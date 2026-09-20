--- v0 (2026-07-21)
+++ v1 (2026-09-20)
@@ -13,77 +13,77 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6F610718" w14:textId="6AB71CA8" w:rsidR="00952272" w:rsidRDefault="00FC1669" w:rsidP="00BB1347">
       <w:pPr>
         <w:ind w:left="-630" w:right="-630"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE03D2">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="74068AA8" wp14:editId="4B170A25">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="74068AA8" wp14:editId="39F3FD8C">
             <wp:extent cx="2845558" cy="557224"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1" name="Picture 3" descr="A blue and yellow logo&#10;&#10;Description automatically generated"/>
+            <wp:docPr id="1" name="Picture 3" descr="four UM campus logos and system logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 3" descr="A blue and yellow logo&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPr id="1" name="Picture 3" descr="four UM campus logos and system logo"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2847168" cy="557539"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
@@ -135,197 +135,180 @@
           <w:tcPr>
             <w:tcW w:w="9535" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="0C23E2E4" w14:textId="77777777" w:rsidR="009C773A" w:rsidRPr="00AF6706" w:rsidRDefault="009C773A" w:rsidP="002F0E49">
             <w:pPr>
               <w:spacing w:before="120" w:line="150" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF6706">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">This area </w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> be completed by technology transfer office only</w:t>
+              <w:t>This area to be completed by technology transfer office only</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C773A" w14:paraId="653392F7" w14:textId="77777777" w:rsidTr="003B4814">
         <w:trPr>
           <w:trHeight w:val="512"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2335" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="515671B8" w14:textId="77777777" w:rsidR="009C773A" w:rsidRDefault="009C773A" w:rsidP="002F0E49">
             <w:pPr>
               <w:spacing w:before="40" w:line="150" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF6706">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Disc. No. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17865291" w14:textId="11C0B6F4" w:rsidR="002005FE" w:rsidRPr="00AF6706" w:rsidRDefault="002005FE" w:rsidP="002F0E49">
+          <w:p w14:paraId="17865291" w14:textId="7C559028" w:rsidR="002005FE" w:rsidRPr="00AF6706" w:rsidRDefault="002005FE" w:rsidP="002F0E49">
             <w:pPr>
               <w:spacing w:before="40" w:line="150" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED22FA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text60"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00ED22FA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00ED22FA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00ED22FA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003F4350">
-[...30 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00ED22FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED22FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED22FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED22FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED22FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00ED22FA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="171A40C5" w14:textId="4FEC08BE" w:rsidR="009C773A" w:rsidRPr="00AF6706" w:rsidRDefault="009C773A" w:rsidP="002F0E49">
+          <w:p w14:paraId="171A40C5" w14:textId="679A10AA" w:rsidR="009C773A" w:rsidRPr="00AF6706" w:rsidRDefault="009C773A" w:rsidP="002F0E49">
             <w:pPr>
               <w:spacing w:before="40" w:line="150" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF6706">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Invention Title:</w:t>
             </w:r>
             <w:r w:rsidR="002005FE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="002005FE" w:rsidRPr="00ED22FA">
@@ -340,82 +323,87 @@
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="002005FE" w:rsidRPr="00ED22FA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="002005FE" w:rsidRPr="00ED22FA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="002005FE" w:rsidRPr="00ED22FA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00DF3A65">
-[...30 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="002005FE" w:rsidRPr="00ED22FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="002005FE" w:rsidRPr="00ED22FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="002005FE" w:rsidRPr="00ED22FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="002005FE" w:rsidRPr="00ED22FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="002005FE" w:rsidRPr="00ED22FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="002005FE" w:rsidRPr="00ED22FA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="70B73EED" w14:textId="78C2B0D7" w:rsidR="00123545" w:rsidRPr="004C1C6E" w:rsidRDefault="00123545">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10615" w:type="dxa"/>
         <w:jc w:val="center"/>
@@ -525,124 +513,129 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Legal Name</w:t>
             </w:r>
             <w:r w:rsidR="0025444F" w:rsidRPr="003C7AE1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CA64D5D" w14:textId="14D66AA0" w:rsidR="004C1543" w:rsidRPr="003C7AE1" w:rsidRDefault="00EF1017" w:rsidP="007B14CB">
+          <w:p w14:paraId="2CA64D5D" w14:textId="4B72C6E8" w:rsidR="004C1543" w:rsidRPr="003C7AE1" w:rsidRDefault="00EF1017" w:rsidP="007B14CB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED22FA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text60"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00ED22FA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00ED22FA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00ED22FA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00DF3A65">
-[...30 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00ED22FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED22FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED22FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED22FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED22FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00ED22FA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="02F2C660" w14:textId="0D5E12B2" w:rsidR="004C1543" w:rsidRPr="003C7AE1" w:rsidRDefault="008924AA" w:rsidP="007B14CB">
             <w:pPr>
               <w:rPr>
@@ -841,98 +834,131 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>time of invention)</w:t>
             </w:r>
             <w:r w:rsidRPr="003C7AE1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27B01C12" w14:textId="045C7D71" w:rsidR="008924AA" w:rsidRPr="003C7AE1" w:rsidRDefault="00EF1017" w:rsidP="008924AA">
+          <w:p w14:paraId="27B01C12" w14:textId="000706F2" w:rsidR="008924AA" w:rsidRPr="003C7AE1" w:rsidRDefault="00EF1017" w:rsidP="008924AA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED22FA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text60"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00ED22FA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00ED22FA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00ED22FA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00BB4037" w:rsidRPr="00BB4037">
-[...4 lines deleted...]
-              <w:t>University of Missouri</w:t>
+            <w:r w:rsidRPr="00ED22FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED22FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED22FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED22FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED22FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00ED22FA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A31B0E3" w14:textId="1C0B08D8" w:rsidR="008924AA" w:rsidRPr="003C7AE1" w:rsidRDefault="00DA3815" w:rsidP="008924AA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1120,124 +1146,129 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C7AE1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Title/Position:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51E6BBFD" w14:textId="28D10C55" w:rsidR="008924AA" w:rsidRPr="003C7AE1" w:rsidRDefault="00EF1017" w:rsidP="008924AA">
+          <w:p w14:paraId="51E6BBFD" w14:textId="7AA72A72" w:rsidR="008924AA" w:rsidRPr="003C7AE1" w:rsidRDefault="00EF1017" w:rsidP="008924AA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED22FA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text60"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00ED22FA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00ED22FA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00ED22FA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00DF3A65">
-[...30 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00ED22FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED22FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED22FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED22FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED22FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00ED22FA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1BC6C02A" w14:textId="4ACD43C4" w:rsidR="008924AA" w:rsidRPr="003C7AE1" w:rsidRDefault="003C086C" w:rsidP="008924AA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -1403,124 +1434,129 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Research Center</w:t>
             </w:r>
             <w:r w:rsidR="008924AA" w:rsidRPr="003C7AE1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19EE1480" w14:textId="14774860" w:rsidR="008924AA" w:rsidRPr="003C7AE1" w:rsidRDefault="00EF1017" w:rsidP="008924AA">
+          <w:p w14:paraId="19EE1480" w14:textId="67BCAEAF" w:rsidR="008924AA" w:rsidRPr="003C7AE1" w:rsidRDefault="00EF1017" w:rsidP="008924AA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED22FA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text60"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00ED22FA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00ED22FA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00ED22FA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00DF3A65">
-[...30 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00ED22FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED22FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED22FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED22FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED22FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00ED22FA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D953902" w14:textId="7E1FBDC4" w:rsidR="008924AA" w:rsidRPr="003C7AE1" w:rsidRDefault="003C086C" w:rsidP="008924AA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -1534,124 +1570,129 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Work/Cell Phone No</w:t>
             </w:r>
             <w:r w:rsidR="003711F2" w:rsidRPr="003C7AE1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40B8D8A5" w14:textId="6F473178" w:rsidR="008924AA" w:rsidRPr="003C7AE1" w:rsidRDefault="00EF1017" w:rsidP="008924AA">
+          <w:p w14:paraId="40B8D8A5" w14:textId="03EAF798" w:rsidR="008924AA" w:rsidRPr="003C7AE1" w:rsidRDefault="00EF1017" w:rsidP="008924AA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED22FA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text60"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00ED22FA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00ED22FA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00ED22FA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0051372A">
-[...30 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00ED22FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED22FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED22FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED22FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED22FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00ED22FA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008924AA" w:rsidRPr="00ED22FA" w:rsidDel="009E0D11" w14:paraId="5E314A21" w14:textId="77777777" w:rsidTr="00007430">
         <w:tblPrEx>
           <w:jc w:val="left"/>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
@@ -1698,125 +1739,130 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-mail Address</w:t>
             </w:r>
             <w:r w:rsidR="007521FC" w:rsidRPr="003C7AE1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F159744" w14:textId="54B9C0B5" w:rsidR="008924AA" w:rsidRPr="003C7AE1" w:rsidDel="009E0D11" w:rsidRDefault="00EF1017" w:rsidP="008924AA">
+          <w:p w14:paraId="1F159744" w14:textId="4B013933" w:rsidR="008924AA" w:rsidRPr="003C7AE1" w:rsidDel="009E0D11" w:rsidRDefault="00EF1017" w:rsidP="008924AA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED22FA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text60"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00ED22FA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00ED22FA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00ED22FA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00DF3A65">
-[...30 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00ED22FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED22FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED22FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED22FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED22FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00ED22FA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A58D7C2" w14:textId="22EC17B9" w:rsidR="008924AA" w:rsidRPr="003C7AE1" w:rsidDel="009E0D11" w:rsidRDefault="00E04D2A" w:rsidP="008924AA">
             <w:pPr>
               <w:rPr>
@@ -2027,125 +2073,130 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="003C7AE1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ddress:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AB70958" w14:textId="6ACDB278" w:rsidR="008924AA" w:rsidRPr="003C7AE1" w:rsidRDefault="00EF1017" w:rsidP="00DF3A65">
+          <w:p w14:paraId="7AB70958" w14:textId="631018EF" w:rsidR="008924AA" w:rsidRPr="003C7AE1" w:rsidRDefault="00EF1017" w:rsidP="008924AA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED22FA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text60"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00ED22FA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00ED22FA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00ED22FA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00DF3A65">
-[...30 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00ED22FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED22FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED22FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED22FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED22FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00ED22FA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5AEE67C2" w14:textId="535B8A76" w:rsidR="008924AA" w:rsidRPr="003C7AE1" w:rsidRDefault="008924AA" w:rsidP="008924AA">
             <w:pPr>
@@ -2287,97 +2338,96 @@
       <w:tr w:rsidR="008924AA" w:rsidRPr="00ED22FA" w14:paraId="69515E39" w14:textId="77777777" w:rsidTr="00E1380B">
         <w:tblPrEx>
           <w:jc w:val="left"/>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10615" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="492BBF15" w14:textId="4CA751E5" w:rsidR="008924AA" w:rsidRPr="003C7AE1" w:rsidRDefault="008924AA" w:rsidP="008924AA">
+          <w:p w14:paraId="492BBF15" w14:textId="50E85762" w:rsidR="008924AA" w:rsidRPr="003C7AE1" w:rsidRDefault="008924AA" w:rsidP="008924AA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C7AE1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Do you have a dual appointment with another affiliation</w:t>
             </w:r>
             <w:r w:rsidR="009C773A" w:rsidRPr="003C7AE1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> that might relate to the invention listed above</w:t>
             </w:r>
             <w:r w:rsidRPr="003C7AE1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">? </w:t>
             </w:r>
             <w:r w:rsidRPr="003C7AE1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
-                    <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003C7AE1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003C7AE1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="003C7AE1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -2391,51 +2441,50 @@
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="003C7AE1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes    </w:t>
             </w:r>
             <w:r w:rsidRPr="003C7AE1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
-                    <w:checked/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003C7AE1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="003C7AE1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="003C7AE1">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -3135,125 +3184,130 @@
                 <w:bCs/>
                 <w:w w:val="94"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C849B1" w:rsidRPr="000766C1" w14:paraId="35E17A74" w14:textId="77777777" w:rsidTr="003C7AE1">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="541"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D298C18" w14:textId="38200E08" w:rsidR="00C849B1" w:rsidRPr="000766C1" w:rsidRDefault="00910402" w:rsidP="00C849B1">
+          <w:p w14:paraId="2D298C18" w14:textId="47BEAB4B" w:rsidR="00C849B1" w:rsidRPr="000766C1" w:rsidRDefault="00910402" w:rsidP="00C849B1">
             <w:pPr>
               <w:ind w:left="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED22FA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text60"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00ED22FA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00ED22FA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00ED22FA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00EB3CAC">
-[...30 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00ED22FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED22FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED22FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED22FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED22FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:bCs/>
+                <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00ED22FA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2DF035AF" w14:textId="37135A4C" w:rsidR="00C849B1" w:rsidRPr="000766C1" w:rsidRDefault="00910402" w:rsidP="00C849B1">
             <w:pPr>
@@ -3378,60 +3432,60 @@
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="Contacts"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00607C04" w:rsidRPr="004C1C6E" w:rsidSect="001D0F1E">
       <w:headerReference w:type="even" r:id="rId13"/>
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="even" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:headerReference w:type="first" r:id="rId17"/>
       <w:footerReference w:type="first" r:id="rId18"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="864" w:right="1440" w:bottom="864" w:left="1440" w:header="288" w:footer="432" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5E344776" w14:textId="77777777" w:rsidR="00A01A23" w:rsidRDefault="00A01A23">
+    <w:p w14:paraId="79C0721F" w14:textId="77777777" w:rsidR="000F672E" w:rsidRDefault="000F672E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="09DCCAC7" w14:textId="77777777" w:rsidR="00A01A23" w:rsidRDefault="00A01A23">
+    <w:p w14:paraId="4B0C6599" w14:textId="77777777" w:rsidR="000F672E" w:rsidRDefault="000F672E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3463,77 +3517,87 @@
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1242191F" w14:textId="77777777" w:rsidR="00617CB5" w:rsidRDefault="00617CB5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="77B72854" w14:textId="556F9B48" w:rsidR="003835C0" w:rsidRPr="00422AA5" w:rsidRDefault="003835C0" w:rsidP="00D611DB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
+    <w:proofErr w:type="gramStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>Form UM 16C rev.</w:t>
+      <w:t>Form</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> UM 16C rev.</w:t>
     </w:r>
     <w:r w:rsidR="00044BDD">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00306274">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>August 2024</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">                                 </w:t>
     </w:r>
@@ -3643,51 +3707,51 @@
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00044BDD">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
       <w:t>CONFIDENTIAL</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="489307A4" w14:textId="77777777" w:rsidR="003835C0" w:rsidRDefault="003835C0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="142D9B8D" w14:textId="0244A953" w:rsidR="00044BDD" w:rsidRPr="00422AA5" w:rsidRDefault="00044BDD" w:rsidP="00044BDD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>UM 16C</w:t>
     </w:r>
     <w:r w:rsidR="0087143A">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> Assignment</w:t>
     </w:r>
@@ -3830,126 +3894,126 @@
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
       <w:t>CONFIDENTIAL</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="34B52E57" w14:textId="77777777" w:rsidR="00044BDD" w:rsidRPr="00044BDD" w:rsidRDefault="00044BDD" w:rsidP="002D4EF6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="68EDCCA3" w14:textId="77777777" w:rsidR="00A01A23" w:rsidRDefault="00A01A23">
+    <w:p w14:paraId="1FDC7C19" w14:textId="77777777" w:rsidR="000F672E" w:rsidRDefault="000F672E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="280A2F86" w14:textId="77777777" w:rsidR="00A01A23" w:rsidRDefault="00A01A23">
+    <w:p w14:paraId="33AAC35A" w14:textId="77777777" w:rsidR="000F672E" w:rsidRDefault="000F672E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="35CACCD1" w14:textId="77777777" w:rsidR="00617CB5" w:rsidRDefault="00617CB5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="31CCD79C" w14:textId="77777777" w:rsidR="00617CB5" w:rsidRDefault="00617CB5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="192A80A3" w14:textId="1B5293D0" w:rsidR="00885313" w:rsidRDefault="00042E17" w:rsidP="004C1C6E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="0E959D79" w14:textId="77777777" w:rsidR="004B6A13" w:rsidRPr="004B6A13" w:rsidRDefault="004B6A13" w:rsidP="0088242A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10A1205C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5F92F8CE"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5542,642 +5606,585 @@
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="919027470">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="964429152">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1715957724">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="150559692">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1619020973">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1389307830">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="160"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="nTRj4ny4aLF3omj6hl0lXzBfjlKbRlOvbukPPIIbwR4vDFcoN8YLOhl7mFkqdowNNJkxZWN8N1Jv/TQPpvN7ng==" w:salt="r0NqE3MxLIz9lOUjM3/2Hg=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="yqzvZHL+STuDn/iBLUhpVmgXVPFWMhI15fNWY/n8sBQ1ZjN4qGNDtU5D+lCvJnBlB3B0rtuJTuVL3lxLsLkyRw==" w:salt="7AfIY0G7YHAMG/uOMseo7w=="/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00003403"/>
     <w:rsid w:val="00003403"/>
     <w:rsid w:val="0000537D"/>
     <w:rsid w:val="00007430"/>
     <w:rsid w:val="00015D7D"/>
     <w:rsid w:val="000161D9"/>
     <w:rsid w:val="00016790"/>
     <w:rsid w:val="00023C80"/>
-    <w:rsid w:val="000344B8"/>
-    <w:rsid w:val="00037B44"/>
     <w:rsid w:val="00040355"/>
     <w:rsid w:val="0004111A"/>
     <w:rsid w:val="00041C72"/>
     <w:rsid w:val="00042E17"/>
     <w:rsid w:val="00044BDD"/>
     <w:rsid w:val="00045870"/>
     <w:rsid w:val="00070DEB"/>
-    <w:rsid w:val="00071320"/>
     <w:rsid w:val="000724B5"/>
     <w:rsid w:val="000741F1"/>
     <w:rsid w:val="000745B5"/>
     <w:rsid w:val="000766C1"/>
     <w:rsid w:val="00083A67"/>
     <w:rsid w:val="00084380"/>
     <w:rsid w:val="00086DF3"/>
     <w:rsid w:val="00090439"/>
-    <w:rsid w:val="000905B6"/>
     <w:rsid w:val="00093C46"/>
     <w:rsid w:val="000A6C68"/>
     <w:rsid w:val="000B093F"/>
-    <w:rsid w:val="000B5BC2"/>
-    <w:rsid w:val="000B6686"/>
     <w:rsid w:val="000D768F"/>
     <w:rsid w:val="000D76CC"/>
     <w:rsid w:val="000F0684"/>
     <w:rsid w:val="000F1B5B"/>
     <w:rsid w:val="000F200F"/>
     <w:rsid w:val="000F2A96"/>
     <w:rsid w:val="000F3C2D"/>
+    <w:rsid w:val="000F672E"/>
     <w:rsid w:val="000F76A7"/>
     <w:rsid w:val="00104FAB"/>
     <w:rsid w:val="001138AD"/>
     <w:rsid w:val="00116A9A"/>
     <w:rsid w:val="00120A46"/>
     <w:rsid w:val="00123545"/>
     <w:rsid w:val="00124360"/>
     <w:rsid w:val="00127D62"/>
     <w:rsid w:val="00130B87"/>
     <w:rsid w:val="00134530"/>
     <w:rsid w:val="00140418"/>
-    <w:rsid w:val="001420B4"/>
-    <w:rsid w:val="00150FFD"/>
     <w:rsid w:val="001576CB"/>
     <w:rsid w:val="00162605"/>
     <w:rsid w:val="00164834"/>
     <w:rsid w:val="00165B22"/>
     <w:rsid w:val="00170E2C"/>
     <w:rsid w:val="00172A99"/>
     <w:rsid w:val="00174A94"/>
     <w:rsid w:val="0017799A"/>
     <w:rsid w:val="001832D6"/>
     <w:rsid w:val="00186267"/>
-    <w:rsid w:val="001902C3"/>
     <w:rsid w:val="0019223A"/>
     <w:rsid w:val="00195B81"/>
     <w:rsid w:val="00196EA7"/>
     <w:rsid w:val="001A03CF"/>
-    <w:rsid w:val="001A5AE4"/>
     <w:rsid w:val="001B1CD9"/>
     <w:rsid w:val="001B40BE"/>
-    <w:rsid w:val="001C2045"/>
     <w:rsid w:val="001C28DD"/>
     <w:rsid w:val="001D0F1E"/>
     <w:rsid w:val="001D1960"/>
     <w:rsid w:val="001E20D2"/>
     <w:rsid w:val="001F24A2"/>
     <w:rsid w:val="002005FE"/>
     <w:rsid w:val="00200859"/>
     <w:rsid w:val="00205533"/>
     <w:rsid w:val="00205C2C"/>
     <w:rsid w:val="00210CEB"/>
     <w:rsid w:val="00212C62"/>
     <w:rsid w:val="002158AF"/>
     <w:rsid w:val="0022117E"/>
     <w:rsid w:val="0025444F"/>
     <w:rsid w:val="00256658"/>
     <w:rsid w:val="0026215A"/>
     <w:rsid w:val="00264442"/>
     <w:rsid w:val="00265BF1"/>
     <w:rsid w:val="0027135B"/>
     <w:rsid w:val="00284AE3"/>
     <w:rsid w:val="00291FE8"/>
     <w:rsid w:val="0029240B"/>
     <w:rsid w:val="0029266C"/>
     <w:rsid w:val="00297ED6"/>
-    <w:rsid w:val="002A0E5D"/>
     <w:rsid w:val="002A5747"/>
     <w:rsid w:val="002A67B2"/>
     <w:rsid w:val="002B1104"/>
     <w:rsid w:val="002B2BDD"/>
     <w:rsid w:val="002C0175"/>
     <w:rsid w:val="002C3379"/>
-    <w:rsid w:val="002C64C9"/>
     <w:rsid w:val="002D2D50"/>
     <w:rsid w:val="002D38DE"/>
     <w:rsid w:val="002D4EF6"/>
     <w:rsid w:val="002D647F"/>
     <w:rsid w:val="002D7C7A"/>
     <w:rsid w:val="002E2B65"/>
+    <w:rsid w:val="002E2ECE"/>
     <w:rsid w:val="002E36B3"/>
     <w:rsid w:val="00306274"/>
     <w:rsid w:val="00310AD0"/>
     <w:rsid w:val="00312426"/>
     <w:rsid w:val="00314E22"/>
     <w:rsid w:val="00316638"/>
-    <w:rsid w:val="00320906"/>
     <w:rsid w:val="003217EA"/>
     <w:rsid w:val="00322F80"/>
-    <w:rsid w:val="003241E2"/>
     <w:rsid w:val="003247AE"/>
     <w:rsid w:val="003260BA"/>
     <w:rsid w:val="003268B6"/>
     <w:rsid w:val="00327BF1"/>
-    <w:rsid w:val="003309C2"/>
     <w:rsid w:val="00332219"/>
     <w:rsid w:val="003329C6"/>
     <w:rsid w:val="00335E5A"/>
     <w:rsid w:val="00344525"/>
     <w:rsid w:val="00344F48"/>
-    <w:rsid w:val="00347E55"/>
     <w:rsid w:val="00353A57"/>
     <w:rsid w:val="003711F2"/>
     <w:rsid w:val="00375095"/>
     <w:rsid w:val="0037773F"/>
     <w:rsid w:val="003835C0"/>
     <w:rsid w:val="003901F3"/>
     <w:rsid w:val="00390CE4"/>
     <w:rsid w:val="00392B75"/>
     <w:rsid w:val="00395224"/>
     <w:rsid w:val="00396AAE"/>
     <w:rsid w:val="003A09DC"/>
     <w:rsid w:val="003A3188"/>
     <w:rsid w:val="003B4814"/>
     <w:rsid w:val="003B5626"/>
     <w:rsid w:val="003C086C"/>
     <w:rsid w:val="003C4057"/>
     <w:rsid w:val="003C7AE1"/>
     <w:rsid w:val="003D4064"/>
     <w:rsid w:val="003D7567"/>
     <w:rsid w:val="003E6BC0"/>
     <w:rsid w:val="003E6BC6"/>
     <w:rsid w:val="003F3923"/>
-    <w:rsid w:val="003F4350"/>
     <w:rsid w:val="00404075"/>
     <w:rsid w:val="0041183E"/>
     <w:rsid w:val="00412519"/>
     <w:rsid w:val="00422AA5"/>
     <w:rsid w:val="00424F0D"/>
     <w:rsid w:val="0044307F"/>
     <w:rsid w:val="00443360"/>
-    <w:rsid w:val="00450BBB"/>
     <w:rsid w:val="00456C7B"/>
     <w:rsid w:val="00457913"/>
     <w:rsid w:val="00471946"/>
-    <w:rsid w:val="00471E3C"/>
     <w:rsid w:val="00472471"/>
     <w:rsid w:val="00473C11"/>
     <w:rsid w:val="00486149"/>
     <w:rsid w:val="00486F7F"/>
     <w:rsid w:val="004873F9"/>
     <w:rsid w:val="004930F9"/>
     <w:rsid w:val="004A3CBC"/>
     <w:rsid w:val="004B06B2"/>
     <w:rsid w:val="004B35A8"/>
     <w:rsid w:val="004B5792"/>
     <w:rsid w:val="004B6A13"/>
     <w:rsid w:val="004C0F12"/>
     <w:rsid w:val="004C1543"/>
     <w:rsid w:val="004C1C6E"/>
     <w:rsid w:val="004D16E3"/>
-    <w:rsid w:val="004D4071"/>
     <w:rsid w:val="004D47BA"/>
     <w:rsid w:val="004D6D57"/>
-    <w:rsid w:val="004E4CE6"/>
     <w:rsid w:val="004F6A56"/>
     <w:rsid w:val="0050037D"/>
-    <w:rsid w:val="00510042"/>
-[...2 lines deleted...]
-    <w:rsid w:val="005207FD"/>
     <w:rsid w:val="005216A4"/>
     <w:rsid w:val="005216F3"/>
     <w:rsid w:val="005327AE"/>
     <w:rsid w:val="00533D62"/>
     <w:rsid w:val="00562406"/>
     <w:rsid w:val="005706FD"/>
     <w:rsid w:val="00572315"/>
     <w:rsid w:val="00573673"/>
     <w:rsid w:val="005761A2"/>
     <w:rsid w:val="00586644"/>
     <w:rsid w:val="00591F49"/>
     <w:rsid w:val="005978AE"/>
     <w:rsid w:val="00597962"/>
     <w:rsid w:val="00597DB5"/>
     <w:rsid w:val="005A4815"/>
     <w:rsid w:val="005B2768"/>
     <w:rsid w:val="005B3517"/>
     <w:rsid w:val="005B45EA"/>
     <w:rsid w:val="005B49CF"/>
     <w:rsid w:val="005C0E4B"/>
-    <w:rsid w:val="005C3F2C"/>
     <w:rsid w:val="005D4351"/>
     <w:rsid w:val="005E0930"/>
     <w:rsid w:val="005E36E6"/>
     <w:rsid w:val="005E6D8C"/>
     <w:rsid w:val="005F1E4C"/>
     <w:rsid w:val="005F3E19"/>
     <w:rsid w:val="00600C81"/>
     <w:rsid w:val="0060195C"/>
     <w:rsid w:val="006058B4"/>
     <w:rsid w:val="006076FC"/>
     <w:rsid w:val="00607C04"/>
     <w:rsid w:val="00612B38"/>
     <w:rsid w:val="0061711A"/>
     <w:rsid w:val="00617CB5"/>
-    <w:rsid w:val="00631ED3"/>
     <w:rsid w:val="00634753"/>
     <w:rsid w:val="00634F06"/>
     <w:rsid w:val="00635A90"/>
     <w:rsid w:val="00635E9A"/>
     <w:rsid w:val="00640680"/>
     <w:rsid w:val="0064189E"/>
     <w:rsid w:val="00643656"/>
     <w:rsid w:val="0064508C"/>
     <w:rsid w:val="006451EC"/>
     <w:rsid w:val="00652E12"/>
     <w:rsid w:val="00654D48"/>
     <w:rsid w:val="0066025B"/>
     <w:rsid w:val="006677A5"/>
     <w:rsid w:val="006803CD"/>
     <w:rsid w:val="00680EDE"/>
     <w:rsid w:val="00683776"/>
     <w:rsid w:val="00683A26"/>
     <w:rsid w:val="00686C6D"/>
     <w:rsid w:val="006871D5"/>
     <w:rsid w:val="00693672"/>
     <w:rsid w:val="00694D88"/>
     <w:rsid w:val="00696D6D"/>
     <w:rsid w:val="00697C4C"/>
     <w:rsid w:val="006A15BE"/>
     <w:rsid w:val="006A42C0"/>
     <w:rsid w:val="006B112E"/>
     <w:rsid w:val="006B1EEF"/>
     <w:rsid w:val="006B2AE9"/>
-    <w:rsid w:val="006B33FB"/>
-    <w:rsid w:val="006B3CD2"/>
     <w:rsid w:val="006B3F7D"/>
     <w:rsid w:val="006C143D"/>
     <w:rsid w:val="006C2576"/>
-    <w:rsid w:val="006D1601"/>
     <w:rsid w:val="006D1FE3"/>
     <w:rsid w:val="006D205F"/>
     <w:rsid w:val="006E12FD"/>
     <w:rsid w:val="006F1371"/>
     <w:rsid w:val="006F1BC4"/>
     <w:rsid w:val="006F4B08"/>
     <w:rsid w:val="006F5557"/>
     <w:rsid w:val="0070147B"/>
     <w:rsid w:val="007145FA"/>
-    <w:rsid w:val="00717D59"/>
-    <w:rsid w:val="00721525"/>
     <w:rsid w:val="0072420B"/>
     <w:rsid w:val="00726D15"/>
     <w:rsid w:val="007316B0"/>
     <w:rsid w:val="00732BEF"/>
     <w:rsid w:val="007400D4"/>
     <w:rsid w:val="0074134A"/>
     <w:rsid w:val="007521FC"/>
     <w:rsid w:val="00760C32"/>
     <w:rsid w:val="00761857"/>
     <w:rsid w:val="00762F19"/>
     <w:rsid w:val="00764A81"/>
     <w:rsid w:val="0078188C"/>
     <w:rsid w:val="00790EA3"/>
     <w:rsid w:val="007950DC"/>
     <w:rsid w:val="0079762B"/>
     <w:rsid w:val="007A72E6"/>
     <w:rsid w:val="007C35C1"/>
     <w:rsid w:val="007D0546"/>
     <w:rsid w:val="007D46E7"/>
     <w:rsid w:val="007D555C"/>
     <w:rsid w:val="007E19EF"/>
     <w:rsid w:val="007E554F"/>
     <w:rsid w:val="007E5D72"/>
     <w:rsid w:val="007F1F8B"/>
     <w:rsid w:val="007F7EB3"/>
     <w:rsid w:val="008145C8"/>
     <w:rsid w:val="00821824"/>
     <w:rsid w:val="008332FF"/>
     <w:rsid w:val="0083433D"/>
     <w:rsid w:val="00837F0A"/>
     <w:rsid w:val="008407E7"/>
     <w:rsid w:val="0084204A"/>
     <w:rsid w:val="00847895"/>
     <w:rsid w:val="00850C1E"/>
     <w:rsid w:val="00851CD2"/>
     <w:rsid w:val="00865488"/>
     <w:rsid w:val="008713FF"/>
     <w:rsid w:val="0087143A"/>
     <w:rsid w:val="0088054A"/>
     <w:rsid w:val="0088242A"/>
     <w:rsid w:val="008847EA"/>
     <w:rsid w:val="00885313"/>
-    <w:rsid w:val="00885ADD"/>
     <w:rsid w:val="008924AA"/>
     <w:rsid w:val="008A125A"/>
     <w:rsid w:val="008A1A17"/>
     <w:rsid w:val="008A50F1"/>
+    <w:rsid w:val="008B1D2D"/>
     <w:rsid w:val="008B3711"/>
     <w:rsid w:val="008B3A15"/>
     <w:rsid w:val="008C084D"/>
     <w:rsid w:val="008C27D6"/>
     <w:rsid w:val="008C4B6B"/>
     <w:rsid w:val="008C5178"/>
     <w:rsid w:val="008C5511"/>
     <w:rsid w:val="008D149D"/>
     <w:rsid w:val="008E3EFB"/>
     <w:rsid w:val="008E4F35"/>
     <w:rsid w:val="008E6BEC"/>
     <w:rsid w:val="008F6C1D"/>
     <w:rsid w:val="009004D2"/>
     <w:rsid w:val="00904AE4"/>
     <w:rsid w:val="00910402"/>
-    <w:rsid w:val="00914A21"/>
+    <w:rsid w:val="00913E6A"/>
     <w:rsid w:val="00914EE9"/>
-    <w:rsid w:val="00923041"/>
     <w:rsid w:val="00926983"/>
     <w:rsid w:val="009302A0"/>
-    <w:rsid w:val="009512D0"/>
     <w:rsid w:val="00952272"/>
     <w:rsid w:val="00955D73"/>
-    <w:rsid w:val="0095608A"/>
     <w:rsid w:val="009568ED"/>
     <w:rsid w:val="00957BAF"/>
     <w:rsid w:val="009600F5"/>
     <w:rsid w:val="00972682"/>
     <w:rsid w:val="009755B4"/>
     <w:rsid w:val="0097562F"/>
-    <w:rsid w:val="009775AB"/>
     <w:rsid w:val="0098225F"/>
     <w:rsid w:val="009846E5"/>
     <w:rsid w:val="009850D8"/>
     <w:rsid w:val="00990814"/>
     <w:rsid w:val="0099307F"/>
     <w:rsid w:val="00994CD4"/>
     <w:rsid w:val="009969F0"/>
     <w:rsid w:val="009B0CB9"/>
     <w:rsid w:val="009B3163"/>
     <w:rsid w:val="009B3772"/>
     <w:rsid w:val="009B496C"/>
     <w:rsid w:val="009B6DFF"/>
     <w:rsid w:val="009B7C5A"/>
     <w:rsid w:val="009B7DAD"/>
     <w:rsid w:val="009C1A7D"/>
     <w:rsid w:val="009C45B6"/>
     <w:rsid w:val="009C773A"/>
     <w:rsid w:val="009D28DD"/>
     <w:rsid w:val="009D36AA"/>
     <w:rsid w:val="009E0D11"/>
     <w:rsid w:val="009E7EF7"/>
     <w:rsid w:val="009F0028"/>
     <w:rsid w:val="009F1FEE"/>
-    <w:rsid w:val="00A01A23"/>
     <w:rsid w:val="00A05692"/>
     <w:rsid w:val="00A06952"/>
     <w:rsid w:val="00A06B15"/>
     <w:rsid w:val="00A15DF4"/>
-    <w:rsid w:val="00A22D54"/>
     <w:rsid w:val="00A2443F"/>
     <w:rsid w:val="00A37E40"/>
     <w:rsid w:val="00A40435"/>
     <w:rsid w:val="00A425A1"/>
     <w:rsid w:val="00A44BEE"/>
     <w:rsid w:val="00A65346"/>
     <w:rsid w:val="00A65E7A"/>
     <w:rsid w:val="00A65F9D"/>
     <w:rsid w:val="00A67D81"/>
     <w:rsid w:val="00A72BFB"/>
     <w:rsid w:val="00A805DF"/>
     <w:rsid w:val="00A864D3"/>
     <w:rsid w:val="00A91887"/>
     <w:rsid w:val="00A92FBC"/>
-    <w:rsid w:val="00AA06F2"/>
     <w:rsid w:val="00AA62C2"/>
-    <w:rsid w:val="00AB0215"/>
     <w:rsid w:val="00AB06D1"/>
     <w:rsid w:val="00AB28B4"/>
     <w:rsid w:val="00AB3E78"/>
     <w:rsid w:val="00AB407B"/>
     <w:rsid w:val="00AB4CA9"/>
     <w:rsid w:val="00AC3C41"/>
-    <w:rsid w:val="00AC7B2D"/>
     <w:rsid w:val="00AC7F96"/>
     <w:rsid w:val="00AD61DE"/>
     <w:rsid w:val="00AE20E7"/>
     <w:rsid w:val="00AF53FE"/>
     <w:rsid w:val="00AF5A6B"/>
     <w:rsid w:val="00AF6706"/>
     <w:rsid w:val="00B07DE0"/>
     <w:rsid w:val="00B10780"/>
     <w:rsid w:val="00B17EDB"/>
     <w:rsid w:val="00B21F33"/>
     <w:rsid w:val="00B228DC"/>
     <w:rsid w:val="00B32540"/>
     <w:rsid w:val="00B34925"/>
     <w:rsid w:val="00B352F6"/>
     <w:rsid w:val="00B41B42"/>
     <w:rsid w:val="00B51238"/>
     <w:rsid w:val="00B5389A"/>
     <w:rsid w:val="00B561F0"/>
     <w:rsid w:val="00B5677B"/>
-    <w:rsid w:val="00B72331"/>
     <w:rsid w:val="00B95288"/>
     <w:rsid w:val="00BA3B2A"/>
     <w:rsid w:val="00BA4123"/>
     <w:rsid w:val="00BA6E6C"/>
     <w:rsid w:val="00BB1347"/>
     <w:rsid w:val="00BB1A9F"/>
-    <w:rsid w:val="00BB4037"/>
     <w:rsid w:val="00BB544B"/>
     <w:rsid w:val="00BC087D"/>
     <w:rsid w:val="00BC4D4E"/>
     <w:rsid w:val="00BE7B9B"/>
     <w:rsid w:val="00BF099A"/>
     <w:rsid w:val="00BF13ED"/>
     <w:rsid w:val="00BF1B3C"/>
     <w:rsid w:val="00BF35A9"/>
     <w:rsid w:val="00BF6E7D"/>
     <w:rsid w:val="00C1029A"/>
     <w:rsid w:val="00C13B84"/>
     <w:rsid w:val="00C14FB0"/>
     <w:rsid w:val="00C3795E"/>
-    <w:rsid w:val="00C40041"/>
     <w:rsid w:val="00C42F44"/>
     <w:rsid w:val="00C43F69"/>
     <w:rsid w:val="00C441D9"/>
-    <w:rsid w:val="00C505D9"/>
     <w:rsid w:val="00C635A5"/>
     <w:rsid w:val="00C64927"/>
     <w:rsid w:val="00C726E4"/>
     <w:rsid w:val="00C849B1"/>
-    <w:rsid w:val="00C867CD"/>
     <w:rsid w:val="00C91EE0"/>
     <w:rsid w:val="00C9305C"/>
     <w:rsid w:val="00C95C21"/>
     <w:rsid w:val="00C95C2A"/>
     <w:rsid w:val="00C96769"/>
     <w:rsid w:val="00C97215"/>
     <w:rsid w:val="00CA4D8F"/>
     <w:rsid w:val="00CA568C"/>
     <w:rsid w:val="00CB6EC1"/>
     <w:rsid w:val="00CB7374"/>
     <w:rsid w:val="00CB76FE"/>
     <w:rsid w:val="00CC257C"/>
     <w:rsid w:val="00CC36AE"/>
     <w:rsid w:val="00CF035B"/>
-    <w:rsid w:val="00D00A69"/>
     <w:rsid w:val="00D0587C"/>
     <w:rsid w:val="00D05E80"/>
     <w:rsid w:val="00D1761D"/>
     <w:rsid w:val="00D17AF8"/>
     <w:rsid w:val="00D27B66"/>
     <w:rsid w:val="00D3476E"/>
     <w:rsid w:val="00D4776F"/>
     <w:rsid w:val="00D52092"/>
     <w:rsid w:val="00D5560E"/>
     <w:rsid w:val="00D5565B"/>
     <w:rsid w:val="00D57ADE"/>
     <w:rsid w:val="00D611DB"/>
     <w:rsid w:val="00D63224"/>
     <w:rsid w:val="00D654C0"/>
     <w:rsid w:val="00D71FAA"/>
     <w:rsid w:val="00D74572"/>
     <w:rsid w:val="00D801C6"/>
     <w:rsid w:val="00D81D9D"/>
     <w:rsid w:val="00D91E17"/>
     <w:rsid w:val="00DA25D8"/>
     <w:rsid w:val="00DA324B"/>
     <w:rsid w:val="00DA3815"/>
+    <w:rsid w:val="00DA45AF"/>
     <w:rsid w:val="00DA5277"/>
     <w:rsid w:val="00DB2C9B"/>
     <w:rsid w:val="00DC1C2B"/>
     <w:rsid w:val="00DC44D1"/>
     <w:rsid w:val="00DD2E54"/>
     <w:rsid w:val="00DD4257"/>
     <w:rsid w:val="00DE105F"/>
     <w:rsid w:val="00DE22A3"/>
     <w:rsid w:val="00DE5895"/>
     <w:rsid w:val="00DF1761"/>
     <w:rsid w:val="00DF2F23"/>
-    <w:rsid w:val="00DF3A65"/>
     <w:rsid w:val="00DF43DD"/>
     <w:rsid w:val="00E025B6"/>
     <w:rsid w:val="00E04D2A"/>
     <w:rsid w:val="00E105AF"/>
     <w:rsid w:val="00E1380B"/>
     <w:rsid w:val="00E15358"/>
-    <w:rsid w:val="00E218A2"/>
-    <w:rsid w:val="00E33E76"/>
     <w:rsid w:val="00E34702"/>
     <w:rsid w:val="00E46569"/>
     <w:rsid w:val="00E4763F"/>
     <w:rsid w:val="00E61A58"/>
-    <w:rsid w:val="00E6314E"/>
-    <w:rsid w:val="00E65C7B"/>
     <w:rsid w:val="00E737CD"/>
     <w:rsid w:val="00E8033D"/>
     <w:rsid w:val="00E82CA0"/>
-    <w:rsid w:val="00E835A2"/>
     <w:rsid w:val="00E90F4E"/>
     <w:rsid w:val="00E9264B"/>
     <w:rsid w:val="00EA2600"/>
     <w:rsid w:val="00EB0487"/>
     <w:rsid w:val="00EB0E2D"/>
-    <w:rsid w:val="00EB3CAC"/>
     <w:rsid w:val="00EB4E54"/>
     <w:rsid w:val="00EB5D05"/>
     <w:rsid w:val="00ED1597"/>
     <w:rsid w:val="00ED22FA"/>
     <w:rsid w:val="00ED5D94"/>
-    <w:rsid w:val="00ED65A9"/>
     <w:rsid w:val="00EE1110"/>
     <w:rsid w:val="00EF1017"/>
     <w:rsid w:val="00EF255B"/>
     <w:rsid w:val="00EF3AA3"/>
-    <w:rsid w:val="00EF4B18"/>
     <w:rsid w:val="00EF4F49"/>
     <w:rsid w:val="00EF4FAC"/>
     <w:rsid w:val="00F04470"/>
     <w:rsid w:val="00F06A85"/>
     <w:rsid w:val="00F263C2"/>
-    <w:rsid w:val="00F31666"/>
     <w:rsid w:val="00F3299D"/>
     <w:rsid w:val="00F40EFF"/>
     <w:rsid w:val="00F426AA"/>
     <w:rsid w:val="00F47796"/>
     <w:rsid w:val="00F544D1"/>
     <w:rsid w:val="00F55C02"/>
     <w:rsid w:val="00F67CA1"/>
     <w:rsid w:val="00F67EEC"/>
     <w:rsid w:val="00F71056"/>
-    <w:rsid w:val="00F7217A"/>
     <w:rsid w:val="00F72FF6"/>
     <w:rsid w:val="00F75E8B"/>
     <w:rsid w:val="00F77421"/>
     <w:rsid w:val="00F77884"/>
     <w:rsid w:val="00F84904"/>
     <w:rsid w:val="00F96AF4"/>
     <w:rsid w:val="00FB7D49"/>
     <w:rsid w:val="00FC0289"/>
     <w:rsid w:val="00FC1669"/>
     <w:rsid w:val="00FC3336"/>
     <w:rsid w:val="00FC4698"/>
-    <w:rsid w:val="00FE421E"/>
     <w:rsid w:val="00FF3202"/>
     <w:rsid w:val="00FF6DF3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -7107,52 +7114,78 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C0D68B6DFB31554BBF0ADEF5D5873BF5" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2976470d50f8cf1277f7ccfe5d2be5c7">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="934abd84-e559-4dd5-8f32-356b594eedb5" xmlns:ns3="f956b0cd-f8cb-4fd2-8937-87368b786a87" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2d41b8e7a1ae6275595648c3034fa6de" ns1:_="" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="934abd84-e559-4dd5-8f32-356b594eedb5">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="f956b0cd-f8cb-4fd2-8937-87368b786a87" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C0D68B6DFB31554BBF0ADEF5D5873BF5" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="46a39b37d60e69ea580fce744b44f68b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="934abd84-e559-4dd5-8f32-356b594eedb5" xmlns:ns3="f956b0cd-f8cb-4fd2-8937-87368b786a87" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f47e71bac2c037c7a697cbe2a6ee3358" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="934abd84-e559-4dd5-8f32-356b594eedb5"/>
     <xsd:import namespace="f956b0cd-f8cb-4fd2-8937-87368b786a87"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -7378,162 +7411,120 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...24 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67181D60-C7EC-45B7-AA47-897E04D7A04F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC5CEC29-94FC-4481-8F8C-95888D6ED609}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{516006AC-4F71-4B8C-82F5-01E7CD6648BC}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...11 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C01B0B0-6555-48BF-9F5D-8B68374E5F3B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D807C3FA-9161-452D-969F-7D9EB2209335}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="934abd84-e559-4dd5-8f32-356b594eedb5"/>
     <ds:schemaRef ds:uri="f956b0cd-f8cb-4fd2-8937-87368b786a87"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{516006AC-4F71-4B8C-82F5-01E7CD6648BC}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB8DE469-BDB4-4EA1-9F87-833C86153C80}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>590</Words>
-  <Characters>3148</Characters>
+  <Words>555</Words>
+  <Characters>3166</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>76</Lines>
-  <Paragraphs>49</Paragraphs>
+  <Lines>26</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>                               </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>WARF</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3689</CharactersWithSpaces>
+  <CharactersWithSpaces>3714</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="54" baseType="variant">
       <vt:variant>
         <vt:i4>2162690</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>932</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:UMSLtechtransfer@umsl.edu</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>7012418</vt:i4>
       </vt:variant>
       <vt:variant>