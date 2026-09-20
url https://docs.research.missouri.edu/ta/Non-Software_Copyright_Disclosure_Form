--- v0 (2026-07-21)
+++ v1 (2026-09-20)
@@ -13,77 +13,77 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6F610718" w14:textId="6AB71CA8" w:rsidR="00952272" w:rsidRDefault="00FC1669" w:rsidP="00BB1347">
       <w:pPr>
         <w:ind w:left="-630" w:right="-630"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE03D2">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="74068AA8" wp14:editId="616E9781">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="74068AA8" wp14:editId="22859317">
             <wp:extent cx="3648075" cy="714375"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1" name="Picture 3" descr="A blue and yellow logo&#10;&#10;Description automatically generated"/>
+            <wp:docPr id="1" name="Picture 3" descr="A UM System logo, a black and gold MU log, A blue and yellow UMKC logo, a green Missouri S&amp;T logo, a red UMSL logo."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 3" descr="A blue and yellow logo&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPr id="1" name="Picture 3" descr="A UM System logo, a black and gold MU log, A blue and yellow UMKC logo, a green Missouri S&amp;T logo, a red UMSL logo."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3648075" cy="714375"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
@@ -126,94 +126,74 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9859" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5BADEEBE" w14:textId="77777777" w:rsidR="001F5BB0" w:rsidRDefault="001F5BB0" w:rsidP="004C1C6E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-870"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:caps/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="088AEE16" w14:textId="4BB533EC" w:rsidR="00AE2074" w:rsidRPr="00C74322" w:rsidRDefault="00AE2074" w:rsidP="004C1C6E">
+          <w:p w14:paraId="088AEE16" w14:textId="3C81D3FA" w:rsidR="00AE2074" w:rsidRPr="00C74322" w:rsidRDefault="00AE2074" w:rsidP="004C1C6E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-870"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:caps/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:caps/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Copyright Disclosure Form (Non</w:t>
-[...19 lines deleted...]
-              <w:t>Software)</w:t>
+              <w:t>Copyright Disclosure Form (Non-Software)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F6F21D7" w14:textId="696CA88C" w:rsidR="00904AE4" w:rsidRPr="00C74322" w:rsidRDefault="00904AE4" w:rsidP="004C1C6E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-870"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>FOR ALL EMPLOYEES OF THE CURATORS OF THE UNIVERSITY OF MISSOURI</w:t>
             </w:r>
@@ -238,62 +218,62 @@
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(THE UNIVERSITY OF MISSOURI SYSTEM)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="602343FE" w14:textId="1B945358" w:rsidR="001F5BB0" w:rsidRPr="004C1C6E" w:rsidRDefault="001F5BB0" w:rsidP="003E6BC6">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-870"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0E5B9912" w14:textId="6BD9E580" w:rsidR="00F72276" w:rsidRPr="00C74322" w:rsidRDefault="0061711A" w:rsidP="00E9264B">
+    <w:p w14:paraId="0E5B9912" w14:textId="58BBAC0E" w:rsidR="00F72276" w:rsidRPr="00646C01" w:rsidRDefault="0061711A" w:rsidP="00E9264B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="-630" w:right="-630"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="ED0000"/>
           <w:w w:val="91"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C74322">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
       <w:r w:rsidR="00011D67" w:rsidRPr="00C74322">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Non-Software Copyright</w:t>
       </w:r>
       <w:r w:rsidRPr="00C74322">
         <w:rPr>
@@ -379,60 +359,120 @@
       <w:r w:rsidR="009B7DAD" w:rsidRPr="00C74322">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> The information </w:t>
       </w:r>
       <w:r w:rsidR="00E9264B" w:rsidRPr="00C74322">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>entered into it</w:t>
       </w:r>
       <w:r w:rsidR="009B7DAD" w:rsidRPr="00C74322">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> is confidential and should not be disclosed to persons outside the University</w:t>
+        <w:t xml:space="preserve"> is confidential and should not be disclosed to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009B7DAD" w:rsidRPr="00C74322">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>persons</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009B7DAD" w:rsidRPr="00C74322">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> outside the University</w:t>
       </w:r>
       <w:r w:rsidR="008C5511" w:rsidRPr="00C74322">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of Missouri System (the "System") or persons </w:t>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008C5511" w:rsidRPr="00C74322">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Missouri System</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008C5511" w:rsidRPr="00C74322">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (the "System") or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008C5511" w:rsidRPr="00C74322">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>persons</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008C5511" w:rsidRPr="00C74322">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E9264B" w:rsidRPr="00C74322">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>within the</w:t>
       </w:r>
       <w:r w:rsidR="008C5511" w:rsidRPr="00C74322">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> System w</w:t>
       </w:r>
       <w:r w:rsidR="00E9264B" w:rsidRPr="00C74322">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -537,58 +577,67 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:w w:val="92"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00613FFE" w:rsidRPr="00C74322">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:w w:val="92"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Technology Transfer Office (TTO)</w:t>
       </w:r>
       <w:r w:rsidR="00904AE4" w:rsidRPr="00C74322">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:w w:val="92"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="003C0B7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:w w:val="92"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
       <w:r w:rsidR="008C5511" w:rsidRPr="00C74322">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:w w:val="92"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">for your </w:t>
+        <w:t xml:space="preserve"> your </w:t>
       </w:r>
       <w:r w:rsidR="00E9264B" w:rsidRPr="00C74322">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:w w:val="92"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">constituent System </w:t>
       </w:r>
       <w:r w:rsidR="00C74322" w:rsidRPr="00C74322">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:w w:val="92"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
       <w:r w:rsidR="008C5511" w:rsidRPr="00C74322">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:w w:val="92"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -618,121 +667,121 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:w w:val="92"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>below</w:t>
       </w:r>
       <w:r w:rsidR="006F1BC4" w:rsidRPr="00C74322">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:w w:val="92"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B44379" w:rsidRPr="00C74322">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:w w:val="92"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009356C3" w:rsidRPr="00C74322">
+      <w:r w:rsidR="009356C3" w:rsidRPr="00646C01">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="ED0000"/>
           <w:w w:val="91"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>If this disclosure relates to a Technology Control Plan implemented by Research Security and Compliance (RSC), please contact RSC staff at your </w:t>
       </w:r>
-      <w:r w:rsidR="00613FFE" w:rsidRPr="00C74322">
+      <w:r w:rsidR="00613FFE" w:rsidRPr="00646C01">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="ED0000"/>
           <w:w w:val="91"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">constituent System </w:t>
       </w:r>
-      <w:r w:rsidR="00C74322" w:rsidRPr="00C74322">
+      <w:r w:rsidR="00C74322" w:rsidRPr="00646C01">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="ED0000"/>
           <w:w w:val="91"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
-      <w:r w:rsidR="00613FFE" w:rsidRPr="00C74322">
+      <w:r w:rsidR="00613FFE" w:rsidRPr="00646C01">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="ED0000"/>
           <w:w w:val="91"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>niversity</w:t>
       </w:r>
-      <w:r w:rsidR="009356C3" w:rsidRPr="00C74322">
+      <w:r w:rsidR="009356C3" w:rsidRPr="00646C01">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="ED0000"/>
           <w:w w:val="91"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> prior to submitting this disclosure.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DC6C459" w14:textId="77777777" w:rsidR="00B929F7" w:rsidRDefault="00B929F7" w:rsidP="00E9264B">
+    <w:p w14:paraId="0DC6C459" w14:textId="77777777" w:rsidR="00B929F7" w:rsidRPr="00646C01" w:rsidRDefault="00B929F7" w:rsidP="00E9264B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="-630" w:right="-630"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="ED0000"/>
           <w:w w:val="91"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00AB2C1C" w14:textId="525F8B70" w:rsidR="0096120E" w:rsidRPr="00C74322" w:rsidRDefault="00E135B6" w:rsidP="00E9264B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="-630" w:right="-630"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C74322">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Please complete t</w:t>
       </w:r>
       <w:r w:rsidR="009C6BCC" w:rsidRPr="00C74322">
         <w:rPr>
@@ -914,62 +963,62 @@
         <w:gridCol w:w="1713"/>
         <w:gridCol w:w="3687"/>
         <w:gridCol w:w="1170"/>
         <w:gridCol w:w="4050"/>
       </w:tblGrid>
       <w:tr w:rsidR="008C5970" w:rsidRPr="00C74322" w14:paraId="2A28DCC3" w14:textId="77777777" w:rsidTr="001F5BB0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1713" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="075DB054" w14:textId="77777777" w:rsidR="008C5970" w:rsidRPr="00C74322" w:rsidRDefault="008C5970" w:rsidP="008C5970">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4EACD492" wp14:editId="47906159">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4EACD492" wp14:editId="168DA472">
                   <wp:extent cx="333375" cy="383696"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="1524130147" name="Picture 1"/>
+                  <wp:docPr id="1524130147" name="Picture 1" descr="black and gold MU logo"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 1"/>
+                          <pic:cNvPr id="1524130147" name="Picture 1" descr="black and gold MU logo"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId14" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="333375" cy="383696"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
@@ -998,61 +1047,73 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Technology Advancement</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7866EF0E" w14:textId="77777777" w:rsidR="008C5970" w:rsidRPr="00C74322" w:rsidRDefault="008C5970" w:rsidP="008C5970">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>University of Missouri</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FEDD6A3" w14:textId="77777777" w:rsidR="008C5970" w:rsidRPr="00C74322" w:rsidRDefault="008C5970" w:rsidP="008C5970">
+          <w:p w14:paraId="1FEDD6A3" w14:textId="0815B265" w:rsidR="008C5970" w:rsidRPr="00C74322" w:rsidRDefault="008C5970" w:rsidP="008C5970">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>1400 Rock Quarry Road, Office 101</w:t>
+              <w:t xml:space="preserve">1400 Rock Quarry Road, </w:t>
+            </w:r>
+            <w:r w:rsidR="00B95C03">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Suite</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C74322">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 101</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="024FEA15" w14:textId="77777777" w:rsidR="008C5970" w:rsidRPr="00C74322" w:rsidRDefault="008C5970" w:rsidP="008C5970">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Columbia, MO 65211</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4ED3EA51" w14:textId="77777777" w:rsidR="008C5970" w:rsidRPr="00C74322" w:rsidRDefault="008C5970" w:rsidP="008C5970">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74322">
@@ -1077,62 +1138,62 @@
               </w:rPr>
               <w:t>P: 573-884-3136</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="14E992E2" w14:textId="77777777" w:rsidR="008C5970" w:rsidRPr="00C74322" w:rsidRDefault="008C5970" w:rsidP="008C5970">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="26B5E566" wp14:editId="2B2E371F">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="26B5E566" wp14:editId="6090FBBD">
                   <wp:extent cx="539797" cy="383540"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="1109527345" name="Picture 2" descr="A blue and yellow logo&#10;&#10;Description automatically generated"/>
+                  <wp:docPr id="1109527345" name="Picture 2" descr="A blue and yellow logo"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="5" name="Picture 2" descr="A blue and yellow logo&#10;&#10;Description automatically generated"/>
+                          <pic:cNvPr id="1109527345" name="Picture 2" descr="A blue and yellow logo"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId15">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="539797" cy="383540"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
@@ -1184,55 +1245,63 @@
               </w:rPr>
               <w:t>University of Missouri-Kansas City</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="115ADD43" w14:textId="77777777" w:rsidR="008C5970" w:rsidRPr="00C74322" w:rsidRDefault="008C5970" w:rsidP="00C74322">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>801 E. 51st St.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="65E70384" w14:textId="77777777" w:rsidR="008C5970" w:rsidRPr="00C74322" w:rsidRDefault="008C5970" w:rsidP="00C74322">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C74322">
-[...3 lines deleted...]
-              <w:t>Flarsheim Hall, Room 574</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C74322">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Flarsheim</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C74322">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Hall, Room 574</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A7ED749" w14:textId="77777777" w:rsidR="008C5970" w:rsidRPr="00C74322" w:rsidRDefault="008C5970" w:rsidP="00C74322">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Kansas City, MO 64110</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F1600C9" w14:textId="77777777" w:rsidR="008C5970" w:rsidRPr="00C74322" w:rsidRDefault="008C5970" w:rsidP="00C74322">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
@@ -1241,62 +1310,62 @@
               <w:t>ericwa@umkc.edu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008C5970" w:rsidRPr="00C74322" w14:paraId="7D0332CE" w14:textId="77777777" w:rsidTr="001F5BB0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1713" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7CA9F216" w14:textId="77777777" w:rsidR="008C5970" w:rsidRPr="00C74322" w:rsidRDefault="008C5970" w:rsidP="008C5970">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="27057B87" wp14:editId="1860A6AA">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="27057B87" wp14:editId="57BD0092">
                   <wp:extent cx="414867" cy="466725"/>
                   <wp:effectExtent l="0" t="0" r="4445" b="0"/>
-                  <wp:docPr id="607776820" name="Picture 3" descr="A green and white logo&#10;&#10;Description automatically generated"/>
+                  <wp:docPr id="607776820" name="Picture 3" descr="A green and white logo"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="6" name="Picture 3" descr="A green and white logo&#10;&#10;Description automatically generated"/>
+                          <pic:cNvPr id="607776820" name="Picture 3" descr="A green and white logo"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId16">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="414867" cy="466725"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
@@ -1365,98 +1434,105 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>900 Innovation Dr, Ste 145</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="69853C49" w14:textId="77777777" w:rsidR="008C5970" w:rsidRPr="00C74322" w:rsidRDefault="008C5970" w:rsidP="008C5970">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Rolla, MO 65401</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3766BBE6" w14:textId="77777777" w:rsidR="008C5970" w:rsidRPr="00C74322" w:rsidRDefault="008C5970" w:rsidP="008C5970">
+          <w:p w14:paraId="3766BBE6" w14:textId="215FEA1F" w:rsidR="008C5970" w:rsidRPr="00C74322" w:rsidRDefault="00367962" w:rsidP="008C5970">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C74322">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t>ecodevo@mst.edu</w:t>
+              <w:t>ip</w:t>
+            </w:r>
+            <w:r w:rsidR="008C5970" w:rsidRPr="00C74322">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>@mst.edu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7B43384C" w14:textId="77777777" w:rsidR="008C5970" w:rsidRPr="00C74322" w:rsidRDefault="008C5970" w:rsidP="008C5970">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4EE67936" wp14:editId="2B2BBA22">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4EE67936" wp14:editId="6CDA2841">
                   <wp:extent cx="539750" cy="258860"/>
                   <wp:effectExtent l="0" t="0" r="0" b="8255"/>
-                  <wp:docPr id="1494377524" name="Picture 4" descr="A red text on a white background&#10;&#10;Description automatically generated"/>
+                  <wp:docPr id="1494377524" name="Picture 4" descr="A red UMSL text on a white background"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="7" name="Picture 4" descr="A red text on a white background&#10;&#10;Description automatically generated"/>
+                          <pic:cNvPr id="1494377524" name="Picture 4" descr="A red UMSL text on a white background"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId17" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="540209" cy="259080"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
@@ -2432,51 +2508,65 @@
             <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F47796" w:rsidRPr="00C74322" w14:paraId="5F897BD6" w14:textId="77777777" w:rsidTr="00E105AF">
         <w:trPr>
           <w:trHeight w:val="584"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5035" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="57BB6FC8" w14:textId="3A934881" w:rsidR="00F47796" w:rsidRPr="00C74322" w:rsidRDefault="006C38EB" w:rsidP="006C2576">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>First Expression of the Work or Creation</w:t>
+              <w:t xml:space="preserve">First Expression of </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C74322">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>the Work</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C74322">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or Creation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:bookmarkStart w:id="4" w:name="Text24"/>
         <w:bookmarkStart w:id="5" w:name="Text6"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4CBC42CB" w14:textId="77777777" w:rsidR="00F47796" w:rsidRPr="00C74322" w:rsidRDefault="00C95C2A" w:rsidP="00C95C2A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text24"/>
                   <w:enabled/>
@@ -2979,75 +3069,67 @@
           <w:p w14:paraId="1C2359CD" w14:textId="5CD62AEC" w:rsidR="00904AE4" w:rsidRPr="00C74322" w:rsidRDefault="00904AE4" w:rsidP="00904AE4">
             <w:pPr>
               <w:spacing w:before="15" w:line="264" w:lineRule="exact"/>
               <w:ind w:right="-20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Date (or Expected Date)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3873" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1338C0F4" w14:textId="4CACBDD1" w:rsidR="00904AE4" w:rsidRPr="00C74322" w:rsidRDefault="00904AE4" w:rsidP="00904AE4">
+          <w:p w14:paraId="1338C0F4" w14:textId="452936ED" w:rsidR="00904AE4" w:rsidRPr="00C74322" w:rsidRDefault="00904AE4" w:rsidP="00904AE4">
             <w:pPr>
               <w:spacing w:before="15" w:line="264" w:lineRule="exact"/>
               <w:ind w:right="-20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Comments</w:t>
-            </w:r>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0082721C" w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0082721C" w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>(include to whom and the circumstances of the public disclosure or distribution)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00904AE4" w:rsidRPr="00C74322" w14:paraId="32352668" w14:textId="77777777" w:rsidTr="002E2B65">
         <w:trPr>
           <w:trHeight w:val="360"/>
@@ -4278,107 +4360,104 @@
             </w:r>
             <w:r w:rsidR="00123545" w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">1.  </w:t>
             </w:r>
             <w:r w:rsidR="00904AE4" w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Funding </w:t>
             </w:r>
             <w:r w:rsidR="00457913" w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Information</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00310DD7" w:rsidRPr="00C74322" w14:paraId="14281E91" w14:textId="77777777" w:rsidTr="00F2516C">
+      <w:tr w:rsidR="00310DD7" w:rsidRPr="00C74322" w14:paraId="14281E91" w14:textId="77777777" w:rsidTr="00D975F9">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5304" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="06FC6E9E" w14:textId="182FDCB5" w:rsidR="00310DD7" w:rsidRPr="00C74322" w:rsidRDefault="00310DD7" w:rsidP="00310DD7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Funding Information</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5304" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="66BA4CFB" w14:textId="7F32D8B4" w:rsidR="00310DD7" w:rsidRPr="00C74322" w:rsidRDefault="00310DD7" w:rsidP="00310DD7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Agreement Information</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C83CC9" w:rsidRPr="00C74322" w14:paraId="7ADCBCA2" w14:textId="77777777" w:rsidTr="00EC3DA0">
+      <w:tr w:rsidR="00C83CC9" w:rsidRPr="00C74322" w14:paraId="7ADCBCA2" w14:textId="77777777" w:rsidTr="002169CF">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="6DCB4047" w14:textId="55EA1A14" w:rsidR="00C83CC9" w:rsidRPr="00C74322" w:rsidRDefault="00C83CC9" w:rsidP="00C83CC9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
@@ -4387,71 +4466,69 @@
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4499" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="286C75CA" w14:textId="6C444AE3" w:rsidR="00C83CC9" w:rsidRPr="00C74322" w:rsidRDefault="00C83CC9" w:rsidP="00C83CC9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Federal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="23E0FCD9" w14:textId="596C2CA2" w:rsidR="00C83CC9" w:rsidRPr="00C74322" w:rsidRDefault="00C83CC9" w:rsidP="00C83CC9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C74322">
@@ -4461,75 +4538,73 @@
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="63EFA012" w14:textId="787F8CBB" w:rsidR="00C83CC9" w:rsidRPr="00C74322" w:rsidRDefault="00C83CC9" w:rsidP="00C83CC9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Author’s Agreement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C83CC9" w:rsidRPr="00C74322" w14:paraId="41A724AF" w14:textId="77777777" w:rsidTr="00EC3DA0">
+      <w:tr w:rsidR="00C83CC9" w:rsidRPr="00C74322" w14:paraId="41A724AF" w14:textId="77777777" w:rsidTr="002169CF">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="6F7F37F6" w14:textId="6B43E03D" w:rsidR="00C83CC9" w:rsidRPr="00C74322" w:rsidRDefault="00C83CC9" w:rsidP="00C83CC9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
@@ -4538,71 +4613,69 @@
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4499" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="7E92D20C" w14:textId="12F9CD0B" w:rsidR="00C83CC9" w:rsidRPr="00C74322" w:rsidRDefault="00C83CC9" w:rsidP="00C83CC9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>State</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="619115F6" w14:textId="25F926E2" w:rsidR="00C83CC9" w:rsidRPr="00C74322" w:rsidRDefault="00C83CC9" w:rsidP="00C83CC9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C74322">
@@ -4612,75 +4685,73 @@
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="16046519" w14:textId="5046DB2B" w:rsidR="00C83CC9" w:rsidRPr="00C74322" w:rsidRDefault="00C83CC9" w:rsidP="00C83CC9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Composer’s Agreement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C83CC9" w:rsidRPr="00C74322" w14:paraId="2DE070C7" w14:textId="77777777" w:rsidTr="00EC3DA0">
+      <w:tr w:rsidR="00C83CC9" w:rsidRPr="00C74322" w14:paraId="2DE070C7" w14:textId="77777777" w:rsidTr="002169CF">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="64B1A939" w14:textId="0225C71E" w:rsidR="00C83CC9" w:rsidRPr="00C74322" w:rsidRDefault="00C83CC9" w:rsidP="00C83CC9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
@@ -4689,71 +4760,69 @@
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4499" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="0EB5D16B" w14:textId="143BEC1A" w:rsidR="00C83CC9" w:rsidRPr="00C74322" w:rsidRDefault="00C83CC9" w:rsidP="00C83CC9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Corporate/ Industry</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="702FA3F3" w14:textId="62557262" w:rsidR="00C83CC9" w:rsidRPr="00C74322" w:rsidRDefault="00C83CC9" w:rsidP="00C83CC9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C74322">
@@ -4763,75 +4832,73 @@
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="6EB19650" w14:textId="4952D690" w:rsidR="00C83CC9" w:rsidRPr="00C74322" w:rsidRDefault="00C83CC9" w:rsidP="00C83CC9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Consulting agreement </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C83CC9" w:rsidRPr="00C74322" w14:paraId="4C58862E" w14:textId="77777777" w:rsidTr="00EC3DA0">
+      <w:tr w:rsidR="00C83CC9" w:rsidRPr="00C74322" w14:paraId="4C58862E" w14:textId="77777777" w:rsidTr="002169CF">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="4EFE4C63" w14:textId="183FD3A7" w:rsidR="00C83CC9" w:rsidRPr="00C74322" w:rsidRDefault="00C83CC9" w:rsidP="00C83CC9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
@@ -4840,71 +4907,69 @@
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4499" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="0CC53FD2" w14:textId="59DD5166" w:rsidR="00C83CC9" w:rsidRPr="00C74322" w:rsidRDefault="00C83CC9" w:rsidP="00C83CC9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Foundation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="062E0434" w14:textId="031201FB" w:rsidR="00C83CC9" w:rsidRPr="00C74322" w:rsidRDefault="00C83CC9" w:rsidP="00C83CC9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C74322">
@@ -4914,75 +4979,73 @@
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="2E63F91C" w14:textId="09FE3945" w:rsidR="00C83CC9" w:rsidRPr="00C74322" w:rsidRDefault="00C83CC9" w:rsidP="00C83CC9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Research agreement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C83CC9" w:rsidRPr="00C74322" w14:paraId="1AB7B841" w14:textId="77777777" w:rsidTr="00EC3DA0">
+      <w:tr w:rsidR="00C83CC9" w:rsidRPr="00C74322" w14:paraId="1AB7B841" w14:textId="77777777" w:rsidTr="002169CF">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="5D30751B" w14:textId="7D979CC4" w:rsidR="00C83CC9" w:rsidRPr="00C74322" w:rsidRDefault="00C83CC9" w:rsidP="00C83CC9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
@@ -4991,71 +5054,69 @@
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4499" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="27097C9A" w14:textId="1A88997D" w:rsidR="00C83CC9" w:rsidRPr="00C74322" w:rsidRDefault="00C83CC9" w:rsidP="00C83CC9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Research consortium</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="31FDFA16" w14:textId="64E2AEA2" w:rsidR="00C83CC9" w:rsidRPr="00C74322" w:rsidRDefault="00C83CC9" w:rsidP="00C83CC9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C74322">
@@ -5065,75 +5126,73 @@
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="776FE52C" w14:textId="78E7AF34" w:rsidR="00C83CC9" w:rsidRPr="00C74322" w:rsidRDefault="00C83CC9" w:rsidP="00C83CC9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Consortia agreement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C83CC9" w:rsidRPr="00C74322" w14:paraId="02B27EF0" w14:textId="77777777" w:rsidTr="00EC3DA0">
+      <w:tr w:rsidR="00C83CC9" w:rsidRPr="00C74322" w14:paraId="02B27EF0" w14:textId="77777777" w:rsidTr="002169CF">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="1C3A3CF5" w14:textId="3C6600D7" w:rsidR="00C83CC9" w:rsidRPr="00C74322" w:rsidRDefault="00C83CC9" w:rsidP="00C83CC9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
@@ -5142,71 +5201,69 @@
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4499" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="01414DF0" w14:textId="05750550" w:rsidR="00C83CC9" w:rsidRPr="00C74322" w:rsidRDefault="00C83CC9" w:rsidP="00C83CC9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>SBIR/STTR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="415795E0" w14:textId="67525C63" w:rsidR="00C83CC9" w:rsidRPr="00C74322" w:rsidRDefault="00C83CC9" w:rsidP="00C83CC9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C74322">
@@ -5216,75 +5273,73 @@
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="581D9A3A" w14:textId="6B39655C" w:rsidR="00C83CC9" w:rsidRPr="00C74322" w:rsidRDefault="00C83CC9" w:rsidP="00C83CC9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Inter-institutional agreement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C83CC9" w:rsidRPr="00C74322" w14:paraId="49496A71" w14:textId="77777777" w:rsidTr="00EC3DA0">
+      <w:tr w:rsidR="00C83CC9" w:rsidRPr="00C74322" w14:paraId="49496A71" w14:textId="77777777" w:rsidTr="002169CF">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="60ECBF9E" w14:textId="303B18D7" w:rsidR="00C83CC9" w:rsidRPr="00C74322" w:rsidRDefault="00C83CC9" w:rsidP="00C83CC9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
@@ -5293,71 +5348,69 @@
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4499" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="757FFD6B" w14:textId="75598AAD" w:rsidR="00C83CC9" w:rsidRPr="00C74322" w:rsidRDefault="00C83CC9" w:rsidP="00C83CC9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>University</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="4A29D6B9" w14:textId="5DAF2325" w:rsidR="00C83CC9" w:rsidRPr="00C74322" w:rsidRDefault="00C83CC9" w:rsidP="00C83CC9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C74322">
@@ -5367,75 +5420,73 @@
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="421F63EE" w14:textId="13F263D9" w:rsidR="00C83CC9" w:rsidRPr="00C74322" w:rsidRDefault="00C83CC9" w:rsidP="00C83CC9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Collaboration agreement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C83CC9" w:rsidRPr="00C74322" w14:paraId="7399B88D" w14:textId="77777777" w:rsidTr="00EC3DA0">
+      <w:tr w:rsidR="00C83CC9" w:rsidRPr="00C74322" w14:paraId="7399B88D" w14:textId="77777777" w:rsidTr="002169CF">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="6664D957" w14:textId="6634B6B0" w:rsidR="00C83CC9" w:rsidRPr="00C74322" w:rsidRDefault="00C83CC9" w:rsidP="00C83CC9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
@@ -5444,71 +5495,69 @@
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4499" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="45F2D704" w14:textId="072A0D08" w:rsidR="00C83CC9" w:rsidRPr="00C74322" w:rsidRDefault="00C83CC9" w:rsidP="00C83CC9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="102F8A53" w14:textId="22E432D6" w:rsidR="00C83CC9" w:rsidRPr="00C74322" w:rsidRDefault="00C83CC9" w:rsidP="00C83CC9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C74322">
@@ -5518,75 +5567,73 @@
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="0ADA4BC7" w14:textId="54ED4530" w:rsidR="00C83CC9" w:rsidRPr="00C74322" w:rsidRDefault="00C83CC9" w:rsidP="00C83CC9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Memorandum of Understanding</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C83CC9" w:rsidRPr="00C74322" w14:paraId="42B74E07" w14:textId="77777777" w:rsidTr="00EC3DA0">
+      <w:tr w:rsidR="00C83CC9" w:rsidRPr="00C74322" w14:paraId="42B74E07" w14:textId="77777777" w:rsidTr="002169CF">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="805" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="7E1D059A" w14:textId="0F515BD3" w:rsidR="00C83CC9" w:rsidRPr="00C74322" w:rsidRDefault="00C83CC9" w:rsidP="00C83CC9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
@@ -5595,71 +5642,69 @@
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4499" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="3A6CEE37" w14:textId="73429AE2" w:rsidR="00C83CC9" w:rsidRPr="00C74322" w:rsidRDefault="00C83CC9" w:rsidP="00C83CC9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>I confirm that there was no funding support for the Work</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="7FFB84D3" w14:textId="277F00E7" w:rsidR="00C83CC9" w:rsidRPr="00C74322" w:rsidRDefault="00C83CC9" w:rsidP="00C83CC9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C74322">
@@ -5669,51 +5714,50 @@
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="6F23927A" w14:textId="2D84159C" w:rsidR="00C83CC9" w:rsidRPr="00C74322" w:rsidRDefault="00C83CC9" w:rsidP="00C83CC9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C86578" w:rsidRPr="00C74322" w14:paraId="55C4BA40" w14:textId="77777777" w:rsidTr="00526A48">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10608" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
@@ -5798,57 +5842,59 @@
               <w:t xml:space="preserve">Parties to the Agreement </w:t>
             </w:r>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>for agreements other than funding</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1909" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73D6B615" w14:textId="77777777" w:rsidR="00C86578" w:rsidRPr="00C74322" w:rsidRDefault="00C86578" w:rsidP="00C86578">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>MoCode</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2734" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F1430CE" w14:textId="7097B309" w:rsidR="00C86578" w:rsidRPr="00C74322" w:rsidRDefault="00B57601" w:rsidP="00C86578">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Grant/Contract/Award Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkStart w:id="11" w:name="Text36"/>
@@ -7113,73 +7159,80 @@
                 <w:b/>
               </w:rPr>
               <w:t>OMMERCIAL POTENTIAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006058B4" w:rsidRPr="00C74322" w14:paraId="040A2687" w14:textId="77777777" w:rsidTr="00985E06">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="12" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10596" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="0344DE20" w14:textId="516FC956" w:rsidR="006058B4" w:rsidRPr="00C74322" w:rsidRDefault="006058B4" w:rsidP="006058B4">
+          <w:p w14:paraId="0344DE20" w14:textId="57B37F4B" w:rsidR="006058B4" w:rsidRPr="00C74322" w:rsidRDefault="007421A7" w:rsidP="006058B4">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C74322">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">D.1. </w:t>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidR="006058B4" w:rsidRPr="00C74322">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">.1. </w:t>
             </w:r>
             <w:r w:rsidR="008F3A1A" w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C74322">
+            <w:r w:rsidR="006058B4" w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Potential Competition</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B352F6" w:rsidRPr="00C74322" w14:paraId="542DCC9C" w14:textId="77777777" w:rsidTr="00985E06">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="12" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10596" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="3A43C01C" w14:textId="541CB5B0" w:rsidR="00B352F6" w:rsidRPr="00C74322" w:rsidRDefault="00127F92" w:rsidP="007B14CB">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -7270,64 +7323,71 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00562406" w:rsidRPr="00C74322" w14:paraId="1A6971CD" w14:textId="77777777" w:rsidTr="00985E06">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10608" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="472CBD5D" w14:textId="68AE8C10" w:rsidR="00562406" w:rsidRPr="00C74322" w:rsidRDefault="00562406" w:rsidP="00F3033E">
+          <w:p w14:paraId="472CBD5D" w14:textId="292E212E" w:rsidR="00562406" w:rsidRPr="00C74322" w:rsidRDefault="007421A7" w:rsidP="00F3033E">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C74322">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
-              <w:t>D.2. Potential Licensees</w:t>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidR="00562406" w:rsidRPr="00C74322">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>.2. Potential Licensees</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00562406" w:rsidRPr="00C74322" w14:paraId="3D3A3A47" w14:textId="77777777" w:rsidTr="00985E06">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10608" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3A2BCBE7" w14:textId="7749B6E0" w:rsidR="00562406" w:rsidRPr="00C74322" w:rsidRDefault="00985E06" w:rsidP="00F3033E">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
@@ -16599,146 +16659,252 @@
                 </w:tcPr>
                 <w:p w14:paraId="3C417427" w14:textId="77777777" w:rsidR="00203B92" w:rsidRPr="00C74322" w:rsidRDefault="00203B92" w:rsidP="00905813">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00C74322">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     </w:rPr>
                     <w:t>Brief Description of the Nature of the Contribution:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="665A103D" w14:textId="77777777" w:rsidR="00203B92" w:rsidRPr="00C74322" w:rsidRDefault="00203B92" w:rsidP="00905813">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="282DF02B" w14:textId="77777777" w:rsidR="00203B92" w:rsidRPr="00C74322" w:rsidRDefault="00203B92" w:rsidP="00905813">
+          <w:p w14:paraId="282DF02B" w14:textId="1BDFA7BC" w:rsidR="00203B92" w:rsidRPr="00C74322" w:rsidRDefault="00203B92" w:rsidP="00905813">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2FF0C329" w14:textId="77777777" w:rsidR="00CC1AE7" w:rsidRPr="00C74322" w:rsidRDefault="00CC1AE7" w:rsidP="00CC1AE7">
+    <w:p w14:paraId="2FF0C329" w14:textId="73B6B0E5" w:rsidR="00CC1AE7" w:rsidRDefault="0039712D" w:rsidP="00CC1AE7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="02ADBDD9" wp14:editId="249E6B04">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-409651</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>164236</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6743700" cy="168250"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="22860"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1689200203" name="Rectangle 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6743700" cy="168250"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="tx2">
+                            <a:lumMod val="25000"/>
+                            <a:lumOff val="75000"/>
+                          </a:schemeClr>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="0F6B0DEE" w14:textId="7FF4A9D5" w:rsidR="001740C1" w:rsidRPr="00565C20" w:rsidRDefault="001740C1" w:rsidP="001740C1">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                                  <w14:noFill/>
+                                  <w14:prstDash w14:val="solid"/>
+                                  <w14:bevel/>
+                                </w14:textOutline>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00565C20">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                                  <w14:noFill/>
+                                  <w14:prstDash w14:val="solid"/>
+                                  <w14:bevel/>
+                                </w14:textOutline>
+                              </w:rPr>
+                              <w:t>E. UNIVERSITY’S ROLE IN THE CREATION OF WORK</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="02ADBDD9" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-32.25pt;margin-top:12.95pt;width:531pt;height:13.25pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAAMUhrlgIAAMUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nW1sEdYqgRYcB&#10;XVesHXpWZKk2IIsapSTOfv0oyXbW7gsYdrEpinwkn0ieX/SdYVuFvgVb8fJoxpmyEurWPlX8y8P1&#10;mzPOfBC2FgasqvheeX6xfP3qfOcWag4NmFohIxDrFztX8SYEtygKLxvVCX8ETlm61ICdCHTEp6JG&#10;sSP0zhTz2eyk2AHWDkEq70l7lS/5MuFrrWT4pLVXgZmKU24hfTF91/FbLM/F4gmFa1o5pCH+IYtO&#10;tJaCTlBXIgi2wfYnqK6VCB50OJLQFaB1K1WqgaopZy+quW+EU6kWIse7iSb//2Dl7fbe3SHRsHN+&#10;4UmMVfQau/in/FifyNpPZKk+MEnKk9O3x6cz4lTSXXlyNn+X2CwO3g59eK+gY1GoONJjJI7E9sYH&#10;ikimo0kM5sG09XVrTDrEBlCXBtlW0NOFfp5czab7CHXWUUAKnx6Q1PTMWX06qgk+tVFEScGeBTCW&#10;7aiIY8r678HLGCbiHVKkk7GkPNCWpLA3KuIZ+1lp1tZEVM58SiVnKaRUNpQ5diNqldXlb5NPgBFZ&#10;E0MT9gDwnKwRO+c82EdXlQZich4q/5Pz5JEigw2Tc9dawJz+cwBDVQ2Rs/1IUqYmshT6dU8mUVxD&#10;vb9DhpAn0zt53VK33Agf7gTSKFKD0XoJn+ijDdCTwSBx1gB++5U+2tOE0C1nOxrtivuvG4GKM/PB&#10;0uzEPTAKOArrUbCb7hKo5UpaXE4mkRwwmFHUCN0jbZ1VjEJXwkqKVXEZcDxchrxiaG9JtVolM5p3&#10;J8KNvXcygkdCY/c/9I8C3TAigYbrFsaxF4sXk5Jto6eF1SaAbtMYHXgcqKZdkdp12GtxGf14TlaH&#10;7bv8DgAA//8DAFBLAwQUAAYACAAAACEACO7UmuIAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;TU/DMAyG70j8h8hIXNCWUtZBS90JTUIc0A4bH4Jb2oS20DhVkm3l32NOcLT96PXzlqvJDuJgfOgd&#10;IVzOExCGGqd7ahGen+5nNyBCVKTV4MggfJsAq+r0pFSFdkfamsMutoJDKBQKoYtxLKQMTWesCnM3&#10;GuLbh/NWRR59K7VXRw63g0yTZCmt6ok/dGo06840X7u9RZCJr+3F6/Ty8Hb1vv3sx9g8rjeI52fT&#10;3S2IaKb4B8OvPqtDxU6125MOYkCYLRcZowhploNgIM+veVEjZOkCZFXK/w2qHwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQAAMUhrlgIAAMUFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQAI7tSa4gAAAAkBAAAPAAAAAAAAAAAAAAAAAPAEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/wUAAAAA&#10;" o:allowoverlap="f" fillcolor="#a7caec [831]" strokecolor="black [3213]" strokeweight=".5pt">
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="0F6B0DEE" w14:textId="7FF4A9D5" w:rsidR="001740C1" w:rsidRPr="00565C20" w:rsidRDefault="001740C1" w:rsidP="001740C1">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                            <w14:noFill/>
+                            <w14:prstDash w14:val="solid"/>
+                            <w14:bevel/>
+                          </w14:textOutline>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00565C20">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                            <w14:noFill/>
+                            <w14:prstDash w14:val="solid"/>
+                            <w14:bevel/>
+                          </w14:textOutline>
+                        </w:rPr>
+                        <w:t>E. UNIVERSITY’S ROLE IN THE CREATION OF WORK</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="674639E4" w14:textId="37668986" w:rsidR="00CE58BD" w:rsidRPr="00CE58BD" w:rsidRDefault="00CE58BD" w:rsidP="00CE58BD">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10620" w:type="dxa"/>
         <w:tblInd w:w="-635" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4423"/>
         <w:gridCol w:w="608"/>
         <w:gridCol w:w="510"/>
         <w:gridCol w:w="5079"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00ED25C1" w:rsidRPr="00C74322" w14:paraId="7BB5A90D" w14:textId="77777777" w:rsidTr="00C74322">
-[...52 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="00CC1AE7" w:rsidRPr="00C74322" w14:paraId="78EB163D" w14:textId="77777777" w:rsidTr="00C74322">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4423" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="427BD8CF" w14:textId="77777777" w:rsidR="00CC1AE7" w:rsidRPr="00C74322" w:rsidRDefault="00CC1AE7" w:rsidP="00905813">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Role</w:t>
             </w:r>
@@ -16884,57 +17050,63 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2EEF2D20" w14:textId="77777777" w:rsidR="00CC1AE7" w:rsidRPr="00C74322" w:rsidRDefault="00CC1AE7" w:rsidP="00905813">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="28A2ECEF" w14:textId="77777777" w:rsidR="00CC1AE7" w:rsidRPr="00C74322" w:rsidRDefault="00CC1AE7" w:rsidP="00905813">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC1AE7" w:rsidRPr="00C74322" w14:paraId="5E0BDB59" w14:textId="77777777" w:rsidTr="00C74322">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4423" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="751868E4" w14:textId="77777777" w:rsidR="00CC1AE7" w:rsidRPr="00C74322" w:rsidRDefault="00CC1AE7" w:rsidP="00905813">
+          <w:p w14:paraId="751868E4" w14:textId="59ABD12F" w:rsidR="00CC1AE7" w:rsidRPr="00C74322" w:rsidRDefault="00BC224B" w:rsidP="00905813">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C74322">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC1AE7" w:rsidRPr="00C74322">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>The materials were created by an employee as a specific responsibility of the employee's job.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="608" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="447CDC7A" w14:textId="77777777" w:rsidR="00CC1AE7" w:rsidRPr="00C74322" w:rsidRDefault="00CC1AE7" w:rsidP="00905813">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="510" w:type="dxa"/>
             <w:vAlign w:val="center"/>
@@ -17377,56 +17549,65 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6A7630E3" w14:textId="77777777" w:rsidR="00444DFE" w:rsidRPr="00C74322" w:rsidRDefault="00444DFE" w:rsidP="00444DFE">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:w w:val="91"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25BD266A" w14:textId="402FDD51" w:rsidR="00B93C20" w:rsidRPr="00C74322" w:rsidRDefault="00444DFE" w:rsidP="002F4E5B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:w w:val="91"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C74322">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:w w:val="91"/>
         </w:rPr>
         <w:t xml:space="preserve">I certify that the information contained in this Copyright Disclosure Form is true, accurate and complete. I certify that the undersigned are the sole </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00314F2B" w:rsidRPr="00C74322">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:w w:val="91"/>
         </w:rPr>
-        <w:t>persons who made any original contributions of creative content</w:t>
+        <w:t>persons</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00314F2B" w:rsidRPr="00C74322">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
+          <w:w w:val="91"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> who made any original contributions of creative content</w:t>
       </w:r>
       <w:r w:rsidR="00261072" w:rsidRPr="00C74322">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:w w:val="91"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00314F2B" w:rsidRPr="00C74322">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:w w:val="91"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidRPr="00C74322">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:w w:val="91"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Work</w:t>
       </w:r>
       <w:r w:rsidR="00C74322" w:rsidRPr="00C74322">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
@@ -18838,60 +19019,60 @@
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00FA5EAB" w:rsidRPr="005E6D8C" w:rsidSect="004C1C6E">
       <w:headerReference w:type="even" r:id="rId18"/>
       <w:headerReference w:type="default" r:id="rId19"/>
       <w:footerReference w:type="even" r:id="rId20"/>
       <w:footerReference w:type="default" r:id="rId21"/>
       <w:headerReference w:type="first" r:id="rId22"/>
       <w:footerReference w:type="first" r:id="rId23"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1008" w:right="1440" w:bottom="1152" w:left="1440" w:header="576" w:footer="432" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1FFFC137" w14:textId="77777777" w:rsidR="004B0F7C" w:rsidRDefault="004B0F7C">
+    <w:p w14:paraId="2E8381CE" w14:textId="77777777" w:rsidR="008F1A3B" w:rsidRDefault="008F1A3B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F639DCF" w14:textId="77777777" w:rsidR="004B0F7C" w:rsidRDefault="004B0F7C">
+    <w:p w14:paraId="505D5076" w14:textId="77777777" w:rsidR="008F1A3B" w:rsidRDefault="008F1A3B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -18923,61 +19104,61 @@
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6367AC61" w14:textId="77777777" w:rsidR="00960739" w:rsidRDefault="00960739">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="77B72854" w14:textId="665CC203" w:rsidR="003835C0" w:rsidRPr="00422AA5" w:rsidRDefault="004E03DD" w:rsidP="00D611DB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004E03DD">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Non-Software Disclosure Form UM 16C (V 031826</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
@@ -19111,51 +19292,51 @@
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00044BDD">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
       <w:t>CONFIDENTIAL</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="489307A4" w14:textId="77777777" w:rsidR="003835C0" w:rsidRDefault="003835C0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="142D9B8D" w14:textId="539902D3" w:rsidR="00044BDD" w:rsidRPr="00422AA5" w:rsidRDefault="008C5970" w:rsidP="00044BDD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Non-Software Disclosure </w:t>
     </w:r>
     <w:r w:rsidR="00044BDD">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Form UM 16C</w:t>
     </w:r>
@@ -19282,134 +19463,134 @@
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00044BDD">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
       <w:t>CONFIDENTIAL</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="34B52E57" w14:textId="77777777" w:rsidR="00044BDD" w:rsidRPr="00044BDD" w:rsidRDefault="00044BDD" w:rsidP="002D4EF6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="353A7AC5" w14:textId="77777777" w:rsidR="004B0F7C" w:rsidRDefault="004B0F7C">
+    <w:p w14:paraId="774CCADC" w14:textId="77777777" w:rsidR="008F1A3B" w:rsidRDefault="008F1A3B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4082955C" w14:textId="77777777" w:rsidR="004B0F7C" w:rsidRDefault="004B0F7C">
+    <w:p w14:paraId="5FFE6F93" w14:textId="77777777" w:rsidR="008F1A3B" w:rsidRDefault="008F1A3B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4B5151F7" w14:textId="77777777" w:rsidR="00960739" w:rsidRDefault="00960739">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7F3D62FD" w14:textId="77777777" w:rsidR="00960739" w:rsidRDefault="00960739">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="192A80A3" w14:textId="25E4C0FC" w:rsidR="00885313" w:rsidRDefault="004B6A13" w:rsidP="004C1C6E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Date Received by TTO: </w:t>
     </w:r>
     <w:r w:rsidR="00042E17">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
       <w:t>Invention Disclosure No.:</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="0E959D79" w14:textId="77777777" w:rsidR="004B6A13" w:rsidRPr="004B6A13" w:rsidRDefault="004B6A13" w:rsidP="0088242A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10A1205C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5F92F8CE"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -21154,721 +21335,777 @@
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="964429152">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1715957724">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="150559692">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1619020973">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1389307830">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1064640312">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="130"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00003403"/>
+    <w:rsid w:val="000011D9"/>
     <w:rsid w:val="00003403"/>
     <w:rsid w:val="0000537D"/>
     <w:rsid w:val="00006B82"/>
     <w:rsid w:val="0000725F"/>
     <w:rsid w:val="00011D67"/>
     <w:rsid w:val="000140F6"/>
     <w:rsid w:val="0001611D"/>
     <w:rsid w:val="000161D9"/>
     <w:rsid w:val="00023C80"/>
     <w:rsid w:val="000269B3"/>
     <w:rsid w:val="000366C9"/>
     <w:rsid w:val="00040355"/>
     <w:rsid w:val="0004111A"/>
     <w:rsid w:val="00041C72"/>
     <w:rsid w:val="00042E17"/>
+    <w:rsid w:val="00043002"/>
     <w:rsid w:val="00044BDD"/>
     <w:rsid w:val="000453F5"/>
     <w:rsid w:val="00045870"/>
     <w:rsid w:val="0006775E"/>
     <w:rsid w:val="00070A67"/>
     <w:rsid w:val="000741F1"/>
     <w:rsid w:val="00075D31"/>
     <w:rsid w:val="000766C1"/>
     <w:rsid w:val="00083A67"/>
     <w:rsid w:val="00083F2D"/>
     <w:rsid w:val="00084380"/>
     <w:rsid w:val="00090439"/>
     <w:rsid w:val="00092F86"/>
     <w:rsid w:val="000B08EE"/>
     <w:rsid w:val="000B093F"/>
     <w:rsid w:val="000C08D1"/>
     <w:rsid w:val="000C3E62"/>
     <w:rsid w:val="000D768F"/>
     <w:rsid w:val="000D76CC"/>
     <w:rsid w:val="000E14B7"/>
     <w:rsid w:val="000E276A"/>
     <w:rsid w:val="000E279E"/>
     <w:rsid w:val="000F0684"/>
     <w:rsid w:val="000F1706"/>
     <w:rsid w:val="000F1B5B"/>
     <w:rsid w:val="000F200F"/>
     <w:rsid w:val="000F2A96"/>
     <w:rsid w:val="000F2C54"/>
     <w:rsid w:val="000F3C2D"/>
     <w:rsid w:val="000F40E3"/>
     <w:rsid w:val="000F76A7"/>
     <w:rsid w:val="001021BD"/>
     <w:rsid w:val="00104FAB"/>
+    <w:rsid w:val="00105392"/>
     <w:rsid w:val="00116A9A"/>
     <w:rsid w:val="00120A46"/>
     <w:rsid w:val="00123545"/>
     <w:rsid w:val="00124360"/>
     <w:rsid w:val="00127D62"/>
     <w:rsid w:val="00127F92"/>
     <w:rsid w:val="00130B87"/>
     <w:rsid w:val="00134530"/>
     <w:rsid w:val="00136C26"/>
     <w:rsid w:val="00140418"/>
     <w:rsid w:val="00142A54"/>
     <w:rsid w:val="0014524E"/>
     <w:rsid w:val="00150E7B"/>
+    <w:rsid w:val="00151AF2"/>
     <w:rsid w:val="001576CB"/>
     <w:rsid w:val="00164834"/>
     <w:rsid w:val="00165B22"/>
     <w:rsid w:val="00166977"/>
     <w:rsid w:val="00170E2C"/>
     <w:rsid w:val="00172A99"/>
+    <w:rsid w:val="001740C1"/>
     <w:rsid w:val="00175ED8"/>
     <w:rsid w:val="00180063"/>
     <w:rsid w:val="00182776"/>
     <w:rsid w:val="001832D6"/>
+    <w:rsid w:val="00185919"/>
     <w:rsid w:val="0019223A"/>
     <w:rsid w:val="00192BFC"/>
     <w:rsid w:val="00193316"/>
     <w:rsid w:val="00195B81"/>
     <w:rsid w:val="001A03CF"/>
     <w:rsid w:val="001A1DAE"/>
     <w:rsid w:val="001B08D2"/>
     <w:rsid w:val="001B1CD9"/>
+    <w:rsid w:val="001B1EBB"/>
     <w:rsid w:val="001B40BE"/>
     <w:rsid w:val="001B6726"/>
     <w:rsid w:val="001C03A4"/>
     <w:rsid w:val="001C28DD"/>
     <w:rsid w:val="001C43CA"/>
     <w:rsid w:val="001D1960"/>
     <w:rsid w:val="001E16DF"/>
     <w:rsid w:val="001E20D2"/>
     <w:rsid w:val="001E5207"/>
     <w:rsid w:val="001F072E"/>
     <w:rsid w:val="001F24A2"/>
     <w:rsid w:val="001F34DA"/>
     <w:rsid w:val="001F4A49"/>
     <w:rsid w:val="001F5BB0"/>
     <w:rsid w:val="001F6F08"/>
     <w:rsid w:val="00200859"/>
     <w:rsid w:val="00203B92"/>
     <w:rsid w:val="00204009"/>
     <w:rsid w:val="00205C2C"/>
     <w:rsid w:val="00212C62"/>
     <w:rsid w:val="002158AF"/>
     <w:rsid w:val="00216603"/>
+    <w:rsid w:val="002169CF"/>
     <w:rsid w:val="0022042A"/>
+    <w:rsid w:val="002221CE"/>
     <w:rsid w:val="00222DF9"/>
     <w:rsid w:val="00244A29"/>
     <w:rsid w:val="00256658"/>
     <w:rsid w:val="00257216"/>
     <w:rsid w:val="00261072"/>
     <w:rsid w:val="00264442"/>
     <w:rsid w:val="00264F7E"/>
     <w:rsid w:val="00265BF1"/>
     <w:rsid w:val="0027135B"/>
     <w:rsid w:val="00280AA0"/>
     <w:rsid w:val="00284AE3"/>
     <w:rsid w:val="0029240B"/>
     <w:rsid w:val="0029266C"/>
     <w:rsid w:val="00297ED6"/>
     <w:rsid w:val="002A5747"/>
     <w:rsid w:val="002A67B2"/>
     <w:rsid w:val="002B1104"/>
     <w:rsid w:val="002C0175"/>
     <w:rsid w:val="002C3379"/>
     <w:rsid w:val="002C53CB"/>
     <w:rsid w:val="002D2D50"/>
     <w:rsid w:val="002D38DE"/>
     <w:rsid w:val="002D4EF6"/>
     <w:rsid w:val="002D647F"/>
     <w:rsid w:val="002E2B65"/>
     <w:rsid w:val="002E36B3"/>
     <w:rsid w:val="002E62B1"/>
     <w:rsid w:val="002F0053"/>
     <w:rsid w:val="002F3909"/>
     <w:rsid w:val="002F4E5B"/>
     <w:rsid w:val="002F5385"/>
     <w:rsid w:val="0030047D"/>
     <w:rsid w:val="00306274"/>
     <w:rsid w:val="00310DD7"/>
     <w:rsid w:val="00311734"/>
+    <w:rsid w:val="0031217B"/>
     <w:rsid w:val="00312426"/>
     <w:rsid w:val="00314E22"/>
     <w:rsid w:val="00314F2B"/>
     <w:rsid w:val="00316638"/>
     <w:rsid w:val="003217EA"/>
     <w:rsid w:val="0032303B"/>
     <w:rsid w:val="003247AE"/>
     <w:rsid w:val="003260BA"/>
     <w:rsid w:val="00327BF1"/>
     <w:rsid w:val="00332219"/>
     <w:rsid w:val="00335B48"/>
     <w:rsid w:val="00335E5A"/>
     <w:rsid w:val="00340986"/>
     <w:rsid w:val="00344525"/>
     <w:rsid w:val="00344F48"/>
+    <w:rsid w:val="00355DDF"/>
     <w:rsid w:val="003627A8"/>
+    <w:rsid w:val="00363090"/>
+    <w:rsid w:val="00367962"/>
     <w:rsid w:val="00370BE7"/>
     <w:rsid w:val="00373EF3"/>
     <w:rsid w:val="003835C0"/>
     <w:rsid w:val="003901F3"/>
     <w:rsid w:val="00390CE4"/>
     <w:rsid w:val="00392B75"/>
     <w:rsid w:val="00395224"/>
     <w:rsid w:val="00396AAE"/>
+    <w:rsid w:val="0039712D"/>
     <w:rsid w:val="003A09DC"/>
     <w:rsid w:val="003A3188"/>
+    <w:rsid w:val="003A5EE6"/>
+    <w:rsid w:val="003C0B7B"/>
     <w:rsid w:val="003C4057"/>
     <w:rsid w:val="003D7007"/>
     <w:rsid w:val="003D7567"/>
+    <w:rsid w:val="003E52BB"/>
     <w:rsid w:val="003E6758"/>
     <w:rsid w:val="003E6BC0"/>
     <w:rsid w:val="003E6BC6"/>
     <w:rsid w:val="003F3923"/>
     <w:rsid w:val="00401B86"/>
     <w:rsid w:val="004036D6"/>
     <w:rsid w:val="00404D06"/>
     <w:rsid w:val="00405B4E"/>
     <w:rsid w:val="0041183E"/>
     <w:rsid w:val="00411E1D"/>
+    <w:rsid w:val="00411F5C"/>
     <w:rsid w:val="00412519"/>
     <w:rsid w:val="00413C2A"/>
     <w:rsid w:val="00415A4E"/>
+    <w:rsid w:val="004171C4"/>
+    <w:rsid w:val="00417CAA"/>
     <w:rsid w:val="00422AA5"/>
     <w:rsid w:val="00427452"/>
     <w:rsid w:val="0044307F"/>
     <w:rsid w:val="00443360"/>
     <w:rsid w:val="00444989"/>
     <w:rsid w:val="00444DFE"/>
-    <w:rsid w:val="004539B7"/>
+    <w:rsid w:val="00446951"/>
     <w:rsid w:val="00456C7B"/>
     <w:rsid w:val="00457913"/>
     <w:rsid w:val="0046473F"/>
     <w:rsid w:val="004667C3"/>
     <w:rsid w:val="00471946"/>
     <w:rsid w:val="00472471"/>
+    <w:rsid w:val="00473496"/>
     <w:rsid w:val="00473C11"/>
     <w:rsid w:val="004804AC"/>
     <w:rsid w:val="00486149"/>
     <w:rsid w:val="00486B7C"/>
     <w:rsid w:val="00486F7F"/>
     <w:rsid w:val="004930F9"/>
     <w:rsid w:val="004B06B2"/>
     <w:rsid w:val="004B0710"/>
-    <w:rsid w:val="004B0F7C"/>
     <w:rsid w:val="004B35A8"/>
     <w:rsid w:val="004B5792"/>
     <w:rsid w:val="004B6405"/>
     <w:rsid w:val="004B6A13"/>
+    <w:rsid w:val="004B7616"/>
     <w:rsid w:val="004B7E77"/>
     <w:rsid w:val="004C0F12"/>
     <w:rsid w:val="004C1543"/>
     <w:rsid w:val="004C1C6E"/>
     <w:rsid w:val="004D16E3"/>
     <w:rsid w:val="004D47BA"/>
     <w:rsid w:val="004D6D57"/>
     <w:rsid w:val="004E03DD"/>
     <w:rsid w:val="004E2100"/>
     <w:rsid w:val="004E266E"/>
     <w:rsid w:val="0050037D"/>
     <w:rsid w:val="00500FBA"/>
     <w:rsid w:val="0051401E"/>
     <w:rsid w:val="005216A4"/>
     <w:rsid w:val="005216F3"/>
     <w:rsid w:val="00533D62"/>
+    <w:rsid w:val="005547D2"/>
     <w:rsid w:val="00562406"/>
+    <w:rsid w:val="00565C20"/>
     <w:rsid w:val="005706FD"/>
     <w:rsid w:val="00572193"/>
     <w:rsid w:val="00572315"/>
     <w:rsid w:val="00573673"/>
     <w:rsid w:val="005761A2"/>
     <w:rsid w:val="00581733"/>
     <w:rsid w:val="005831F6"/>
     <w:rsid w:val="00586644"/>
     <w:rsid w:val="0059010E"/>
     <w:rsid w:val="005978AE"/>
     <w:rsid w:val="00597962"/>
     <w:rsid w:val="00597DB5"/>
     <w:rsid w:val="005A4815"/>
     <w:rsid w:val="005B2768"/>
     <w:rsid w:val="005B3517"/>
     <w:rsid w:val="005B459A"/>
     <w:rsid w:val="005B49CF"/>
     <w:rsid w:val="005B6E54"/>
     <w:rsid w:val="005C0E4B"/>
     <w:rsid w:val="005C32D4"/>
     <w:rsid w:val="005C7992"/>
     <w:rsid w:val="005D4351"/>
     <w:rsid w:val="005E0930"/>
     <w:rsid w:val="005E6D8C"/>
     <w:rsid w:val="005F25D6"/>
     <w:rsid w:val="005F3E19"/>
     <w:rsid w:val="005F7738"/>
     <w:rsid w:val="00600575"/>
     <w:rsid w:val="00600C81"/>
     <w:rsid w:val="0060195C"/>
     <w:rsid w:val="006058B4"/>
     <w:rsid w:val="00606DD8"/>
     <w:rsid w:val="006076FC"/>
     <w:rsid w:val="00607C04"/>
+    <w:rsid w:val="006106CA"/>
     <w:rsid w:val="00610BE1"/>
     <w:rsid w:val="00612B38"/>
     <w:rsid w:val="00613FFE"/>
     <w:rsid w:val="00614D88"/>
     <w:rsid w:val="0061711A"/>
     <w:rsid w:val="00620217"/>
     <w:rsid w:val="00623757"/>
     <w:rsid w:val="00634666"/>
     <w:rsid w:val="00634753"/>
     <w:rsid w:val="00635A90"/>
     <w:rsid w:val="00635E9A"/>
     <w:rsid w:val="00637071"/>
     <w:rsid w:val="00640680"/>
     <w:rsid w:val="0064189E"/>
     <w:rsid w:val="00643656"/>
     <w:rsid w:val="0064508C"/>
     <w:rsid w:val="006451EC"/>
+    <w:rsid w:val="006463F1"/>
+    <w:rsid w:val="00646C01"/>
     <w:rsid w:val="00654D48"/>
     <w:rsid w:val="0066025B"/>
+    <w:rsid w:val="00673C7E"/>
     <w:rsid w:val="006803CD"/>
     <w:rsid w:val="00680EDE"/>
     <w:rsid w:val="00683776"/>
     <w:rsid w:val="00686C6D"/>
     <w:rsid w:val="00693672"/>
     <w:rsid w:val="00694D88"/>
     <w:rsid w:val="00696D6D"/>
     <w:rsid w:val="00697C4C"/>
     <w:rsid w:val="006B112E"/>
     <w:rsid w:val="006B1EEF"/>
     <w:rsid w:val="006B2AE9"/>
     <w:rsid w:val="006B3CB2"/>
     <w:rsid w:val="006B3F7D"/>
     <w:rsid w:val="006B4DF3"/>
     <w:rsid w:val="006B67A1"/>
     <w:rsid w:val="006C143D"/>
     <w:rsid w:val="006C2576"/>
     <w:rsid w:val="006C38EB"/>
     <w:rsid w:val="006D1FE3"/>
     <w:rsid w:val="006D205F"/>
     <w:rsid w:val="006D6CAF"/>
     <w:rsid w:val="006E12DC"/>
     <w:rsid w:val="006E12FD"/>
     <w:rsid w:val="006E1EEC"/>
     <w:rsid w:val="006F0D21"/>
     <w:rsid w:val="006F1371"/>
     <w:rsid w:val="006F1BC4"/>
     <w:rsid w:val="006F4B08"/>
     <w:rsid w:val="006F5557"/>
     <w:rsid w:val="006F787B"/>
     <w:rsid w:val="0070147B"/>
     <w:rsid w:val="00703E39"/>
     <w:rsid w:val="00705399"/>
+    <w:rsid w:val="00707E3A"/>
     <w:rsid w:val="007145FA"/>
     <w:rsid w:val="00720A01"/>
     <w:rsid w:val="00730B46"/>
     <w:rsid w:val="00732BEF"/>
     <w:rsid w:val="00737100"/>
     <w:rsid w:val="007400D4"/>
+    <w:rsid w:val="007421A7"/>
+    <w:rsid w:val="007426B9"/>
     <w:rsid w:val="00746F8C"/>
     <w:rsid w:val="00753163"/>
     <w:rsid w:val="00760C32"/>
+    <w:rsid w:val="0076143C"/>
     <w:rsid w:val="00761857"/>
     <w:rsid w:val="00762F19"/>
     <w:rsid w:val="00771DBD"/>
     <w:rsid w:val="00772A38"/>
     <w:rsid w:val="007815C6"/>
     <w:rsid w:val="0078188C"/>
+    <w:rsid w:val="00786596"/>
     <w:rsid w:val="007A1305"/>
     <w:rsid w:val="007B1627"/>
     <w:rsid w:val="007B7ACD"/>
     <w:rsid w:val="007C35C1"/>
     <w:rsid w:val="007C71A5"/>
     <w:rsid w:val="007D0546"/>
     <w:rsid w:val="007D0B47"/>
     <w:rsid w:val="007D555C"/>
     <w:rsid w:val="007D73A5"/>
     <w:rsid w:val="007E041F"/>
     <w:rsid w:val="007E19EF"/>
+    <w:rsid w:val="007E3D1A"/>
     <w:rsid w:val="007E4B06"/>
     <w:rsid w:val="007E554F"/>
     <w:rsid w:val="007E5D72"/>
     <w:rsid w:val="007E6329"/>
     <w:rsid w:val="007E7D6F"/>
     <w:rsid w:val="007F101D"/>
     <w:rsid w:val="007F1F8B"/>
     <w:rsid w:val="007F7EB3"/>
     <w:rsid w:val="0080054F"/>
+    <w:rsid w:val="0080283A"/>
     <w:rsid w:val="00803652"/>
     <w:rsid w:val="008145C8"/>
+    <w:rsid w:val="00820630"/>
     <w:rsid w:val="00821824"/>
     <w:rsid w:val="0082721C"/>
     <w:rsid w:val="008332FF"/>
     <w:rsid w:val="0083433D"/>
     <w:rsid w:val="00837F0A"/>
     <w:rsid w:val="008407E7"/>
     <w:rsid w:val="0084204A"/>
     <w:rsid w:val="00842B7F"/>
     <w:rsid w:val="00842DC5"/>
     <w:rsid w:val="00845E05"/>
     <w:rsid w:val="00847895"/>
     <w:rsid w:val="00850C1E"/>
     <w:rsid w:val="00850DF8"/>
     <w:rsid w:val="00851CD2"/>
     <w:rsid w:val="008633E6"/>
     <w:rsid w:val="00865488"/>
     <w:rsid w:val="008658A0"/>
     <w:rsid w:val="008713FF"/>
     <w:rsid w:val="008766E2"/>
     <w:rsid w:val="008778F0"/>
     <w:rsid w:val="00877A2F"/>
     <w:rsid w:val="0088054A"/>
     <w:rsid w:val="0088242A"/>
     <w:rsid w:val="008847EA"/>
     <w:rsid w:val="00884F28"/>
     <w:rsid w:val="00885313"/>
     <w:rsid w:val="00894269"/>
+    <w:rsid w:val="00895DD7"/>
     <w:rsid w:val="008A125A"/>
     <w:rsid w:val="008A50F1"/>
     <w:rsid w:val="008B3A15"/>
     <w:rsid w:val="008B5189"/>
     <w:rsid w:val="008B5D5F"/>
     <w:rsid w:val="008B76F1"/>
     <w:rsid w:val="008B7870"/>
     <w:rsid w:val="008C4B6B"/>
     <w:rsid w:val="008C5178"/>
     <w:rsid w:val="008C5511"/>
     <w:rsid w:val="008C5970"/>
     <w:rsid w:val="008C7450"/>
     <w:rsid w:val="008D5C38"/>
     <w:rsid w:val="008E3EFB"/>
     <w:rsid w:val="008E644C"/>
     <w:rsid w:val="008E65CB"/>
     <w:rsid w:val="008E6BEC"/>
+    <w:rsid w:val="008F1A3B"/>
     <w:rsid w:val="008F3A1A"/>
     <w:rsid w:val="008F6C1D"/>
     <w:rsid w:val="009004D2"/>
     <w:rsid w:val="00903F0B"/>
     <w:rsid w:val="00904AE4"/>
     <w:rsid w:val="00914EE9"/>
     <w:rsid w:val="0091501E"/>
+    <w:rsid w:val="0091722F"/>
     <w:rsid w:val="009218A7"/>
     <w:rsid w:val="00923C1C"/>
     <w:rsid w:val="00926983"/>
     <w:rsid w:val="009302A0"/>
     <w:rsid w:val="009356C3"/>
     <w:rsid w:val="00952272"/>
     <w:rsid w:val="00955190"/>
     <w:rsid w:val="00955D73"/>
     <w:rsid w:val="0095656B"/>
     <w:rsid w:val="009568ED"/>
     <w:rsid w:val="00957BAF"/>
     <w:rsid w:val="009600F5"/>
     <w:rsid w:val="00960739"/>
     <w:rsid w:val="0096120E"/>
     <w:rsid w:val="00972682"/>
     <w:rsid w:val="009755B4"/>
     <w:rsid w:val="0097562F"/>
     <w:rsid w:val="0098225F"/>
     <w:rsid w:val="009846E5"/>
     <w:rsid w:val="009850D8"/>
     <w:rsid w:val="00985E06"/>
     <w:rsid w:val="0099307F"/>
     <w:rsid w:val="00994CD4"/>
     <w:rsid w:val="009969F0"/>
     <w:rsid w:val="009B2C58"/>
     <w:rsid w:val="009B3772"/>
     <w:rsid w:val="009B6DFF"/>
     <w:rsid w:val="009B7C5A"/>
     <w:rsid w:val="009B7DAD"/>
     <w:rsid w:val="009C1A7D"/>
     <w:rsid w:val="009C5907"/>
     <w:rsid w:val="009C6BCC"/>
     <w:rsid w:val="009D28DD"/>
     <w:rsid w:val="009E0D11"/>
     <w:rsid w:val="009E7EF7"/>
     <w:rsid w:val="009F0028"/>
     <w:rsid w:val="009F5524"/>
     <w:rsid w:val="00A05692"/>
     <w:rsid w:val="00A06B15"/>
+    <w:rsid w:val="00A070D5"/>
     <w:rsid w:val="00A2443F"/>
     <w:rsid w:val="00A32F53"/>
     <w:rsid w:val="00A335D4"/>
     <w:rsid w:val="00A33FD0"/>
     <w:rsid w:val="00A37E40"/>
     <w:rsid w:val="00A40435"/>
     <w:rsid w:val="00A425A1"/>
     <w:rsid w:val="00A44BEE"/>
-    <w:rsid w:val="00A53CE1"/>
     <w:rsid w:val="00A6102B"/>
     <w:rsid w:val="00A65E7A"/>
     <w:rsid w:val="00A65F9D"/>
     <w:rsid w:val="00A67D81"/>
+    <w:rsid w:val="00A67E8A"/>
     <w:rsid w:val="00A7214C"/>
     <w:rsid w:val="00A72BFB"/>
     <w:rsid w:val="00A76D0F"/>
     <w:rsid w:val="00A805DF"/>
     <w:rsid w:val="00A83879"/>
     <w:rsid w:val="00A84BA3"/>
     <w:rsid w:val="00A91887"/>
     <w:rsid w:val="00A92FBC"/>
     <w:rsid w:val="00A94559"/>
     <w:rsid w:val="00AA05E1"/>
     <w:rsid w:val="00AA62C2"/>
     <w:rsid w:val="00AB28B4"/>
     <w:rsid w:val="00AB407B"/>
     <w:rsid w:val="00AB4CA9"/>
     <w:rsid w:val="00AC061B"/>
     <w:rsid w:val="00AC3C41"/>
     <w:rsid w:val="00AC6DDD"/>
     <w:rsid w:val="00AC7F96"/>
     <w:rsid w:val="00AD61DE"/>
     <w:rsid w:val="00AE2074"/>
     <w:rsid w:val="00AF3443"/>
     <w:rsid w:val="00AF4589"/>
     <w:rsid w:val="00AF5A6B"/>
     <w:rsid w:val="00B10780"/>
     <w:rsid w:val="00B176F6"/>
     <w:rsid w:val="00B17EDB"/>
     <w:rsid w:val="00B21F33"/>
     <w:rsid w:val="00B228DC"/>
     <w:rsid w:val="00B27741"/>
     <w:rsid w:val="00B32540"/>
     <w:rsid w:val="00B34925"/>
     <w:rsid w:val="00B352F6"/>
     <w:rsid w:val="00B41B42"/>
     <w:rsid w:val="00B422C1"/>
     <w:rsid w:val="00B42B4B"/>
     <w:rsid w:val="00B44379"/>
+    <w:rsid w:val="00B453D2"/>
     <w:rsid w:val="00B4560A"/>
     <w:rsid w:val="00B51238"/>
     <w:rsid w:val="00B5389A"/>
     <w:rsid w:val="00B561F0"/>
     <w:rsid w:val="00B57601"/>
     <w:rsid w:val="00B664B2"/>
     <w:rsid w:val="00B82B18"/>
     <w:rsid w:val="00B83EB1"/>
     <w:rsid w:val="00B87BB3"/>
     <w:rsid w:val="00B929F7"/>
     <w:rsid w:val="00B93C20"/>
+    <w:rsid w:val="00B95C03"/>
     <w:rsid w:val="00BA26DB"/>
     <w:rsid w:val="00BA3B2A"/>
     <w:rsid w:val="00BA4123"/>
     <w:rsid w:val="00BA6E6C"/>
     <w:rsid w:val="00BA71EB"/>
     <w:rsid w:val="00BB1347"/>
     <w:rsid w:val="00BB1A9F"/>
     <w:rsid w:val="00BB544B"/>
     <w:rsid w:val="00BC087D"/>
+    <w:rsid w:val="00BC224B"/>
     <w:rsid w:val="00BC4D4E"/>
     <w:rsid w:val="00BD0564"/>
     <w:rsid w:val="00BD2ED3"/>
     <w:rsid w:val="00BD7675"/>
     <w:rsid w:val="00BE7B9B"/>
     <w:rsid w:val="00BF13ED"/>
+    <w:rsid w:val="00BF1B1B"/>
     <w:rsid w:val="00BF1B3C"/>
     <w:rsid w:val="00BF35A9"/>
     <w:rsid w:val="00BF6E7D"/>
     <w:rsid w:val="00C1029A"/>
     <w:rsid w:val="00C12825"/>
     <w:rsid w:val="00C13B84"/>
     <w:rsid w:val="00C14FB0"/>
     <w:rsid w:val="00C15E0E"/>
     <w:rsid w:val="00C169DE"/>
     <w:rsid w:val="00C42F44"/>
     <w:rsid w:val="00C43F69"/>
     <w:rsid w:val="00C441D9"/>
     <w:rsid w:val="00C635A5"/>
     <w:rsid w:val="00C64927"/>
     <w:rsid w:val="00C659FD"/>
     <w:rsid w:val="00C726E4"/>
     <w:rsid w:val="00C74322"/>
     <w:rsid w:val="00C83CC9"/>
+    <w:rsid w:val="00C84200"/>
     <w:rsid w:val="00C849B1"/>
     <w:rsid w:val="00C86578"/>
     <w:rsid w:val="00C8782A"/>
     <w:rsid w:val="00C91EE0"/>
     <w:rsid w:val="00C95C21"/>
     <w:rsid w:val="00C95C2A"/>
     <w:rsid w:val="00C96769"/>
     <w:rsid w:val="00CA4440"/>
     <w:rsid w:val="00CA49E9"/>
     <w:rsid w:val="00CA4D8F"/>
     <w:rsid w:val="00CB6EC1"/>
     <w:rsid w:val="00CB7374"/>
     <w:rsid w:val="00CC1AE7"/>
     <w:rsid w:val="00CC36AE"/>
     <w:rsid w:val="00CC6079"/>
+    <w:rsid w:val="00CE58BD"/>
     <w:rsid w:val="00CE73A3"/>
     <w:rsid w:val="00CF0724"/>
     <w:rsid w:val="00CF58BA"/>
     <w:rsid w:val="00D0100D"/>
     <w:rsid w:val="00D0587C"/>
     <w:rsid w:val="00D05E80"/>
     <w:rsid w:val="00D12ADE"/>
     <w:rsid w:val="00D15F83"/>
     <w:rsid w:val="00D15FBA"/>
     <w:rsid w:val="00D1761D"/>
     <w:rsid w:val="00D17AF8"/>
     <w:rsid w:val="00D238EA"/>
     <w:rsid w:val="00D3476E"/>
+    <w:rsid w:val="00D3580A"/>
     <w:rsid w:val="00D376D0"/>
     <w:rsid w:val="00D4776F"/>
     <w:rsid w:val="00D52092"/>
     <w:rsid w:val="00D53B54"/>
     <w:rsid w:val="00D55560"/>
     <w:rsid w:val="00D5560E"/>
     <w:rsid w:val="00D5565B"/>
     <w:rsid w:val="00D611DB"/>
     <w:rsid w:val="00D63224"/>
     <w:rsid w:val="00D654C0"/>
     <w:rsid w:val="00D71B3F"/>
     <w:rsid w:val="00D71FAA"/>
     <w:rsid w:val="00D74572"/>
     <w:rsid w:val="00D801C6"/>
     <w:rsid w:val="00D81D9D"/>
     <w:rsid w:val="00D823D7"/>
     <w:rsid w:val="00D91136"/>
     <w:rsid w:val="00D91E17"/>
+    <w:rsid w:val="00D975F9"/>
     <w:rsid w:val="00DA25D8"/>
     <w:rsid w:val="00DA324B"/>
     <w:rsid w:val="00DA5277"/>
     <w:rsid w:val="00DB538A"/>
     <w:rsid w:val="00DB68C4"/>
+    <w:rsid w:val="00DC1240"/>
     <w:rsid w:val="00DC1C2B"/>
     <w:rsid w:val="00DC44D1"/>
     <w:rsid w:val="00DD4257"/>
     <w:rsid w:val="00DE5895"/>
     <w:rsid w:val="00DF1761"/>
     <w:rsid w:val="00DF2F23"/>
     <w:rsid w:val="00DF43DD"/>
     <w:rsid w:val="00E008FF"/>
     <w:rsid w:val="00E025B6"/>
+    <w:rsid w:val="00E05C19"/>
     <w:rsid w:val="00E105AF"/>
     <w:rsid w:val="00E135B6"/>
+    <w:rsid w:val="00E32110"/>
     <w:rsid w:val="00E34702"/>
     <w:rsid w:val="00E41370"/>
     <w:rsid w:val="00E41B15"/>
     <w:rsid w:val="00E43A99"/>
     <w:rsid w:val="00E4763F"/>
     <w:rsid w:val="00E5549F"/>
     <w:rsid w:val="00E61A58"/>
     <w:rsid w:val="00E65FF0"/>
     <w:rsid w:val="00E66FC6"/>
     <w:rsid w:val="00E737CD"/>
+    <w:rsid w:val="00E83400"/>
+    <w:rsid w:val="00E904FA"/>
     <w:rsid w:val="00E90F4E"/>
     <w:rsid w:val="00E9264B"/>
     <w:rsid w:val="00E97BEB"/>
     <w:rsid w:val="00EA2600"/>
     <w:rsid w:val="00EB0487"/>
     <w:rsid w:val="00EB0E2D"/>
     <w:rsid w:val="00EB4E54"/>
     <w:rsid w:val="00EB5D05"/>
     <w:rsid w:val="00EC3DA0"/>
     <w:rsid w:val="00ED1597"/>
     <w:rsid w:val="00ED22FA"/>
     <w:rsid w:val="00ED25C1"/>
+    <w:rsid w:val="00EE1256"/>
     <w:rsid w:val="00EE3026"/>
     <w:rsid w:val="00EF1FA2"/>
     <w:rsid w:val="00EF255B"/>
     <w:rsid w:val="00EF3AA3"/>
     <w:rsid w:val="00EF4FAC"/>
     <w:rsid w:val="00EF55E9"/>
     <w:rsid w:val="00F01F32"/>
     <w:rsid w:val="00F06A85"/>
     <w:rsid w:val="00F25B23"/>
     <w:rsid w:val="00F263C2"/>
     <w:rsid w:val="00F3299D"/>
     <w:rsid w:val="00F341D2"/>
     <w:rsid w:val="00F3447D"/>
     <w:rsid w:val="00F40EFF"/>
     <w:rsid w:val="00F426AA"/>
     <w:rsid w:val="00F46AED"/>
     <w:rsid w:val="00F47796"/>
+    <w:rsid w:val="00F5342E"/>
     <w:rsid w:val="00F544D1"/>
     <w:rsid w:val="00F55C02"/>
     <w:rsid w:val="00F5708C"/>
     <w:rsid w:val="00F64455"/>
     <w:rsid w:val="00F67CA1"/>
     <w:rsid w:val="00F67EEC"/>
     <w:rsid w:val="00F70AD5"/>
     <w:rsid w:val="00F71056"/>
     <w:rsid w:val="00F72276"/>
     <w:rsid w:val="00F75E8B"/>
     <w:rsid w:val="00F77421"/>
     <w:rsid w:val="00F77884"/>
     <w:rsid w:val="00F84904"/>
     <w:rsid w:val="00F96AF4"/>
+    <w:rsid w:val="00FA2809"/>
     <w:rsid w:val="00FA5EAB"/>
     <w:rsid w:val="00FB7D49"/>
     <w:rsid w:val="00FC1669"/>
     <w:rsid w:val="00FC3336"/>
     <w:rsid w:val="00FF0BBC"/>
     <w:rsid w:val="00FF166A"/>
     <w:rsid w:val="00FF3202"/>
     <w:rsid w:val="00FF7A49"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
@@ -22859,69 +23096,56 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="934abd84-e559-4dd5-8f32-356b594eedb5" xmlns:ns3="f956b0cd-f8cb-4fd2-8937-87368b786a87" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2d41b8e7a1ae6275595648c3034fa6de" ns1:_="" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C0D68B6DFB31554BBF0ADEF5D5873BF5" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="46a39b37d60e69ea580fce744b44f68b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="934abd84-e559-4dd5-8f32-356b594eedb5" xmlns:ns3="f956b0cd-f8cb-4fd2-8937-87368b786a87" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f47e71bac2c037c7a697cbe2a6ee3358" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="934abd84-e559-4dd5-8f32-356b594eedb5"/>
     <xsd:import namespace="f956b0cd-f8cb-4fd2-8937-87368b786a87"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -23147,149 +23371,162 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="934abd84-e559-4dd5-8f32-356b594eedb5">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="f956b0cd-f8cb-4fd2-8937-87368b786a87" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C01B0B0-6555-48BF-9F5D-8B68374E5F3B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67181D60-C7EC-45B7-AA47-897E04D7A04F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D807C3FA-9161-452D-969F-7D9EB2209335}">
-[...11 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC5CEC29-94FC-4481-8F8C-95888D6ED609}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B406D547-D208-442A-987E-3CAC6F660D72}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="934abd84-e559-4dd5-8f32-356b594eedb5"/>
     <ds:schemaRef ds:uri="f956b0cd-f8cb-4fd2-8937-87368b786a87"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D807C3FA-9161-452D-969F-7D9EB2209335}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="934abd84-e559-4dd5-8f32-356b594eedb5"/>
+    <ds:schemaRef ds:uri="f956b0cd-f8cb-4fd2-8937-87368b786a87"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67181D60-C7EC-45B7-AA47-897E04D7A04F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C01B0B0-6555-48BF-9F5D-8B68374E5F3B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{516006AC-4F71-4B8C-82F5-01E7CD6648BC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1553</Words>
-  <Characters>8709</Characters>
+  <Words>1897</Words>
+  <Characters>10813</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>440</Lines>
-  <Paragraphs>305</Paragraphs>
+  <Lines>90</Lines>
+  <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>                               </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>WARF</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10054</CharactersWithSpaces>
+  <CharactersWithSpaces>12685</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="54" baseType="variant">
       <vt:variant>
         <vt:i4>2162690</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>932</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:UMSLtechtransfer@umsl.edu</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>7012418</vt:i4>
       </vt:variant>
       <vt:variant>