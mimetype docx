--- v0 (2026-07-21)
+++ v1 (2026-09-19)
@@ -13,77 +13,77 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6F610718" w14:textId="6AB71CA8" w:rsidR="00952272" w:rsidRDefault="00FC1669" w:rsidP="00BB1347">
       <w:pPr>
         <w:ind w:left="-630" w:right="-630"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE03D2">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="74068AA8" wp14:editId="616E9781">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="74068AA8" wp14:editId="69891C64">
             <wp:extent cx="3648075" cy="714375"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1" name="Picture 3" descr="A blue and yellow logo&#10;&#10;Description automatically generated"/>
+            <wp:docPr id="1" name="Picture 3" descr="A blue and yellow logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 3" descr="A blue and yellow logo&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPr id="1" name="Picture 3" descr="A blue and yellow logo"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3648075" cy="714375"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
@@ -185,60 +185,60 @@
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="-870"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00960739">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(THE UNIVERSITY OF MISSOURI SYSTEM)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0E5B9912" w14:textId="390A80D3" w:rsidR="00F72276" w:rsidRPr="009356C3" w:rsidRDefault="0061711A" w:rsidP="00E9264B">
+    <w:p w14:paraId="0E5B9912" w14:textId="390A80D3" w:rsidR="00F72276" w:rsidRPr="003F74C0" w:rsidRDefault="0061711A" w:rsidP="00E9264B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="-630" w:right="-630"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="ED0000"/>
           <w:w w:val="91"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00960739">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>This Invention Disclosure Form is an a</w:t>
       </w:r>
       <w:r w:rsidR="009B7DAD" w:rsidRPr="00960739">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ttorney-</w:t>
       </w:r>
       <w:r w:rsidRPr="00960739">
         <w:rPr>
@@ -290,69 +290,58 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ommunication</w:t>
       </w:r>
       <w:r w:rsidRPr="00960739">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="009B7DAD" w:rsidRPr="00960739">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> The information </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00E9264B" w:rsidRPr="00960739">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>entered into</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> it</w:t>
+        <w:t>entered into it</w:t>
       </w:r>
       <w:r w:rsidR="009B7DAD" w:rsidRPr="00960739">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> is confidential and should not be disclosed to </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="009B7DAD" w:rsidRPr="00960739">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>persons</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="009B7DAD" w:rsidRPr="00960739">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -601,83 +590,83 @@
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:w w:val="92"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>on the last page</w:t>
       </w:r>
       <w:r w:rsidR="006F1BC4" w:rsidRPr="00960739">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:w w:val="92"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B44379">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:w w:val="92"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009356C3" w:rsidRPr="009356C3">
+      <w:r w:rsidR="009356C3" w:rsidRPr="003F74C0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="ED0000"/>
           <w:w w:val="91"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>If this disclosure relates to a Technology Control Plan implemented by Research Security and Compliance (RSC), please contact RSC staff at your </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidR="009356C3" w:rsidRPr="001F072E">
+        <w:r w:rsidR="009356C3" w:rsidRPr="003F74C0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
-            <w:color w:val="FF0000"/>
+            <w:color w:val="ED0000"/>
             <w:w w:val="91"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>constituent System university</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="009356C3" w:rsidRPr="009356C3">
+      <w:r w:rsidR="009356C3" w:rsidRPr="003F74C0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="ED0000"/>
           <w:w w:val="91"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, prior to submitting this disclosure.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4994DEF5" w14:textId="77777777" w:rsidR="00264442" w:rsidRPr="006C143D" w:rsidRDefault="00264442" w:rsidP="00264442">
       <w:pPr>
         <w:spacing w:before="10" w:line="229" w:lineRule="exact"/>
         <w:ind w:left="322" w:right="56"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10608" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -1773,73 +1762,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10608" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66A08FF3" w14:textId="1C9BCCA0" w:rsidR="0060195C" w:rsidRPr="00960739" w:rsidRDefault="0060195C" w:rsidP="00E105AF">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00960739">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(To the extent possible, please provide accurate </w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">, comments, or notes to enhance </w:t>
+              <w:t xml:space="preserve">(To the extent possible, please provide accurate dates, comments, or notes to enhance </w:t>
             </w:r>
             <w:r w:rsidR="008C5511" w:rsidRPr="00960739">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>the TTO</w:t>
             </w:r>
             <w:r w:rsidRPr="00960739">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> understanding of critical events and indicate if you wish to discuss any entries with the</w:t>
             </w:r>
             <w:r w:rsidR="008C5511" w:rsidRPr="00960739">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
@@ -12488,73 +12455,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00960739">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00960739">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Please cite any publications or patents you are aware of that describe something </w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> this invention. Note that if you search on non-government sites (e.g., Google Patents), your search history may be tracked and made available to third parties by Google.</w:t>
+              <w:t>Please cite any publications or patents you are aware of that describe something similar to this invention. Note that if you search on non-government sites (e.g., Google Patents), your search history may be tracked and made available to third parties by Google.</w:t>
             </w:r>
             <w:r w:rsidRPr="003E6BC6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="74D8415A" w14:textId="73C154F7" w:rsidR="00B352F6" w:rsidRPr="004C1C6E" w:rsidRDefault="00562406" w:rsidP="007B14CB">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3033E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text48"/>
@@ -13833,62 +13778,62 @@
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4675"/>
         <w:gridCol w:w="4675"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CA49E9" w:rsidRPr="00ED22FA" w14:paraId="03E2D6A9" w14:textId="77777777" w:rsidTr="005E0801">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4DD85734" w14:textId="5D4217CA" w:rsidR="00CA49E9" w:rsidRPr="004C1C6E" w:rsidRDefault="00CA49E9" w:rsidP="005E0801">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1C6E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="22BA4E72" wp14:editId="606023D5">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="22BA4E72" wp14:editId="3126C702">
                   <wp:extent cx="504825" cy="581025"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="4" name="Picture 1"/>
+                  <wp:docPr id="4" name="Picture 1" descr="black and gold logo on white background"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 1"/>
+                          <pic:cNvPr id="4" name="Picture 1" descr="black and gold logo on white background"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId14">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="504825" cy="581025"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
@@ -14073,62 +14018,62 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA49E9" w:rsidRPr="00ED22FA" w14:paraId="78A5A1C7" w14:textId="77777777" w:rsidTr="005E0801">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3051B9C8" w14:textId="77777777" w:rsidR="00CA49E9" w:rsidRPr="004C1C6E" w:rsidRDefault="00CA49E9" w:rsidP="005E0801">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1C6E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="634B99F6" wp14:editId="5C43180D">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="634B99F6" wp14:editId="252A6CC7">
                   <wp:extent cx="723900" cy="514350"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="5" name="Picture 2" descr="A blue and yellow logo&#10;&#10;Description automatically generated"/>
+                  <wp:docPr id="5" name="Picture 2" descr="A blue and yellow logo"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="5" name="Picture 2" descr="A blue and yellow logo&#10;&#10;Description automatically generated"/>
+                          <pic:cNvPr id="5" name="Picture 2" descr="A blue and yellow logo"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId16">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="723900" cy="514350"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
@@ -14280,62 +14225,62 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA49E9" w:rsidRPr="00ED22FA" w14:paraId="280AC34C" w14:textId="77777777" w:rsidTr="005E0801">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="053C4216" w14:textId="77777777" w:rsidR="00CA49E9" w:rsidRPr="004C1C6E" w:rsidRDefault="00CA49E9" w:rsidP="005E0801">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1C6E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4FC8A36F" wp14:editId="14FE9EF0">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4FC8A36F" wp14:editId="3E5E9B65">
                   <wp:extent cx="533400" cy="600075"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="6" name="Picture 3" descr="A green and white logo&#10;&#10;Description automatically generated"/>
+                  <wp:docPr id="6" name="Picture 3" descr="A green and white logo"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="6" name="Picture 3" descr="A green and white logo&#10;&#10;Description automatically generated"/>
+                          <pic:cNvPr id="6" name="Picture 3" descr="A green and white logo"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId17">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="533400" cy="600075"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
@@ -14475,62 +14420,62 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA49E9" w:rsidRPr="00ED22FA" w14:paraId="4E4052CC" w14:textId="77777777" w:rsidTr="005E0801">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3FF314E6" w14:textId="77777777" w:rsidR="00CA49E9" w:rsidRPr="004C1C6E" w:rsidRDefault="00CA49E9" w:rsidP="005E0801">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C1C6E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3A5D3DE9" wp14:editId="07242C77">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3A5D3DE9" wp14:editId="0E7A5A3F">
                   <wp:extent cx="933450" cy="447675"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="7" name="Picture 4" descr="A red text on a white background&#10;&#10;Description automatically generated"/>
+                  <wp:docPr id="7" name="Picture 4" descr="A red text on a white background"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="7" name="Picture 4" descr="A red text on a white background&#10;&#10;Description automatically generated"/>
+                          <pic:cNvPr id="7" name="Picture 4" descr="A red text on a white background"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId19">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="933450" cy="447675"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
@@ -14662,60 +14607,60 @@
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005706FD" w:rsidRPr="005E6D8C" w:rsidSect="004C1C6E">
       <w:headerReference w:type="even" r:id="rId21"/>
       <w:headerReference w:type="default" r:id="rId22"/>
       <w:footerReference w:type="even" r:id="rId23"/>
       <w:footerReference w:type="default" r:id="rId24"/>
       <w:headerReference w:type="first" r:id="rId25"/>
       <w:footerReference w:type="first" r:id="rId26"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1008" w:right="1440" w:bottom="1152" w:left="1440" w:header="576" w:footer="432" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="53CD4A3C" w14:textId="77777777" w:rsidR="00614D88" w:rsidRDefault="00614D88">
+    <w:p w14:paraId="4D8BAF9B" w14:textId="77777777" w:rsidR="008A4274" w:rsidRDefault="008A4274">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="43E05C17" w14:textId="77777777" w:rsidR="00614D88" w:rsidRDefault="00614D88">
+    <w:p w14:paraId="652218B1" w14:textId="77777777" w:rsidR="008A4274" w:rsidRDefault="008A4274">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -14729,79 +14674,79 @@
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6367AC61" w14:textId="77777777" w:rsidR="00960739" w:rsidRDefault="00960739">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="77B72854" w14:textId="0DBFE77A" w:rsidR="003835C0" w:rsidRPr="00422AA5" w:rsidRDefault="003835C0" w:rsidP="00D611DB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Form UM 16C rev.</w:t>
     </w:r>
     <w:r w:rsidR="00044BDD">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
@@ -14927,51 +14872,51 @@
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00044BDD">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
       <w:t>CONFIDENTIAL</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="489307A4" w14:textId="77777777" w:rsidR="003835C0" w:rsidRDefault="003835C0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="142D9B8D" w14:textId="28E79443" w:rsidR="00044BDD" w:rsidRPr="00422AA5" w:rsidRDefault="00044BDD" w:rsidP="00044BDD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Form UM 16C rev</w:t>
     </w:r>
     <w:r w:rsidR="00165B22">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
@@ -15098,134 +15043,134 @@
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
       <w:t>CONFIDENTIAL</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="34B52E57" w14:textId="77777777" w:rsidR="00044BDD" w:rsidRPr="00044BDD" w:rsidRDefault="00044BDD" w:rsidP="002D4EF6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="112FD176" w14:textId="77777777" w:rsidR="00614D88" w:rsidRDefault="00614D88">
+    <w:p w14:paraId="2530A437" w14:textId="77777777" w:rsidR="008A4274" w:rsidRDefault="008A4274">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="33878922" w14:textId="77777777" w:rsidR="00614D88" w:rsidRDefault="00614D88">
+    <w:p w14:paraId="0B1FCD7E" w14:textId="77777777" w:rsidR="008A4274" w:rsidRDefault="008A4274">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4B5151F7" w14:textId="77777777" w:rsidR="00960739" w:rsidRDefault="00960739">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7F3D62FD" w14:textId="77777777" w:rsidR="00960739" w:rsidRDefault="00960739">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="192A80A3" w14:textId="25E4C0FC" w:rsidR="00885313" w:rsidRDefault="004B6A13" w:rsidP="004C1C6E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Date Received by TTO: </w:t>
     </w:r>
     <w:r w:rsidR="00042E17">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
       <w:t>Invention Disclosure No.:</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="0E959D79" w14:textId="77777777" w:rsidR="004B6A13" w:rsidRPr="004B6A13" w:rsidRDefault="004B6A13" w:rsidP="0088242A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10A1205C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5F92F8CE"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -16818,51 +16763,51 @@
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="919027470">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="964429152">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1715957724">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="150559692">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1619020973">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1389307830">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
@@ -16902,161 +16847,168 @@
     <w:rsid w:val="00104FAB"/>
     <w:rsid w:val="00116A9A"/>
     <w:rsid w:val="00120A46"/>
     <w:rsid w:val="00123545"/>
     <w:rsid w:val="00124360"/>
     <w:rsid w:val="00127D62"/>
     <w:rsid w:val="00130B87"/>
     <w:rsid w:val="00134530"/>
     <w:rsid w:val="00136C26"/>
     <w:rsid w:val="00140418"/>
     <w:rsid w:val="00142A54"/>
     <w:rsid w:val="0014524E"/>
     <w:rsid w:val="00150E7B"/>
     <w:rsid w:val="001576CB"/>
     <w:rsid w:val="00164834"/>
     <w:rsid w:val="00165B22"/>
     <w:rsid w:val="00166977"/>
     <w:rsid w:val="00170E2C"/>
     <w:rsid w:val="00172A99"/>
     <w:rsid w:val="00180063"/>
     <w:rsid w:val="001832D6"/>
     <w:rsid w:val="0019223A"/>
     <w:rsid w:val="00193316"/>
     <w:rsid w:val="00195B81"/>
     <w:rsid w:val="001A03CF"/>
+    <w:rsid w:val="001A1DAE"/>
     <w:rsid w:val="001B08D2"/>
     <w:rsid w:val="001B1CD9"/>
     <w:rsid w:val="001B40BE"/>
     <w:rsid w:val="001C03A4"/>
     <w:rsid w:val="001C28DD"/>
     <w:rsid w:val="001C43CA"/>
     <w:rsid w:val="001D1960"/>
     <w:rsid w:val="001E16DF"/>
     <w:rsid w:val="001E20D2"/>
     <w:rsid w:val="001E5207"/>
     <w:rsid w:val="001F072E"/>
     <w:rsid w:val="001F24A2"/>
     <w:rsid w:val="001F6F08"/>
     <w:rsid w:val="00200859"/>
     <w:rsid w:val="00204009"/>
     <w:rsid w:val="00205C2C"/>
     <w:rsid w:val="00212C62"/>
     <w:rsid w:val="002158AF"/>
     <w:rsid w:val="00216603"/>
     <w:rsid w:val="00222DF9"/>
     <w:rsid w:val="00256658"/>
     <w:rsid w:val="00264442"/>
     <w:rsid w:val="00264F7E"/>
     <w:rsid w:val="00265BF1"/>
     <w:rsid w:val="0027135B"/>
     <w:rsid w:val="00280AA0"/>
     <w:rsid w:val="00284AE3"/>
     <w:rsid w:val="0029240B"/>
     <w:rsid w:val="0029266C"/>
     <w:rsid w:val="00297ED6"/>
     <w:rsid w:val="002A5747"/>
     <w:rsid w:val="002A67B2"/>
     <w:rsid w:val="002B1104"/>
     <w:rsid w:val="002C0175"/>
     <w:rsid w:val="002C3379"/>
     <w:rsid w:val="002C53CB"/>
     <w:rsid w:val="002D2D50"/>
     <w:rsid w:val="002D38DE"/>
     <w:rsid w:val="002D4EF6"/>
     <w:rsid w:val="002D647F"/>
     <w:rsid w:val="002E2B65"/>
     <w:rsid w:val="002E36B3"/>
     <w:rsid w:val="002E62B1"/>
     <w:rsid w:val="002F0053"/>
+    <w:rsid w:val="002F329A"/>
     <w:rsid w:val="002F3909"/>
     <w:rsid w:val="002F5385"/>
     <w:rsid w:val="0030047D"/>
     <w:rsid w:val="00306274"/>
     <w:rsid w:val="00312426"/>
     <w:rsid w:val="00314E22"/>
     <w:rsid w:val="00316638"/>
     <w:rsid w:val="003217EA"/>
     <w:rsid w:val="0032303B"/>
+    <w:rsid w:val="00323FF2"/>
     <w:rsid w:val="003247AE"/>
     <w:rsid w:val="003260BA"/>
     <w:rsid w:val="00327BF1"/>
     <w:rsid w:val="00332219"/>
     <w:rsid w:val="00335B48"/>
     <w:rsid w:val="00335E5A"/>
     <w:rsid w:val="00340986"/>
     <w:rsid w:val="00344525"/>
     <w:rsid w:val="00344F48"/>
     <w:rsid w:val="003835C0"/>
     <w:rsid w:val="003901F3"/>
     <w:rsid w:val="00390CE4"/>
     <w:rsid w:val="00392B75"/>
     <w:rsid w:val="00395224"/>
     <w:rsid w:val="00396AAE"/>
     <w:rsid w:val="003A09DC"/>
     <w:rsid w:val="003A3188"/>
+    <w:rsid w:val="003A58E4"/>
     <w:rsid w:val="003C4057"/>
     <w:rsid w:val="003D7567"/>
     <w:rsid w:val="003E6758"/>
     <w:rsid w:val="003E6BC0"/>
     <w:rsid w:val="003E6BC6"/>
     <w:rsid w:val="003F3923"/>
+    <w:rsid w:val="003F74C0"/>
     <w:rsid w:val="00401B86"/>
     <w:rsid w:val="00404D06"/>
     <w:rsid w:val="00405B4E"/>
     <w:rsid w:val="0041183E"/>
     <w:rsid w:val="00411E1D"/>
     <w:rsid w:val="00412519"/>
     <w:rsid w:val="00415A4E"/>
     <w:rsid w:val="00422AA5"/>
     <w:rsid w:val="00427452"/>
     <w:rsid w:val="0044307F"/>
     <w:rsid w:val="00443360"/>
     <w:rsid w:val="00444989"/>
     <w:rsid w:val="00456C7B"/>
     <w:rsid w:val="00457913"/>
+    <w:rsid w:val="0045799F"/>
     <w:rsid w:val="004667C3"/>
     <w:rsid w:val="00471946"/>
     <w:rsid w:val="00472471"/>
     <w:rsid w:val="00473C11"/>
     <w:rsid w:val="004804AC"/>
     <w:rsid w:val="00486149"/>
     <w:rsid w:val="00486B7C"/>
     <w:rsid w:val="00486F7F"/>
     <w:rsid w:val="004930F9"/>
     <w:rsid w:val="004B06B2"/>
     <w:rsid w:val="004B35A8"/>
     <w:rsid w:val="004B5792"/>
     <w:rsid w:val="004B6A13"/>
     <w:rsid w:val="004B7E77"/>
     <w:rsid w:val="004C0F12"/>
     <w:rsid w:val="004C1543"/>
     <w:rsid w:val="004C1C6E"/>
     <w:rsid w:val="004D16E3"/>
     <w:rsid w:val="004D47BA"/>
     <w:rsid w:val="004D6D57"/>
     <w:rsid w:val="004E266E"/>
+    <w:rsid w:val="004F4A76"/>
     <w:rsid w:val="0050037D"/>
     <w:rsid w:val="0051401E"/>
     <w:rsid w:val="005216A4"/>
     <w:rsid w:val="005216F3"/>
     <w:rsid w:val="00533D62"/>
     <w:rsid w:val="00562406"/>
     <w:rsid w:val="005706FD"/>
     <w:rsid w:val="00572193"/>
     <w:rsid w:val="00572315"/>
     <w:rsid w:val="00573673"/>
     <w:rsid w:val="005761A2"/>
     <w:rsid w:val="00581733"/>
     <w:rsid w:val="005831F6"/>
     <w:rsid w:val="00586644"/>
     <w:rsid w:val="005978AE"/>
     <w:rsid w:val="00597962"/>
     <w:rsid w:val="00597DB5"/>
     <w:rsid w:val="005A4815"/>
     <w:rsid w:val="005B2768"/>
     <w:rsid w:val="005B3517"/>
     <w:rsid w:val="005B459A"/>
     <w:rsid w:val="005B49CF"/>
     <w:rsid w:val="005B6E54"/>
     <w:rsid w:val="005C0E4B"/>
     <w:rsid w:val="005C32D4"/>
@@ -17078,50 +17030,51 @@
     <w:rsid w:val="00634666"/>
     <w:rsid w:val="00634753"/>
     <w:rsid w:val="00635A90"/>
     <w:rsid w:val="00635E9A"/>
     <w:rsid w:val="00640680"/>
     <w:rsid w:val="0064189E"/>
     <w:rsid w:val="00643656"/>
     <w:rsid w:val="0064508C"/>
     <w:rsid w:val="006451EC"/>
     <w:rsid w:val="00654D48"/>
     <w:rsid w:val="0066025B"/>
     <w:rsid w:val="006803CD"/>
     <w:rsid w:val="00680EDE"/>
     <w:rsid w:val="00683776"/>
     <w:rsid w:val="00686C6D"/>
     <w:rsid w:val="00693672"/>
     <w:rsid w:val="00694D88"/>
     <w:rsid w:val="00696D6D"/>
     <w:rsid w:val="00697C4C"/>
     <w:rsid w:val="006B112E"/>
     <w:rsid w:val="006B1EEF"/>
     <w:rsid w:val="006B2AE9"/>
     <w:rsid w:val="006B3F7D"/>
     <w:rsid w:val="006C143D"/>
     <w:rsid w:val="006C2576"/>
+    <w:rsid w:val="006D086B"/>
     <w:rsid w:val="006D1FE3"/>
     <w:rsid w:val="006D205F"/>
     <w:rsid w:val="006D6CAF"/>
     <w:rsid w:val="006E12DC"/>
     <w:rsid w:val="006E12FD"/>
     <w:rsid w:val="006F0D21"/>
     <w:rsid w:val="006F1371"/>
     <w:rsid w:val="006F1BC4"/>
     <w:rsid w:val="006F4B08"/>
     <w:rsid w:val="006F5557"/>
     <w:rsid w:val="006F787B"/>
     <w:rsid w:val="0070147B"/>
     <w:rsid w:val="00703E39"/>
     <w:rsid w:val="007145FA"/>
     <w:rsid w:val="00720A01"/>
     <w:rsid w:val="00730B46"/>
     <w:rsid w:val="00732BEF"/>
     <w:rsid w:val="00737100"/>
     <w:rsid w:val="007400D4"/>
     <w:rsid w:val="00753163"/>
     <w:rsid w:val="00760C32"/>
     <w:rsid w:val="00761857"/>
     <w:rsid w:val="00762F19"/>
     <w:rsid w:val="00771DBD"/>
     <w:rsid w:val="0078188C"/>
@@ -17143,110 +17096,114 @@
     <w:rsid w:val="00803652"/>
     <w:rsid w:val="008145C8"/>
     <w:rsid w:val="00821824"/>
     <w:rsid w:val="008332FF"/>
     <w:rsid w:val="0083433D"/>
     <w:rsid w:val="00837F0A"/>
     <w:rsid w:val="008407E7"/>
     <w:rsid w:val="0084204A"/>
     <w:rsid w:val="00842DC5"/>
     <w:rsid w:val="00845E05"/>
     <w:rsid w:val="00847895"/>
     <w:rsid w:val="00850C1E"/>
     <w:rsid w:val="00850DF8"/>
     <w:rsid w:val="00851CD2"/>
     <w:rsid w:val="008633E6"/>
     <w:rsid w:val="00865488"/>
     <w:rsid w:val="008658A0"/>
     <w:rsid w:val="008713FF"/>
     <w:rsid w:val="00877A2F"/>
     <w:rsid w:val="0088054A"/>
     <w:rsid w:val="0088242A"/>
     <w:rsid w:val="008847EA"/>
     <w:rsid w:val="00885313"/>
     <w:rsid w:val="00894269"/>
     <w:rsid w:val="008A125A"/>
+    <w:rsid w:val="008A4274"/>
     <w:rsid w:val="008A50F1"/>
     <w:rsid w:val="008B3A15"/>
     <w:rsid w:val="008B5D5F"/>
     <w:rsid w:val="008B76F1"/>
     <w:rsid w:val="008C4B6B"/>
     <w:rsid w:val="008C5178"/>
     <w:rsid w:val="008C5511"/>
     <w:rsid w:val="008D5C38"/>
     <w:rsid w:val="008E3EFB"/>
     <w:rsid w:val="008E644C"/>
     <w:rsid w:val="008E65CB"/>
     <w:rsid w:val="008E6BEC"/>
     <w:rsid w:val="008F3A1A"/>
     <w:rsid w:val="008F6C1D"/>
     <w:rsid w:val="009004D2"/>
     <w:rsid w:val="00904AE4"/>
     <w:rsid w:val="00914EE9"/>
     <w:rsid w:val="0091501E"/>
     <w:rsid w:val="009218A7"/>
     <w:rsid w:val="00926983"/>
     <w:rsid w:val="009302A0"/>
     <w:rsid w:val="009356C3"/>
     <w:rsid w:val="00952272"/>
     <w:rsid w:val="00955D73"/>
     <w:rsid w:val="0095656B"/>
     <w:rsid w:val="009568ED"/>
     <w:rsid w:val="00957BAF"/>
     <w:rsid w:val="009600F5"/>
     <w:rsid w:val="00960739"/>
+    <w:rsid w:val="009703BA"/>
     <w:rsid w:val="00972682"/>
     <w:rsid w:val="009755B4"/>
     <w:rsid w:val="0097562F"/>
     <w:rsid w:val="0098225F"/>
+    <w:rsid w:val="00983517"/>
     <w:rsid w:val="009846E5"/>
     <w:rsid w:val="009850D8"/>
     <w:rsid w:val="0099307F"/>
     <w:rsid w:val="00994CD4"/>
     <w:rsid w:val="009969F0"/>
     <w:rsid w:val="009B3772"/>
     <w:rsid w:val="009B6DFF"/>
     <w:rsid w:val="009B7C5A"/>
     <w:rsid w:val="009B7DAD"/>
     <w:rsid w:val="009C1A7D"/>
     <w:rsid w:val="009C5907"/>
     <w:rsid w:val="009D28DD"/>
     <w:rsid w:val="009E0D11"/>
     <w:rsid w:val="009E7EF7"/>
     <w:rsid w:val="009F0028"/>
     <w:rsid w:val="00A05692"/>
     <w:rsid w:val="00A06B15"/>
     <w:rsid w:val="00A2443F"/>
     <w:rsid w:val="00A32F53"/>
     <w:rsid w:val="00A33FD0"/>
     <w:rsid w:val="00A37E40"/>
     <w:rsid w:val="00A40435"/>
     <w:rsid w:val="00A425A1"/>
     <w:rsid w:val="00A44BEE"/>
     <w:rsid w:val="00A65E7A"/>
     <w:rsid w:val="00A65F9D"/>
     <w:rsid w:val="00A67D81"/>
+    <w:rsid w:val="00A71E63"/>
     <w:rsid w:val="00A72BFB"/>
     <w:rsid w:val="00A76D0F"/>
     <w:rsid w:val="00A805DF"/>
     <w:rsid w:val="00A83879"/>
     <w:rsid w:val="00A84BA3"/>
     <w:rsid w:val="00A91887"/>
     <w:rsid w:val="00A92FBC"/>
     <w:rsid w:val="00A94559"/>
     <w:rsid w:val="00AA05E1"/>
     <w:rsid w:val="00AA62C2"/>
     <w:rsid w:val="00AB28B4"/>
     <w:rsid w:val="00AB407B"/>
     <w:rsid w:val="00AB4CA9"/>
     <w:rsid w:val="00AC3C41"/>
     <w:rsid w:val="00AC7F96"/>
     <w:rsid w:val="00AD61DE"/>
     <w:rsid w:val="00AF3443"/>
     <w:rsid w:val="00AF5A6B"/>
     <w:rsid w:val="00B10780"/>
     <w:rsid w:val="00B17EDB"/>
     <w:rsid w:val="00B21F33"/>
     <w:rsid w:val="00B228DC"/>
     <w:rsid w:val="00B27741"/>
     <w:rsid w:val="00B32540"/>
     <w:rsid w:val="00B34925"/>
@@ -17308,50 +17265,51 @@
     <w:rsid w:val="00D1761D"/>
     <w:rsid w:val="00D17AF8"/>
     <w:rsid w:val="00D238EA"/>
     <w:rsid w:val="00D3476E"/>
     <w:rsid w:val="00D4776F"/>
     <w:rsid w:val="00D52092"/>
     <w:rsid w:val="00D53B54"/>
     <w:rsid w:val="00D55560"/>
     <w:rsid w:val="00D5560E"/>
     <w:rsid w:val="00D5565B"/>
     <w:rsid w:val="00D611DB"/>
     <w:rsid w:val="00D63224"/>
     <w:rsid w:val="00D654C0"/>
     <w:rsid w:val="00D71FAA"/>
     <w:rsid w:val="00D74572"/>
     <w:rsid w:val="00D801C6"/>
     <w:rsid w:val="00D81D9D"/>
     <w:rsid w:val="00D823D7"/>
     <w:rsid w:val="00D91136"/>
     <w:rsid w:val="00D91E17"/>
     <w:rsid w:val="00DA25D8"/>
     <w:rsid w:val="00DA324B"/>
     <w:rsid w:val="00DA5277"/>
     <w:rsid w:val="00DC1C2B"/>
     <w:rsid w:val="00DC44D1"/>
+    <w:rsid w:val="00DD336A"/>
     <w:rsid w:val="00DD4257"/>
     <w:rsid w:val="00DE5895"/>
     <w:rsid w:val="00DF1761"/>
     <w:rsid w:val="00DF2F23"/>
     <w:rsid w:val="00DF43DD"/>
     <w:rsid w:val="00E008FF"/>
     <w:rsid w:val="00E025B6"/>
     <w:rsid w:val="00E105AF"/>
     <w:rsid w:val="00E34702"/>
     <w:rsid w:val="00E41370"/>
     <w:rsid w:val="00E41B15"/>
     <w:rsid w:val="00E4763F"/>
     <w:rsid w:val="00E61A58"/>
     <w:rsid w:val="00E66FC6"/>
     <w:rsid w:val="00E737CD"/>
     <w:rsid w:val="00E90F4E"/>
     <w:rsid w:val="00E9264B"/>
     <w:rsid w:val="00EA2600"/>
     <w:rsid w:val="00EB0487"/>
     <w:rsid w:val="00EB0E2D"/>
     <w:rsid w:val="00EB4E54"/>
     <w:rsid w:val="00EB5D05"/>
     <w:rsid w:val="00ED1597"/>
     <w:rsid w:val="00ED22FA"/>
     <w:rsid w:val="00EF1FA2"/>
@@ -17360,50 +17318,51 @@
     <w:rsid w:val="00EF4FAC"/>
     <w:rsid w:val="00EF55E9"/>
     <w:rsid w:val="00F01F32"/>
     <w:rsid w:val="00F06A85"/>
     <w:rsid w:val="00F25B23"/>
     <w:rsid w:val="00F263C2"/>
     <w:rsid w:val="00F3299D"/>
     <w:rsid w:val="00F3447D"/>
     <w:rsid w:val="00F40EFF"/>
     <w:rsid w:val="00F426AA"/>
     <w:rsid w:val="00F46AED"/>
     <w:rsid w:val="00F47796"/>
     <w:rsid w:val="00F544D1"/>
     <w:rsid w:val="00F55C02"/>
     <w:rsid w:val="00F5708C"/>
     <w:rsid w:val="00F64455"/>
     <w:rsid w:val="00F67CA1"/>
     <w:rsid w:val="00F67EEC"/>
     <w:rsid w:val="00F71056"/>
     <w:rsid w:val="00F72276"/>
     <w:rsid w:val="00F75E8B"/>
     <w:rsid w:val="00F77421"/>
     <w:rsid w:val="00F77884"/>
     <w:rsid w:val="00F84904"/>
     <w:rsid w:val="00F96AF4"/>
+    <w:rsid w:val="00FB5731"/>
     <w:rsid w:val="00FB7D49"/>
     <w:rsid w:val="00FC1669"/>
     <w:rsid w:val="00FC3336"/>
     <w:rsid w:val="00FF166A"/>
     <w:rsid w:val="00FF3202"/>
     <w:rsid w:val="00FF7A49"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
@@ -18363,52 +18322,52 @@
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="f956b0cd-f8cb-4fd2-8937-87368b786a87" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C0D68B6DFB31554BBF0ADEF5D5873BF5" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2976470d50f8cf1277f7ccfe5d2be5c7">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="934abd84-e559-4dd5-8f32-356b594eedb5" xmlns:ns3="f956b0cd-f8cb-4fd2-8937-87368b786a87" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2d41b8e7a1ae6275595648c3034fa6de" ns1:_="" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C0D68B6DFB31554BBF0ADEF5D5873BF5" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="46a39b37d60e69ea580fce744b44f68b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="934abd84-e559-4dd5-8f32-356b594eedb5" xmlns:ns3="f956b0cd-f8cb-4fd2-8937-87368b786a87" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f47e71bac2c037c7a697cbe2a6ee3358" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="934abd84-e559-4dd5-8f32-356b594eedb5"/>
     <xsd:import namespace="f956b0cd-f8cb-4fd2-8937-87368b786a87"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -18671,51 +18630,51 @@
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C01B0B0-6555-48BF-9F5D-8B68374E5F3B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{516006AC-4F71-4B8C-82F5-01E7CD6648BC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67181D60-C7EC-45B7-AA47-897E04D7A04F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC5CEC29-94FC-4481-8F8C-95888D6ED609}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31B304A7-52D0-4DE4-929A-BC5E179D38A5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="934abd84-e559-4dd5-8f32-356b594eedb5"/>
     <ds:schemaRef ds:uri="f956b0cd-f8cb-4fd2-8937-87368b786a87"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>1508</Words>
   <Characters>8600</Characters>