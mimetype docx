--- v0 (2026-06-13)
+++ v1 (2026-09-29)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="31BFF6FC" w14:textId="77777777" w:rsidR="006B47B3" w:rsidRDefault="00894B34">
       <w:pPr>
         <w:spacing w:before="80"/>
         <w:ind w:left="111"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="424242"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Proposal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="424242"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -134,51 +134,51 @@
                               </a:path>
                             </a:pathLst>
                           </a:custGeom>
                           <a:ln w="13716">
                             <a:solidFill>
                               <a:srgbClr val="EDB82C"/>
                             </a:solidFill>
                             <a:prstDash val="solid"/>
                           </a:ln>
                         </wps:spPr>
                         <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="6ED5D78B" id="Group 1" o:spid="_x0000_s1026" style="width:471pt;height:1.1pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="59817,139" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCNElWobQIAAJMFAAAOAAAAZHJzL2Uyb0RvYy54bWykVNtuGyEQfa/Uf0C81+t1FNtZeR21dmJV&#10;itJIcdVnzLIXlQU6YK/z9x3Yix0n6kP6gg7MMJczBxa3x1qSgwBbaZXSeDSmRCius0oVKf25vf8y&#10;p8Q6pjImtRIpfRGW3i4/f1o0JhETXWqZCSAYRNmkMSktnTNJFFleiprZkTZCoTHXUDOHWyiiDFiD&#10;0WsZTcbjadRoyAxoLqzF03VrpMsQP88Fdz/y3ApHZEqxNhdWCOvOr9FywZICmCkr3pXBPlBFzSqF&#10;SYdQa+YY2UP1JlRdcdBW527EdR3pPK+4CD1gN/H4opsN6L0JvRRJU5iBJqT2gqcPh+WPhw2YZ/ME&#10;bfUIHzT/bZGXqDFFcm73++LkfMyh9pewCXIMjL4MjIqjIxwPr2/m8WyMxHO0xVc3s45xXuJY3tzi&#10;5d0/70UsaZOG0oZSGoPasSd67P/R81wyIwLr1rf/BKTKUjqhRLEaFbzpxDLx2vGp0cfz1+1sR+W7&#10;7Ezn1/NWcu8TNGn5GfpkCd9btxE6EM0OD9a1gs16xMoe8aPqIaDsveBlELyjBAUPlKDgd212w5y/&#10;56fnIWlOk/JntT6IrQ5WdzEkLO1klerca5h1LwP0bT0Q+DQoqRaE1IjPm5PKVxFfzeJpeEhWyyq7&#10;r6T0ZVgodisJ5MCwq7v1t/lk5RvBEK/cDFi3ZrZs/YKpc5Mq6Nkm7Xj82HY6e8HZNjjOlNo/ewaC&#10;EvldoXr8R9ED6MGuB+DkSofvJDCEObfHXwwM8elT6nC0j7oXEUv6qfneB19/U+mve6fzyo8UBd1X&#10;1G1Q0AGFl4/o1ddyvg9ep790+RcAAP//AwBQSwMEFAAGAAgAAAAhAHXdohbbAAAAAwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj09Lw0AQxe+C32EZwZvdJP5BYzalFPVUhLZC6W2aTJPQ7GzIbpP02zt6&#10;0cuDxxve+002n2yrBup949hAPItAEReubLgy8LV9v3sG5QNyia1jMnAhD/P8+irDtHQjr2nYhEpJ&#10;CfsUDdQhdKnWvqjJop+5jliyo+stBrF9pcseRym3rU6i6ElbbFgWauxoWVNx2pytgY8Rx8V9/Das&#10;TsflZb99/NytYjLm9mZavIIKNIW/Y/jBF3TIhengzlx61RqQR8KvSvbykIg9GEgS0Hmm/7Pn3wAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCNElWobQIAAJMFAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB13aIW2wAAAAMBAAAPAAAAAAAAAAAAAAAA&#10;AMcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzwUAAAAA&#10;">
+              <v:group w14:anchorId="1581E964" id="Group 1" o:spid="_x0000_s1026" style="width:471pt;height:1.1pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="59817,139" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCNElWobQIAAJMFAAAOAAAAZHJzL2Uyb0RvYy54bWykVNtuGyEQfa/Uf0C81+t1FNtZeR21dmJV&#10;itJIcdVnzLIXlQU6YK/z9x3Yix0n6kP6gg7MMJczBxa3x1qSgwBbaZXSeDSmRCius0oVKf25vf8y&#10;p8Q6pjImtRIpfRGW3i4/f1o0JhETXWqZCSAYRNmkMSktnTNJFFleiprZkTZCoTHXUDOHWyiiDFiD&#10;0WsZTcbjadRoyAxoLqzF03VrpMsQP88Fdz/y3ApHZEqxNhdWCOvOr9FywZICmCkr3pXBPlBFzSqF&#10;SYdQa+YY2UP1JlRdcdBW527EdR3pPK+4CD1gN/H4opsN6L0JvRRJU5iBJqT2gqcPh+WPhw2YZ/ME&#10;bfUIHzT/bZGXqDFFcm73++LkfMyh9pewCXIMjL4MjIqjIxwPr2/m8WyMxHO0xVc3s45xXuJY3tzi&#10;5d0/70UsaZOG0oZSGoPasSd67P/R81wyIwLr1rf/BKTKUjqhRLEaFbzpxDLx2vGp0cfz1+1sR+W7&#10;7Ezn1/NWcu8TNGn5GfpkCd9btxE6EM0OD9a1gs16xMoe8aPqIaDsveBlELyjBAUPlKDgd212w5y/&#10;56fnIWlOk/JntT6IrQ5WdzEkLO1klerca5h1LwP0bT0Q+DQoqRaE1IjPm5PKVxFfzeJpeEhWyyq7&#10;r6T0ZVgodisJ5MCwq7v1t/lk5RvBEK/cDFi3ZrZs/YKpc5Mq6Nkm7Xj82HY6e8HZNjjOlNo/ewaC&#10;EvldoXr8R9ED6MGuB+DkSofvJDCEObfHXwwM8elT6nC0j7oXEUv6qfneB19/U+mve6fzyo8UBd1X&#10;1G1Q0AGFl4/o1ddyvg9ep790+RcAAP//AwBQSwMEFAAGAAgAAAAhAHXdohbbAAAAAwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj09Lw0AQxe+C32EZwZvdJP5BYzalFPVUhLZC6W2aTJPQ7GzIbpP02zt6&#10;0cuDxxve+002n2yrBup949hAPItAEReubLgy8LV9v3sG5QNyia1jMnAhD/P8+irDtHQjr2nYhEpJ&#10;CfsUDdQhdKnWvqjJop+5jliyo+stBrF9pcseRym3rU6i6ElbbFgWauxoWVNx2pytgY8Rx8V9/Das&#10;TsflZb99/NytYjLm9mZavIIKNIW/Y/jBF3TIhengzlx61RqQR8KvSvbykIg9GEgS0Hmm/7Pn3wAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCNElWobQIAAJMFAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB13aIW2wAAAAMBAAAPAAAAAAAAAAAAAAAA&#10;AMcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzwUAAAAA&#10;">
                 <v:shape id="Graphic 2" o:spid="_x0000_s1027" style="position:absolute;top:68;width:59817;height:13;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5981700,1270" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDvM265xAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heUJvujGH0kZXUUGx9GS0Jd5es88kNPs2ZLca/fWuUPA4zMw3zHTemVqcqXWVZQXjUQSC&#10;OLe64kLBYb8evoFwHlljbZkUXMnBfNbvTTHR9sI7Oqe+EAHCLkEFpfdNIqXLSzLoRrYhDt7JtgZ9&#10;kG0hdYuXADe1jKPoVRqsOCyU2NCqpPw3/TMKTtnxlm2WLt69f9SZ/Vl8f36lRqmXQbeYgPDU+Wf4&#10;v73VCmJ4XAk3QM7uAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAO8zbrnEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l5981700,e" filled="f" strokecolor="#edb82c" strokeweight="1.08pt">
                   <v:path arrowok="t"/>
                 </v:shape>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="33377FF3" w14:textId="77777777" w:rsidR="006B47B3" w:rsidRDefault="006B47B3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="12"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73345DBF" w14:textId="77777777" w:rsidR="006B47B3" w:rsidRPr="00894B34" w:rsidRDefault="00894B34">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="1" w:line="278" w:lineRule="exact"/>
       </w:pPr>
@@ -2023,51 +2023,51 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42DA8B96" w14:textId="77777777" w:rsidR="006B47B3" w:rsidRPr="00894B34" w:rsidRDefault="00894B34">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="1"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="Related_Topics"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="00894B34">
         <w:t>Related</w:t>
       </w:r>
       <w:r w:rsidRPr="00894B34">
         <w:rPr>
           <w:spacing w:val="25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00894B34">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Topics</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5529CCD0" w14:textId="77777777" w:rsidR="006B47B3" w:rsidRDefault="00894B34">
+    <w:p w14:paraId="5529CCD0" w14:textId="32CBB99E" w:rsidR="006B47B3" w:rsidRDefault="00894B34">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="29"/>
       </w:pPr>
       <w:hyperlink r:id="rId6">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>Electronic</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-14"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
@@ -2079,51 +2079,65 @@
             <w:spacing w:val="-5"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>Signature</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-8"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
-          <w:t>Routing</w:t>
+          <w:t>Rou</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>t</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>ing</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-12"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>Sheet</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-10"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
@@ -2202,61 +2216,73 @@
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00894B34">
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>Revision</w:t>
       </w:r>
       <w:r w:rsidRPr="00894B34">
         <w:rPr>
           <w:spacing w:val="-11"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00894B34">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19FFD800" w14:textId="77777777" w:rsidR="006B47B3" w:rsidRDefault="00894B34">
+    <w:p w14:paraId="19FFD800" w14:textId="2082E7AA" w:rsidR="006B47B3" w:rsidRDefault="00894B34">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="7"/>
         <w:ind w:left="168"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>05/06/2022</w:t>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00227196">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>9/11/2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00227196">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="070E4A46" w14:textId="77777777" w:rsidR="006B47B3" w:rsidRDefault="006B47B3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A4423D7" w14:textId="77777777" w:rsidR="006B47B3" w:rsidRDefault="006B47B3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="62"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="331FC2BA" w14:textId="77777777" w:rsidR="006B47B3" w:rsidRDefault="00894B34">
       <w:pPr>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="140" w:right="6240"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2425,87 +2451,91 @@
       <w:pgSz w:w="12270" w:h="15870"/>
       <w:pgMar w:top="1360" w:right="992" w:bottom="280" w:left="1559" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
-    <w:altName w:val="Century Gothic"/>
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
-    <w:shapeLayoutLikeWW8/>
-[...1 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006B47B3"/>
+    <w:rsid w:val="00227196"/>
     <w:rsid w:val="006B47B3"/>
     <w:rsid w:val="00894B34"/>
     <w:rsid w:val="00915768"/>
     <w:rsid w:val="00C355B2"/>
+    <w:rsid w:val="00C84680"/>
     <w:rsid w:val="00E80BAA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -2992,51 +3022,51 @@
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:grantsdc@missouri.edu" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.research.missouri.edu/ospa/sppg/OSPA_SPPG_ePSRS.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:muresearchospa@missouri.edu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umsystem.edu/ums/policies/finance/establishing_an_award" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:grantsdc@missouri.edu" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.research.missouri.edu/spa/sppg/ePSRS" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:muresearchospa@missouri.edu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umsystem.edu/ums/policies/finance/establishing_an_award" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3283,60 +3313,60 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>532</Words>
-  <Characters>3033</Characters>
+  <Words>530</Words>
+  <Characters>3022</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>25</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3558</CharactersWithSpaces>
+  <CharactersWithSpaces>3545</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>April Campbell</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2022-05-06T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Acrobat PDFMaker 22 for Word</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">