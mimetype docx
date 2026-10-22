--- v0 (2026-07-04)
+++ v1 (2026-10-22)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="24BA1377" w14:textId="77777777" w:rsidR="00D774CF" w:rsidRDefault="00E22681">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="404040"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="404040"/>
           <w:spacing w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="404040"/>
         </w:rPr>
         <w:t>Cost</w:t>
       </w:r>
       <w:r>
@@ -133,51 +133,51 @@
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="13449">
                           <a:solidFill>
                             <a:srgbClr val="F0B82C"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="1C1F14B8" id="Graphic 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:70.55pt;margin-top:7pt;width:470.9pt;height:.1pt;z-index:-15728640;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5980430,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBmM/QrFQIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bvNGm3QDdquoJWRUir&#10;ZaUt4uw6ThPh2GbGbdK/Z+w0aVluiIv17JmM35s3zvKhazQ7KcDampxPJylnykhb1OaQ8++77bsF&#10;Z+iFKYS2RuX8rJA/rN6+WbYuUzNbWV0oYFTEYNa6nFfeuyxJUFaqETixThkKlhYa4WkLh6QA0VL1&#10;RiezNP2QtBYKB1YqRDrd9EG+ivXLUkn/rSxReaZzTtx8XCGu+7Amq6XIDiBcVcsLDfEPLBpRG7p0&#10;LLURXrAj1H+VamoJFm3pJ9I2iS3LWqqogdRM01dqXirhVNRCzUE3tgn/X1n5dHpxzxCoo3u08idS&#10;R5LWYTZGwgYvOV0JTcgl4qyLXTyPXVSdZ5IO398v0vkdNVtSbDr7GJuciGz4Vh7Rf1E21hGnR/S9&#10;B8WARDUg2ZkBAjkZPNTRQ88ZeQickYf73kMnfPgukAuQtVci4ayxJ7WzMepfMSdq16g2t1mjlEEl&#10;5fYZBMI11KsexKsJ34rTJrCY3s3n93E20Oq62NZaBxoIh/1aAzsJUrVNPy9m6yCESvyR5gD9RmDV&#10;58XQJU2bi1G9N8GlvS3Oz8BaGuec46+jAMWZ/mpoXsLsDwAGsB8AeL228YXEDtGdu+6HAMfC9Tn3&#10;ZO2THaZRZINrQfuYG7409tPR27IOlsYh6hldNjTCUeDluYU3cruPWdefwuo3AAAA//8DAFBLAwQU&#10;AAYACAAAACEAxHAfXd4AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P9B6PBbquT&#10;ULYujVNGodCxUVi3S29urCahthxit8n+/ZTTetOTHk/fK1ajs+KKfWg9KUhnCQikypuWagU/35un&#10;BYgQNRltPaGCXwywKu/vCp0bP9AXXvexFhxCIdcKmhi7XMpQNeh0mPkOiW8n3zsdWfa1NL0eONxZ&#10;mSXJs3S6Jf7Q6A7XDVbn/cUpyF52+H4aDtvP9c6e2zra+fZjo9Tjw/i2BBFxjP9mmPAZHUpmOvoL&#10;mSAs63masnUauNNkSBbZK4jjtMlAloW8rVD+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AGYz9CsVAgAAXAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAMRwH13eAAAACgEAAA8AAAAAAAAAAAAAAAAAbwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" path="m,l5980430,e" filled="f" strokecolor="#f0b82c" strokeweight=".37358mm">
+              <v:shape w14:anchorId="0B9AD39F" id="Graphic 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:70.55pt;margin-top:7pt;width:470.9pt;height:.1pt;z-index:-15728640;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5980430,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBmM/QrFQIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bvNGm3QDdquoJWRUir&#10;ZaUt4uw6ThPh2GbGbdK/Z+w0aVluiIv17JmM35s3zvKhazQ7KcDampxPJylnykhb1OaQ8++77bsF&#10;Z+iFKYS2RuX8rJA/rN6+WbYuUzNbWV0oYFTEYNa6nFfeuyxJUFaqETixThkKlhYa4WkLh6QA0VL1&#10;RiezNP2QtBYKB1YqRDrd9EG+ivXLUkn/rSxReaZzTtx8XCGu+7Amq6XIDiBcVcsLDfEPLBpRG7p0&#10;LLURXrAj1H+VamoJFm3pJ9I2iS3LWqqogdRM01dqXirhVNRCzUE3tgn/X1n5dHpxzxCoo3u08idS&#10;R5LWYTZGwgYvOV0JTcgl4qyLXTyPXVSdZ5IO398v0vkdNVtSbDr7GJuciGz4Vh7Rf1E21hGnR/S9&#10;B8WARDUg2ZkBAjkZPNTRQ88ZeQickYf73kMnfPgukAuQtVci4ayxJ7WzMepfMSdq16g2t1mjlEEl&#10;5fYZBMI11KsexKsJ34rTJrCY3s3n93E20Oq62NZaBxoIh/1aAzsJUrVNPy9m6yCESvyR5gD9RmDV&#10;58XQJU2bi1G9N8GlvS3Oz8BaGuec46+jAMWZ/mpoXsLsDwAGsB8AeL228YXEDtGdu+6HAMfC9Tn3&#10;ZO2THaZRZINrQfuYG7409tPR27IOlsYh6hldNjTCUeDluYU3cruPWdefwuo3AAAA//8DAFBLAwQU&#10;AAYACAAAACEAxHAfXd4AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF74P9B6PBbquT&#10;ULYujVNGodCxUVi3S29urCahthxit8n+/ZTTetOTHk/fK1ajs+KKfWg9KUhnCQikypuWagU/35un&#10;BYgQNRltPaGCXwywKu/vCp0bP9AXXvexFhxCIdcKmhi7XMpQNeh0mPkOiW8n3zsdWfa1NL0eONxZ&#10;mSXJs3S6Jf7Q6A7XDVbn/cUpyF52+H4aDtvP9c6e2zra+fZjo9Tjw/i2BBFxjP9mmPAZHUpmOvoL&#10;mSAs63masnUauNNkSBbZK4jjtMlAloW8rVD+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AGYz9CsVAgAAXAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAMRwH13eAAAACgEAAA8AAAAAAAAAAAAAAAAAbwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" path="m,l5980430,e" filled="f" strokecolor="#f0b82c" strokeweight=".37358mm">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="65E1C720" w14:textId="77777777" w:rsidR="00D774CF" w:rsidRPr="00E22681" w:rsidRDefault="00E22681">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="313"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="Policies"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00E22681">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>Policies</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21A0F32A" w14:textId="77777777" w:rsidR="00D774CF" w:rsidRDefault="00E22681">
       <w:pPr>
@@ -300,136 +300,167 @@
           <w:t>Availability</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="369D523F" w14:textId="77777777" w:rsidR="00D774CF" w:rsidRDefault="00D774CF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="4"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C69195F" w14:textId="77777777" w:rsidR="00D774CF" w:rsidRPr="00E22681" w:rsidRDefault="00E22681">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="1"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="Forms"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00E22681">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>Forms</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76FF2D39" w14:textId="77777777" w:rsidR="00D774CF" w:rsidRDefault="00E22681">
+    <w:p w14:paraId="76FF2D39" w14:textId="23B96BD4" w:rsidR="00D774CF" w:rsidRPr="008364A8" w:rsidRDefault="008364A8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="43"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...75 lines deleted...]
-    <w:p w14:paraId="3676CA23" w14:textId="77777777" w:rsidR="00D774CF" w:rsidRDefault="00D774CF">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single" w:color="0000FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single" w:color="0000FF"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://docs.research.missouri.edu/spa/NCTE_Form.pdf"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single" w:color="0000FF"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single" w:color="0000FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00E22681" w:rsidRPr="008364A8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>No</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22681" w:rsidRPr="008364A8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E22681" w:rsidRPr="008364A8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Cost</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22681" w:rsidRPr="008364A8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E22681" w:rsidRPr="008364A8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Time</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22681" w:rsidRPr="008364A8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E22681" w:rsidRPr="008364A8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Extension</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22681" w:rsidRPr="008364A8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E22681" w:rsidRPr="008364A8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Request</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3676CA23" w14:textId="4DEC4E2C" w:rsidR="00D774CF" w:rsidRDefault="008364A8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="5"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single" w:color="0000FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="06355FE2" w14:textId="77777777" w:rsidR="00D774CF" w:rsidRPr="00E22681" w:rsidRDefault="00E22681">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="Overview"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00E22681">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>Overview</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48AC194C" w14:textId="09AE2162" w:rsidR="00D774CF" w:rsidRDefault="00E22681">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="58" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="573"/>
       </w:pPr>
       <w:r>
         <w:t>A No</w:t>
       </w:r>
       <w:r>
@@ -1046,79 +1077,92 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>varying</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>conditions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>order</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>to request a</w:t>
-[...8 lines deleted...]
-        <w:t>NCTE.</w:t>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> request </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>NCTE</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Therefore,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>all NCTE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1201,62 +1245,64 @@
     <w:p w14:paraId="0D535B4B" w14:textId="77777777" w:rsidR="00D774CF" w:rsidRDefault="00D774CF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="54"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51E20830" w14:textId="77777777" w:rsidR="00D774CF" w:rsidRDefault="00E22681">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="670"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>NCTE</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>should</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>not</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -1319,60 +1365,68 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>funds. Generally, final reports will not be</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>submitted</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>if a</w:t>
-[...8 lines deleted...]
-        <w:t>NCTE is requested.</w:t>
+        <w:t xml:space="preserve">if </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>NCTE</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> is requested.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6760FF43" w14:textId="77777777" w:rsidR="00D774CF" w:rsidRPr="00E22681" w:rsidRDefault="00E22681">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="213"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="Risk"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="00E22681">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>Risk</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F2DA7C7" w14:textId="77777777" w:rsidR="00D774CF" w:rsidRDefault="00E22681">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="43" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="573"/>
       </w:pPr>
       <w:r>
         <w:t>If a NCTE</w:t>
@@ -1887,51 +1941,59 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>end date of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>the award.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>Many sponsors require a NCTE request</w:t>
+        <w:t xml:space="preserve">Many sponsors require </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>a NCTE</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> request</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>30 to 45 days prior</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>to the expiration date of the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -2228,51 +2290,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>behalf of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>the Board of Curators of the University of Missouri.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AD5B6BC" w14:textId="77777777" w:rsidR="00D774CF" w:rsidRDefault="00D774CF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="47"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53D03957" w14:textId="6C1FCADE" w:rsidR="00D774CF" w:rsidRDefault="00E22681">
+    <w:p w14:paraId="53D03957" w14:textId="0CBD14C4" w:rsidR="00D774CF" w:rsidRDefault="00E22681">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="268" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="490"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Department</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
@@ -2394,57 +2456,71 @@
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E305F7">
         <w:t>SPA</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Post-award Team using the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7">
+      <w:hyperlink r:id="rId6">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
-          <w:t>No Cost Time Extension Request form</w:t>
+          <w:t>No Cost Time Extension R</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>e</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>quest form</w:t>
         </w:r>
         <w:r>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="76349FC9" w14:textId="77777777" w:rsidR="00D774CF" w:rsidRDefault="00D774CF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="62"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5BE2D269" w14:textId="5A1E5B49" w:rsidR="00D774CF" w:rsidRDefault="00E305F7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="573"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>SPA</w:t>
       </w:r>
       <w:r w:rsidR="00E22681">
@@ -3403,52 +3479,57 @@
       <w:r w:rsidR="00E22681">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E22681">
         <w:t>approval is received</w:t>
       </w:r>
       <w:r w:rsidR="00E22681">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E22681">
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidR="00E22681">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E22681">
-        <w:t>a fully-executed</w:t>
-      </w:r>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E22681">
+        <w:t>fully-executed</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00E22681">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E22681">
         <w:t>amendment</w:t>
       </w:r>
       <w:r w:rsidR="00E22681">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E22681">
         <w:t>is processed</w:t>
       </w:r>
       <w:r w:rsidR="00E22681">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E22681">
@@ -5294,51 +5375,65 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>the NCTE request; notifies PI of renewal requirements,</w:t>
+        <w:t xml:space="preserve">the NCTE request; </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>notifies</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PI of renewal requirements,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>as needed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="730C1836" w14:textId="77777777" w:rsidR="00D774CF" w:rsidRDefault="00E22681">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="899"/>
         </w:tabs>
@@ -6218,405 +6313,261 @@
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>contact</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E305F7">
         <w:t>SPA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8">
+      <w:hyperlink r:id="rId7">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>muresearch</w:t>
         </w:r>
         <w:r w:rsidR="00663D0F">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>*************************************</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
-          <w:t>@missouri.edu</w:t>
-[...211 lines deleted...]
-          <w:t>of</w:t>
+          <w:t>@miss</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve"> </w:t>
+          <w:t>o</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
-            <w:spacing w:val="-2"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
-          <w:t>Interest</w:t>
-[...95 lines deleted...]
-          <w:t>Regulation</w:t>
+          <w:t>uri.edu</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="63C570C1" w14:textId="77777777" w:rsidR="00D774CF" w:rsidRDefault="00D774CF">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(573)-882-7560.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DF1DF5C" w14:textId="77777777" w:rsidR="00D774CF" w:rsidRDefault="00D774CF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="256"/>
+        <w:spacing w:before="211"/>
         <w:rPr>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7312BBC3" w14:textId="77777777" w:rsidR="00D774CF" w:rsidRPr="00E22681" w:rsidRDefault="00E22681">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="Related_Topics"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="00E22681">
+        <w:t>Related</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E22681">
+        <w:rPr>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E22681">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Topics</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30BA250C" w14:textId="06F58DEF" w:rsidR="00D774CF" w:rsidRPr="008364A8" w:rsidRDefault="008364A8">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="37"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single" w:color="0000FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single" w:color="0000FF"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://docs.research.missouri.edu/spa/sppg/FCOI"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single" w:color="0000FF"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single" w:color="0000FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00E22681" w:rsidRPr="008364A8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Financial</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22681" w:rsidRPr="008364A8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E22681" w:rsidRPr="008364A8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Con</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22681" w:rsidRPr="008364A8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22681" w:rsidRPr="008364A8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>lict</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22681" w:rsidRPr="008364A8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E22681" w:rsidRPr="008364A8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22681" w:rsidRPr="008364A8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E22681" w:rsidRPr="008364A8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Interest</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63C570C1" w14:textId="4566B5E7" w:rsidR="00D774CF" w:rsidRDefault="008364A8" w:rsidP="008364A8">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="35"/>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single" w:color="0000FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="28837DBF" w14:textId="77777777" w:rsidR="00D774CF" w:rsidRPr="00E22681" w:rsidRDefault="00E22681">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="359"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="Creation_Date"/>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="00E22681">
         <w:t>Creation</w:t>
       </w:r>
       <w:r w:rsidRPr="00E22681">
         <w:rPr>
           <w:spacing w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E22681">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="577BD5DD" w14:textId="77777777" w:rsidR="00D774CF" w:rsidRDefault="00E22681">
@@ -6642,61 +6593,61 @@
       <w:r w:rsidRPr="00E22681">
         <w:t>Latest</w:t>
       </w:r>
       <w:r w:rsidRPr="00E22681">
         <w:rPr>
           <w:spacing w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E22681">
         <w:t>Revision</w:t>
       </w:r>
       <w:r w:rsidRPr="00E22681">
         <w:rPr>
           <w:spacing w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E22681">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5401BE74" w14:textId="77777777" w:rsidR="00D774CF" w:rsidRDefault="00E22681">
+    <w:p w14:paraId="5401BE74" w14:textId="4D599029" w:rsidR="00D774CF" w:rsidRDefault="008364A8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="43"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>05/12/2022</w:t>
+        <w:t>9/16/2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61F44546" w14:textId="77777777" w:rsidR="00D774CF" w:rsidRDefault="00D774CF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7312862A" w14:textId="77777777" w:rsidR="00D774CF" w:rsidRDefault="00D774CF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28B1DD24" w14:textId="77777777" w:rsidR="00D774CF" w:rsidRDefault="00D774CF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A7D6680" w14:textId="77777777" w:rsidR="00D774CF" w:rsidRDefault="00D774CF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="47D20DB9" w14:textId="77777777" w:rsidR="00D774CF" w:rsidRDefault="00D774CF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
@@ -6813,51 +6764,51 @@
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15729152" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A000AB4" wp14:editId="6F7C64E7">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>4556402</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-55246</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2207453" cy="601359"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="2" name="Image 2" descr="logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="Image 2" descr="logo"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11" cstate="print"/>
+                    <a:blip r:embed="rId8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2207453" cy="601359"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Sponsored Programs Administration 601</w:t>
       </w:r>
@@ -6937,51 +6888,51 @@
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>65211 573-882-7560</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>|</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12">
+      <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:spacing w:val="-2"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>grantsdc@missouri.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="00D774CF">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="640" w:right="1080" w:bottom="280" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Century Gothic">
     <w:altName w:val="Century Gothic"/>
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
@@ -6998,51 +6949,51 @@
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72EA3D39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A03A81B0"/>
     <w:lvl w:ilvl="0" w:tplc="C926728E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="900" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="129"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2F7E3FA4">
@@ -7137,64 +7088,71 @@
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A3685E5A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1852404196">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
-    <w:shapeLayoutLikeWW8/>
-[...1 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D774CF"/>
+    <w:rsid w:val="00395D91"/>
+    <w:rsid w:val="004B4641"/>
     <w:rsid w:val="00663D0F"/>
+    <w:rsid w:val="008364A8"/>
+    <w:rsid w:val="00972414"/>
     <w:rsid w:val="00D774CF"/>
     <w:rsid w:val="00DC53AE"/>
     <w:rsid w:val="00E22681"/>
     <w:rsid w:val="00E305F7"/>
     <w:rsid w:val="00FA4797"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
@@ -7671,59 +7629,94 @@
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="72"/>
       <w:ind w:left="360"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="899" w:hanging="359"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008364A8"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008364A8"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00972414"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:muresearchospa@missouri.edu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.research.missouri.edu/ospa/NCTE_Form.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:grantsdc@missouri.edu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.research.missouri.edu/ospa/NCTE_Form.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umsystem.edu/ums/policies/finance/period_of_availability" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.research.missouri.edu/ospa/sppg/OSPA_SPPG_FCOI_PHS.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.research.missouri.edu/ospa/sppg/OSPA_SPPG_FCOI_PHS.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:muresearchospa@missouri.edu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.research.missouri.edu/spa/NCTE_Form.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umsystem.edu/ums/policies/finance/period_of_availability" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:grantsdc@missouri.edu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7970,60 +7963,60 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>920</Words>
-  <Characters>5247</Characters>
+  <Words>890</Words>
+  <Characters>5073</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>43</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>42</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>University of Missouri-Columbia</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6155</CharactersWithSpaces>
+  <CharactersWithSpaces>5952</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Nicole Rudkin</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2022-05-12T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Acrobat PDFMaker 22 for Word</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">