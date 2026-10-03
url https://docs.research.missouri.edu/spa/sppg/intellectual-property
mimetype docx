--- v0 (2026-06-13)
+++ v1 (2026-10-03)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="39BF0765" w14:textId="77777777" w:rsidR="00EE5C3F" w:rsidRPr="00CB412A" w:rsidRDefault="002D7307">
       <w:pPr>
         <w:spacing w:before="72"/>
         <w:ind w:left="192"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB412A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="404040"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Intellectual</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB412A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="404040"/>
@@ -131,51 +131,51 @@
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="103C3BF9" id="Graphic 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:70.55pt;margin-top:4.25pt;width:470.9pt;height:.1pt;z-index:-15728640;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5980430,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBlyhoVMQIAAPYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1v2yAQ/j5p/wHxfbWTvXVWnGpqtWlS&#10;1VVtpn0mGGJUzDEgsfPvd2DjRN00TdO+oIN7e+65O1ZXQ6fJQTivwNR0cVFSIgyHRpldTb9tPr26&#10;pMQHZhqmwYiaHoWnV+uXL1a9rcQSWtCNcASDGF/1tqZtCLYqCs9b0TF/AVYYVEpwHQt4dbuicazH&#10;6J0ulmX5rujBNdYBF97j682opOsUX0rBw1cpvQhE1xSxhXS6dG7jWaxXrNo5ZlvFJxjsH1B0TBlM&#10;Ooe6YYGRvVO/hOoUd+BBhgsOXQFSKi5SDVjNonxWzWPLrEi1IDnezjT5/xeW3x0e7b2L0L29Bf7k&#10;kZGit76aNfHiJ5tBui7aInAyJBaPM4tiCITj49sPl+Wb10g2R91i+T6RXLAq+/K9D58FpDjscOvD&#10;2IMmS6zNEh9MFh12MvZQpx4GSrCHjhLs4XbsoWUh+kVwUST9CUh86+AgNpC04RlyhHbSanNuNZeS&#10;q0Tb0QKFmAa5GoWUGuXz4rTJXI70JSLDUYsIQ5sHIYlqkLBFmpw08uJaO3JgWGjztIiFpYRoGV2k&#10;0np2Kv/sNNlGN5HW4G8dZ+uUEUyYHTtlwP0uaxgyVDnaTxPkx1pj2VtojveO9LhoNfU/9swJSvQX&#10;g5MctzILLgvbLLigryHtbsRjnQ+b4TtzlkSxpgGH7g7ynrAqz1PsymwbPQ183AeQKg5bGu8R0XTB&#10;5UpUTx9B3N7ze7I6fVfrnwAAAP//AwBQSwMEFAAGAAgAAAAhAJR2jifeAAAACAEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyokwIhhDgVQqESUqWKwgO48eYH4nWI3SZ9e7YnOM7O&#10;aPabfDXbXhxx9J0jBfEiAoFUOdNRo+Dz4/UmBeGDJqN7R6jghB5WxeVFrjPjJnrH4y40gkvIZ1pB&#10;G8KQSemrFq32CzcgsVe70erAcmykGfXE5baXyyhKpNUd8YdWD/jSYvW9O1gFm+lr/TYkyW1Ul+va&#10;/qTbsjxtlbq+mp+fQAScw18YzviMDgUz7d2BjBc967s45qiC9B7E2Y/S5SOIPR8eQBa5/D+g+AUA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBlyhoVMQIAAPYEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCUdo4n3gAAAAgBAAAPAAAAAAAAAAAAAAAA&#10;AIsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#10;" path="m,l5980430,e" filled="f" strokecolor="black [3040]">
+              <v:shape w14:anchorId="5100232C" id="Graphic 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:70.55pt;margin-top:4.25pt;width:470.9pt;height:.1pt;z-index:-15728640;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5980430,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBlyhoVMQIAAPYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1v2yAQ/j5p/wHxfbWTvXVWnGpqtWlS&#10;1VVtpn0mGGJUzDEgsfPvd2DjRN00TdO+oIN7e+65O1ZXQ6fJQTivwNR0cVFSIgyHRpldTb9tPr26&#10;pMQHZhqmwYiaHoWnV+uXL1a9rcQSWtCNcASDGF/1tqZtCLYqCs9b0TF/AVYYVEpwHQt4dbuicazH&#10;6J0ulmX5rujBNdYBF97j682opOsUX0rBw1cpvQhE1xSxhXS6dG7jWaxXrNo5ZlvFJxjsH1B0TBlM&#10;Ooe6YYGRvVO/hOoUd+BBhgsOXQFSKi5SDVjNonxWzWPLrEi1IDnezjT5/xeW3x0e7b2L0L29Bf7k&#10;kZGit76aNfHiJ5tBui7aInAyJBaPM4tiCITj49sPl+Wb10g2R91i+T6RXLAq+/K9D58FpDjscOvD&#10;2IMmS6zNEh9MFh12MvZQpx4GSrCHjhLs4XbsoWUh+kVwUST9CUh86+AgNpC04RlyhHbSanNuNZeS&#10;q0Tb0QKFmAa5GoWUGuXz4rTJXI70JSLDUYsIQ5sHIYlqkLBFmpw08uJaO3JgWGjztIiFpYRoGV2k&#10;0np2Kv/sNNlGN5HW4G8dZ+uUEUyYHTtlwP0uaxgyVDnaTxPkx1pj2VtojveO9LhoNfU/9swJSvQX&#10;g5MctzILLgvbLLigryHtbsRjnQ+b4TtzlkSxpgGH7g7ynrAqz1PsymwbPQ183AeQKg5bGu8R0XTB&#10;5UpUTx9B3N7ze7I6fVfrnwAAAP//AwBQSwMEFAAGAAgAAAAhAJR2jifeAAAACAEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyokwIhhDgVQqESUqWKwgO48eYH4nWI3SZ9e7YnOM7O&#10;aPabfDXbXhxx9J0jBfEiAoFUOdNRo+Dz4/UmBeGDJqN7R6jghB5WxeVFrjPjJnrH4y40gkvIZ1pB&#10;G8KQSemrFq32CzcgsVe70erAcmykGfXE5baXyyhKpNUd8YdWD/jSYvW9O1gFm+lr/TYkyW1Ul+va&#10;/qTbsjxtlbq+mp+fQAScw18YzviMDgUz7d2BjBc967s45qiC9B7E2Y/S5SOIPR8eQBa5/D+g+AUA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBlyhoVMQIAAPYEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCUdo4n3gAAAAgBAAAPAAAAAAAAAAAAAAAA&#10;AIsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#10;" path="m,l5980430,e" filled="f" strokecolor="black [3040]">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="30B0B98D" w14:textId="77777777" w:rsidR="00EE5C3F" w:rsidRPr="002D7307" w:rsidRDefault="002D7307">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="307"/>
       </w:pPr>
       <w:r w:rsidRPr="002D7307">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Policy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06CB31DD" w14:textId="77777777" w:rsidR="00EE5C3F" w:rsidRDefault="002D7307">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="37"/>
       </w:pPr>
@@ -305,104 +305,139 @@
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-2"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>Costs</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3C44A462" w14:textId="77777777" w:rsidR="00EE5C3F" w:rsidRDefault="00EE5C3F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="306306D0" w14:textId="77777777" w:rsidR="00EE5C3F" w:rsidRPr="002D7307" w:rsidRDefault="002D7307">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="002D7307">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Forms</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="620930C7" w14:textId="77777777" w:rsidR="00EE5C3F" w:rsidRDefault="002D7307">
+    <w:p w14:paraId="620930C7" w14:textId="2B3B9868" w:rsidR="00EE5C3F" w:rsidRPr="00682ADB" w:rsidRDefault="00682ADB">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="41"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId5">
-[...40 lines deleted...]
-      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single" w:color="0000FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single" w:color="0000FF"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://docs.research.missouri.edu/spa/IP_Waiver.pdf"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single" w:color="0000FF"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single" w:color="0000FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="002D7307" w:rsidRPr="00682ADB">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Intellectual</w:t>
+      </w:r>
+      <w:r w:rsidR="002D7307" w:rsidRPr="00682ADB">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002D7307" w:rsidRPr="00682ADB">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Property</w:t>
+      </w:r>
+      <w:r w:rsidR="002D7307" w:rsidRPr="00682ADB">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002D7307" w:rsidRPr="00682ADB">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Waiver</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="15A12C9E" w14:textId="77777777" w:rsidR="00EE5C3F" w:rsidRDefault="00EE5C3F">
+    <w:p w14:paraId="15A12C9E" w14:textId="3F858937" w:rsidR="00EE5C3F" w:rsidRDefault="00682ADB">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="242"/>
         <w:ind w:left="0"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single" w:color="0000FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="63397992" w14:textId="77777777" w:rsidR="00EE5C3F" w:rsidRPr="002D7307" w:rsidRDefault="002D7307">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="002D7307">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Overview</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EF9BD84" w14:textId="77777777" w:rsidR="00EE5C3F" w:rsidRDefault="002D7307">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="41" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="369"/>
       </w:pPr>
       <w:r>
         <w:t>The</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
@@ -1993,51 +2028,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Contact SPA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>at</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6">
+      <w:hyperlink r:id="rId5">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-2"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>muresearchospa@missouri.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -2119,176 +2154,187 @@
       <w:r w:rsidRPr="002D7307">
         <w:t>Last</w:t>
       </w:r>
       <w:r w:rsidRPr="002D7307">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002D7307">
         <w:t>Revision</w:t>
       </w:r>
       <w:r w:rsidRPr="002D7307">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002D7307">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33B2AB69" w14:textId="77777777" w:rsidR="00EE5C3F" w:rsidRDefault="002D7307">
+    <w:p w14:paraId="33B2AB69" w14:textId="482BACE1" w:rsidR="00EE5C3F" w:rsidRDefault="002D7307">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="44"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15729152" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06671DCC" wp14:editId="123307E5">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>4935020</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-225608</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1961042" cy="532284"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="2" name="Image 2" descr="logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="Image 2" descr="logo"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7" cstate="print"/>
+                    <a:blip r:embed="rId6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1961042" cy="532284"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>05/06/2022</w:t>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00682ADB">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>9/11/2026</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00EE5C3F">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="700" w:right="1080" w:bottom="0" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="2" w:space="720" w:equalWidth="0">
         <w:col w:w="1855" w:space="1025"/>
         <w:col w:w="7200"/>
       </w:cols>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
-    <w:altName w:val="Century Gothic"/>
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
-    <w:shapeLayoutLikeWW8/>
-[...1 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EE5C3F"/>
+    <w:rsid w:val="00042D32"/>
     <w:rsid w:val="002D7307"/>
+    <w:rsid w:val="00682ADB"/>
     <w:rsid w:val="006C12DB"/>
     <w:rsid w:val="008F589C"/>
+    <w:rsid w:val="00C84680"/>
     <w:rsid w:val="00CB412A"/>
     <w:rsid w:val="00EE5C3F"/>
     <w:rsid w:val="00FC0713"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -2768,59 +2814,94 @@
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="38"/>
       <w:ind w:left="192"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00682ADB"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00682ADB"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00042D32"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:muresearchospa@missouri.edu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.research.missouri.edu/ospa/IP_Waiver.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umsystem.edu/ums/policies/finance/facilities_and_administrative_costs" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:muresearchospa@missouri.edu" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umsystem.edu/ums/policies/finance/facilities_and_administrative_costs" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3067,60 +3148,60 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>453</Words>
-  <Characters>2584</Characters>
+  <Words>452</Words>
+  <Characters>2580</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>21</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3031</CharactersWithSpaces>
+  <CharactersWithSpaces>3026</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>April Campbell</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2018-09-10T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word 2013</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">