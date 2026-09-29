--- v0 (2026-06-13)
+++ v1 (2026-09-29)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3E77F2DB" w14:textId="77777777" w:rsidR="00973143" w:rsidRDefault="00C75129">
       <w:pPr>
         <w:spacing w:before="82"/>
         <w:ind w:left="447"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="414141"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Indirect</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="414141"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -167,187 +167,176 @@
                           <a:fillRef idx="0">
                             <a:schemeClr val="dk1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="dk1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="tx1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="4F962752" id="Group 1" o:spid="_x0000_s1026" style="width:471pt;height:1.1pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="59817,139" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAXSrhhiQIAAC0GAAAOAAAAZHJzL2Uyb0RvYy54bWykVFFv2yAQfp+0/4B4X51kaptadaqp3aJJ&#10;1VatnfZMMNhWMceAxM6/3wG2k7VVNXUv1gfccfd995nLq75VZCesa0AXdH4yo0RoDmWjq4L+fPjy&#10;YUmJ80yXTIEWBd0LR69W799ddiYXC6hBlcISvES7vDMFrb03eZY5XouWuRMwQuOhBNsyj0tbZaVl&#10;Hd7eqmwxm51lHdjSWODCOdy9SYd0Fe+XUnD/XUonPFEFxd58/Nr43YRvtrpkeWWZqRs+tMHe0EXL&#10;Go1Fp6tumGdka5tnV7UNt+BA+hMObQZSNlxEDshmPnvCZm1hayKXKu8qM8mE0j7R6c3X8m+7tTX3&#10;5s6m7hHeAn90qEvWmSo/Pg/r6hDcS9uGJCRB+qjoflJU9J5w3Dy9WM7PZyg8x7P5x4vzQXFe41ie&#10;ZfH686t5GctT0dja1Epn0DvuII/7P3nua2ZEVN0F+neWNGVBF5Ro1qKD14NZFsE7oTTGBP2GlRuk&#10;fFGds+XpMlnuZYEWSZ+JJ8v51vm1gCg02906nwxbjojVI+K9HqFF2wfDq2h4Twka3lKCht+k6ob5&#10;kBemFyDpDpMKey3sxAPEU/9kSNja4VTp46hp1qMNMDZFIAhl0FIJxNKIj8kpjcxwri5PCkbk90qE&#10;NpT+ISSOAR01j79ZfB/EtbJkx5Bo+TgPxGJBjAwpslFqSpq9njTEhjQR34x/TZyiY0XQfkpsGw32&#10;paq+H1uVKX5knbgG2hso9+i6Do1WUPd7y6ygRH3V6OvwhI3AjmAzAuvVNcSHLvRjrPMP/S9mDQmw&#10;oB5N9w1Ge7N89FOYyhQbMjV82nqQTTBbHEnqaFjgrxZRfJMQ/fXoHa9j1OGVX/0BAAD//wMAUEsD&#10;BBQABgAIAAAAIQB13aIW2wAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAEMXvgt9hGcGb&#10;3ST+QWM2pRT1VIS2QultmkyT0OxsyG6T9Ns7etHLg8cb3vtNNp9sqwbqfePYQDyLQBEXrmy4MvC1&#10;fb97BuUDcomtYzJwIQ/z/Poqw7R0I69p2IRKSQn7FA3UIXSp1r6oyaKfuY5YsqPrLQaxfaXLHkcp&#10;t61OouhJW2xYFmrsaFlTcdqcrYGPEcfFffw2rE7H5WW/ffzcrWIy5vZmWryCCjSFv2P4wRd0yIXp&#10;4M5cetUakEfCr0r28pCIPRhIEtB5pv+z598AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;F0q4YYkCAAAtBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAdd2iFtsAAAADAQAADwAAAAAAAAAAAAAAAADjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAOsFAAAAAA==&#10;">
+              <v:group w14:anchorId="1F80036D" id="Group 1" o:spid="_x0000_s1026" style="width:471pt;height:1.1pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="59817,139" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAXSrhhiQIAAC0GAAAOAAAAZHJzL2Uyb0RvYy54bWykVFFv2yAQfp+0/4B4X51kaptadaqp3aJJ&#10;1VatnfZMMNhWMceAxM6/3wG2k7VVNXUv1gfccfd995nLq75VZCesa0AXdH4yo0RoDmWjq4L+fPjy&#10;YUmJ80yXTIEWBd0LR69W799ddiYXC6hBlcISvES7vDMFrb03eZY5XouWuRMwQuOhBNsyj0tbZaVl&#10;Hd7eqmwxm51lHdjSWODCOdy9SYd0Fe+XUnD/XUonPFEFxd58/Nr43YRvtrpkeWWZqRs+tMHe0EXL&#10;Go1Fp6tumGdka5tnV7UNt+BA+hMObQZSNlxEDshmPnvCZm1hayKXKu8qM8mE0j7R6c3X8m+7tTX3&#10;5s6m7hHeAn90qEvWmSo/Pg/r6hDcS9uGJCRB+qjoflJU9J5w3Dy9WM7PZyg8x7P5x4vzQXFe41ie&#10;ZfH686t5GctT0dja1Epn0DvuII/7P3nua2ZEVN0F+neWNGVBF5Ro1qKD14NZFsE7oTTGBP2GlRuk&#10;fFGds+XpMlnuZYEWSZ+JJ8v51vm1gCg02906nwxbjojVI+K9HqFF2wfDq2h4Twka3lKCht+k6ob5&#10;kBemFyDpDpMKey3sxAPEU/9kSNja4VTp46hp1qMNMDZFIAhl0FIJxNKIj8kpjcxwri5PCkbk90qE&#10;NpT+ISSOAR01j79ZfB/EtbJkx5Bo+TgPxGJBjAwpslFqSpq9njTEhjQR34x/TZyiY0XQfkpsGw32&#10;paq+H1uVKX5knbgG2hso9+i6Do1WUPd7y6ygRH3V6OvwhI3AjmAzAuvVNcSHLvRjrPMP/S9mDQmw&#10;oB5N9w1Ge7N89FOYyhQbMjV82nqQTTBbHEnqaFjgrxZRfJMQ/fXoHa9j1OGVX/0BAAD//wMAUEsD&#10;BBQABgAIAAAAIQB13aIW2wAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAEMXvgt9hGcGb&#10;3ST+QWM2pRT1VIS2QultmkyT0OxsyG6T9Ns7etHLg8cb3vtNNp9sqwbqfePYQDyLQBEXrmy4MvC1&#10;fb97BuUDcomtYzJwIQ/z/Poqw7R0I69p2IRKSQn7FA3UIXSp1r6oyaKfuY5YsqPrLQaxfaXLHkcp&#10;t61OouhJW2xYFmrsaFlTcdqcrYGPEcfFffw2rE7H5WW/ffzcrWIy5vZmWryCCjSFv2P4wRd0yIXp&#10;4M5cetUakEfCr0r28pCIPRhIEtB5pv+z598AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;F0q4YYkCAAAtBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAdd2iFtsAAAADAQAADwAAAAAAAAAAAAAAAADjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAOsFAAAAAA==&#10;">
                 <v:shape id="Graphic 2" o:spid="_x0000_s1027" style="position:absolute;top:68;width:59817;height:13;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5981700,1270" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAY6YDwwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8gRvzcYcpERXUUEo1EtjSz0+si9/NPs2Ztck7ad3C4Ueh5n5DbPajKYRPXWutqxgHsUg&#10;iHOray4VfJwOzy8gnEfW2FgmBd/kYLOePK0w1Xbgd+ozX4oAYZeigsr7NpXS5RUZdJFtiYNX2M6g&#10;D7Irpe5wCHDTyCSOF9JgzWGhwpb2FeXX7G4UHL92dLtcSlfQ2zjUh5/P/Nw3Ss2m43YJwtPo/8N/&#10;7VetIIHfK+EGyPUDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAGOmA8MMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l5981700,e" filled="f" strokecolor="black [3040]">
                   <v:path arrowok="t"/>
                 </v:shape>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C8FF143" w14:textId="77777777" w:rsidR="00973143" w:rsidRDefault="00973143">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="20"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29274F50" w14:textId="77777777" w:rsidR="00973143" w:rsidRPr="00C75129" w:rsidRDefault="00C75129">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="290" w:lineRule="exact"/>
         <w:ind w:left="369"/>
       </w:pPr>
       <w:r w:rsidRPr="00C75129">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Policy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="641A7DD6" w14:textId="77777777" w:rsidR="00973143" w:rsidRDefault="00C75129">
+    <w:p w14:paraId="641A7DD6" w14:textId="3E455405" w:rsidR="00973143" w:rsidRDefault="00212ACE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="241" w:lineRule="exact"/>
         <w:ind w:left="369"/>
       </w:pPr>
-      <w:r>
-[...96 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidR="00C75129" w:rsidRPr="00212ACE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Policy</w:t>
+        </w:r>
+        <w:r w:rsidR="00C75129" w:rsidRPr="00212ACE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-5"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00C75129" w:rsidRPr="00212ACE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>27025</w:t>
+        </w:r>
+        <w:r w:rsidR="00C75129" w:rsidRPr="00212ACE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-6"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00C75129" w:rsidRPr="00212ACE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>–</w:t>
+        </w:r>
+        <w:r w:rsidR="00C75129" w:rsidRPr="00212ACE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-5"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00C75129" w:rsidRPr="00212ACE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Facilities</w:t>
+        </w:r>
+        <w:r w:rsidR="00C75129" w:rsidRPr="00212ACE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-5"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00C75129" w:rsidRPr="00212ACE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>and</w:t>
+        </w:r>
+        <w:r w:rsidR="00C75129" w:rsidRPr="00212ACE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-6"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00C75129" w:rsidRPr="00212ACE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Administrative</w:t>
+        </w:r>
+        <w:r w:rsidR="00C75129" w:rsidRPr="00212ACE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-4"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00C75129" w:rsidRPr="00212ACE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-2"/>
+          </w:rPr>
+          <w:t>Costs</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="675A6969" w14:textId="77777777" w:rsidR="00973143" w:rsidRDefault="00C75129">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="3" w:line="247" w:lineRule="auto"/>
         <w:ind w:left="369" w:right="975"/>
       </w:pPr>
       <w:r>
         <w:t>Memo:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>University</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -436,229 +425,214 @@
         <w:t>pp.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>3-4)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="128AC5DA" w14:textId="77777777" w:rsidR="00973143" w:rsidRPr="00C75129" w:rsidRDefault="00C75129">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="183" w:line="294" w:lineRule="exact"/>
         <w:ind w:left="369"/>
       </w:pPr>
       <w:r w:rsidRPr="00C75129">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Forms</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70D4F477" w14:textId="77777777" w:rsidR="00973143" w:rsidRDefault="00C75129">
+    <w:p w14:paraId="70D4F477" w14:textId="418912E2" w:rsidR="00973143" w:rsidRDefault="00212ACE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="243" w:lineRule="exact"/>
         <w:ind w:left="369"/>
       </w:pPr>
-      <w:r>
-[...28 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidR="00C75129" w:rsidRPr="00212ACE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Grant</w:t>
+        </w:r>
+        <w:r w:rsidR="00C75129" w:rsidRPr="00212ACE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-1"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00C75129" w:rsidRPr="00212ACE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Fact </w:t>
+        </w:r>
+        <w:r w:rsidR="00C75129" w:rsidRPr="00212ACE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-2"/>
+          </w:rPr>
+          <w:t>Sheet</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="34B362E1" w14:textId="77777777" w:rsidR="00973143" w:rsidRDefault="00C75129">
+    <w:p w14:paraId="34B362E1" w14:textId="7774A3A8" w:rsidR="00973143" w:rsidRDefault="00212ACE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="243" w:lineRule="exact"/>
         <w:ind w:left="369"/>
       </w:pPr>
-      <w:r>
-[...111 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidR="00C75129" w:rsidRPr="00212ACE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Request</w:t>
+        </w:r>
+        <w:r w:rsidR="00C75129" w:rsidRPr="00212ACE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-5"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00C75129" w:rsidRPr="00212ACE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>for</w:t>
+        </w:r>
+        <w:r w:rsidR="00C75129" w:rsidRPr="00212ACE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-5"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00C75129" w:rsidRPr="00212ACE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>University</w:t>
+        </w:r>
+        <w:r w:rsidR="00C75129" w:rsidRPr="00212ACE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-6"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00C75129" w:rsidRPr="00212ACE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Contribution</w:t>
+        </w:r>
+        <w:r w:rsidR="00C75129" w:rsidRPr="00212ACE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-5"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00C75129" w:rsidRPr="00212ACE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>of</w:t>
+        </w:r>
+        <w:r w:rsidR="00C75129" w:rsidRPr="00212ACE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-5"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00C75129" w:rsidRPr="00212ACE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Indirect</w:t>
+        </w:r>
+        <w:r w:rsidR="00C75129" w:rsidRPr="00212ACE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-5"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00C75129" w:rsidRPr="00212ACE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Costs</w:t>
+        </w:r>
+        <w:r w:rsidR="00C75129" w:rsidRPr="00212ACE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-4"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00C75129" w:rsidRPr="00212ACE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-2"/>
+          </w:rPr>
+          <w:t>(RUC)</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="60E53012" w14:textId="77777777" w:rsidR="00973143" w:rsidRDefault="00973143">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="156"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="537216AD" w14:textId="77777777" w:rsidR="00973143" w:rsidRPr="00C75129" w:rsidRDefault="00C75129">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="369"/>
       </w:pPr>
       <w:r w:rsidRPr="00C75129">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Overview</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ADCD984" w14:textId="77777777" w:rsidR="00973143" w:rsidRDefault="00C75129">
+    <w:p w14:paraId="5ADCD984" w14:textId="491820D1" w:rsidR="00973143" w:rsidRDefault="00C75129">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="39" w:line="273" w:lineRule="auto"/>
         <w:ind w:left="369" w:right="66"/>
       </w:pPr>
       <w:r>
         <w:t>Funds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>provided</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>by outside</w:t>
@@ -1106,84 +1080,77 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00A85A0C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Grant</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A85A0C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-2"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A85A0C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Fact Sheet</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:u w:val="single" w:color="0000FF"/>
         </w:rPr>
-        <w:t>Grant</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">Sheet </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>for current applicable</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>rates.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>With the exception of commercial, industrial, or for-profit sponsors (refer to section on Industry-Sponsored Projects below), the University will accept a reduced Indirect Cost Rate if the outside sponsor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -1276,115 +1243,97 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...63 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00A85A0C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Request</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A85A0C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-3"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A85A0C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>for</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A85A0C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-3"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A85A0C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>University</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A85A0C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-3"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A85A0C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Contribution of Indirect Costs (RUC)</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="659181A8" w14:textId="77777777" w:rsidR="00973143" w:rsidRDefault="00973143">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="36"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A27E8AB" w14:textId="77777777" w:rsidR="00973143" w:rsidRDefault="00C75129">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>On-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -2975,51 +2924,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Product</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Trials.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E2DCA7F" w14:textId="77777777" w:rsidR="00973143" w:rsidRDefault="00C75129">
+    <w:p w14:paraId="7E2DCA7F" w14:textId="34199B61" w:rsidR="00973143" w:rsidRDefault="00C75129">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="369" w:right="55"/>
       </w:pPr>
       <w:r>
         <w:t>For sponsored projects in support of the University</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">s agriculture service mission; field trials, seed trials and animal product trials, as defined below, may apply the pre-determined indirect cost rate for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Other Sponsored Activities </w:t>
       </w:r>
       <w:r>
         <w:t>(OSA) as per the Indirect Cost Rate Agreement in effect at the time of proposal submission or receipt of an award.</w:t>
@@ -3029,160 +2978,136 @@
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">The added indirect cost referenced in the section below titled </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Industry-Sponsored Projects </w:t>
       </w:r>
       <w:r>
         <w:t>does not affect or apply to the trials in this section, as it has been established that the OSA rate alone will apply to these selected sponsored trials.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
-      <w:r>
-[...108 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00A85A0C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Request  for</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A85A0C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-3"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A85A0C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>University</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A85A0C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-3"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A85A0C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Contribution</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A85A0C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-4"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A85A0C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>of</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A85A0C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-3"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A85A0C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Indirect</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A85A0C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-4"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A85A0C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Cost</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A85A0C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-4"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A85A0C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>(RUC)</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>is</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>not</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -3594,51 +3519,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Industry-Sponsored</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Projects</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54A094F8" w14:textId="77777777" w:rsidR="00973143" w:rsidRDefault="00C75129">
+    <w:p w14:paraId="54A094F8" w14:textId="2A11CEA3" w:rsidR="00973143" w:rsidRDefault="00C75129">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5874"/>
         </w:tabs>
         <w:spacing w:before="15" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="369" w:right="1112" w:hanging="20"/>
       </w:pPr>
       <w:r>
         <w:t>When a commercial, industrial, or for-profit firm is the sponsor, the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>University</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -3678,57 +3603,58 @@
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>in compliance</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">with University Policy 27025, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">requires </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Indirect Costs to be charged at the applicable Indirect Cost rate indicated on the current schedule of negotiated rates as reflected on the </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00A85A0C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Grant Fact Sheet</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>When a commercial or</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>industrial firm requires rights in data to the exclusion of the University and/or claims ownership rights to intellectual property developed by the University under a project, Indirect</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Costs</w:t>
       </w:r>
@@ -3854,103 +3780,104 @@
           <w:spacing w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Exceptions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>to this policy require the concurrence of the divisional Chairman, divisional Dean, and approval of the Vice Chancellor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">for Research, or their designated representative, by approval of a </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00A85A0C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Request for University Contribution of Indirect Costs</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F7FC35D" w14:textId="77777777" w:rsidR="00973143" w:rsidRDefault="00973143">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53769562" w14:textId="77777777" w:rsidR="00973143" w:rsidRDefault="00973143">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="144"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="074DBF33" w14:textId="77777777" w:rsidR="00973143" w:rsidRDefault="00C75129">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="350"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Clinical</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Trials</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CACBEE6" w14:textId="77777777" w:rsidR="00973143" w:rsidRDefault="00C75129">
+    <w:p w14:paraId="4CACBEE6" w14:textId="6C86541E" w:rsidR="00973143" w:rsidRDefault="00C75129">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="8"/>
         <w:ind w:left="369" w:right="848" w:hanging="20"/>
       </w:pPr>
       <w:r>
         <w:t>Refer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>the</w:t>
@@ -3984,194 +3911,182 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...50 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00A85A0C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Sponsored</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A85A0C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-9"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A85A0C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Program</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A85A0C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-9"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A85A0C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Procedure</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A85A0C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-9"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A85A0C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Guide</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>guidance on</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...65 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00A85A0C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Clinical</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A85A0C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-10"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A85A0C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Trials</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A85A0C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-11"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A85A0C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Indirect</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A85A0C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-12"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A85A0C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Cost</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A85A0C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-10"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A85A0C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Recovery</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A246050" w14:textId="77777777" w:rsidR="00973143" w:rsidRPr="00C75129" w:rsidRDefault="00C75129">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="202"/>
       </w:pPr>
       <w:r w:rsidRPr="00C75129">
         <w:t>Need</w:t>
       </w:r>
       <w:r w:rsidRPr="00C75129">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C75129">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Help?</w:t>
       </w:r>
     </w:p>
@@ -4186,51 +4101,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>SPA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>at</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId5">
+      <w:hyperlink r:id="rId15">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>muresearchospa@missouri.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>or</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -4247,154 +4162,146 @@
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="24"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09E220B5" w14:textId="77777777" w:rsidR="00973143" w:rsidRPr="00C75129" w:rsidRDefault="00C75129">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00C75129">
         <w:t>Related</w:t>
       </w:r>
       <w:r w:rsidRPr="00C75129">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C75129">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Topics</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="430D7391" w14:textId="77777777" w:rsidR="00973143" w:rsidRDefault="00C75129">
+    <w:p w14:paraId="430D7391" w14:textId="03CF0AB3" w:rsidR="00973143" w:rsidRDefault="00A85A0C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="25"/>
         <w:ind w:left="350"/>
       </w:pPr>
-      <w:r>
-[...21 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidR="00C75129" w:rsidRPr="00A85A0C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Intellectual</w:t>
+        </w:r>
+        <w:r w:rsidR="00C75129" w:rsidRPr="00A85A0C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-10"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00C75129" w:rsidRPr="00A85A0C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-2"/>
+          </w:rPr>
+          <w:t>Property</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="76175F85" w14:textId="77777777" w:rsidR="00973143" w:rsidRDefault="00C75129">
+    <w:p w14:paraId="76175F85" w14:textId="544B3121" w:rsidR="00973143" w:rsidRDefault="00A85A0C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="33"/>
         <w:ind w:left="350"/>
       </w:pPr>
-      <w:r>
-[...66 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidR="00C75129" w:rsidRPr="00A85A0C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Clinical</w:t>
+        </w:r>
+        <w:r w:rsidR="00C75129" w:rsidRPr="00A85A0C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-7"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00C75129" w:rsidRPr="00A85A0C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Trials:</w:t>
+        </w:r>
+        <w:r w:rsidR="00C75129" w:rsidRPr="00A85A0C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-6"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00C75129" w:rsidRPr="00A85A0C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Indirect</w:t>
+        </w:r>
+        <w:r w:rsidR="00C75129" w:rsidRPr="00A85A0C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-6"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00C75129" w:rsidRPr="00A85A0C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Cost</w:t>
+        </w:r>
+        <w:r w:rsidR="00C75129" w:rsidRPr="00A85A0C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-6"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00C75129" w:rsidRPr="00A85A0C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-2"/>
+          </w:rPr>
+          <w:t>Recovery</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="79B871BE" w14:textId="77777777" w:rsidR="00973143" w:rsidRDefault="00973143">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="33"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33F06CC0" w14:textId="77777777" w:rsidR="00973143" w:rsidRPr="00C75129" w:rsidRDefault="00C75129">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00C75129">
         <w:t>Creation</w:t>
       </w:r>
       <w:r w:rsidRPr="00C75129">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C75129">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>Date</w:t>
@@ -4432,61 +4339,67 @@
       <w:r w:rsidRPr="00C75129">
         <w:t>Last</w:t>
       </w:r>
       <w:r w:rsidRPr="00C75129">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C75129">
         <w:t>Revision</w:t>
       </w:r>
       <w:r w:rsidRPr="00C75129">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C75129">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57A180CB" w14:textId="77777777" w:rsidR="00973143" w:rsidRDefault="00C75129">
+    <w:p w14:paraId="57A180CB" w14:textId="1B270267" w:rsidR="00973143" w:rsidRDefault="00C75129">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="41"/>
         <w:ind w:left="350"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>07/08/2025</w:t>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00A85A0C">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>9/11/2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69D6E2E1" w14:textId="77777777" w:rsidR="00973143" w:rsidRDefault="00973143">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73CACA98" w14:textId="77777777" w:rsidR="00973143" w:rsidRDefault="00973143">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45CB28E6" w14:textId="77777777" w:rsidR="00973143" w:rsidRDefault="00973143">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1DECC6D0" w14:textId="77777777" w:rsidR="00973143" w:rsidRDefault="00973143">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F93E970" w14:textId="77777777" w:rsidR="00973143" w:rsidRDefault="00973143">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
@@ -4513,51 +4426,51 @@
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15729152" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B5D2BF9" wp14:editId="3FB563FD">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>5083302</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-148448</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2135124" cy="722375"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="3" name="Image 3" descr="logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="Image 3" descr="logo"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId6" cstate="print"/>
+                    <a:blip r:embed="rId18" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2135124" cy="722375"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Sponsored Programs Administration 601</w:t>
       </w:r>
@@ -4637,51 +4550,51 @@
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>65211 573-882-7560</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>|</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7">
+      <w:hyperlink r:id="rId19">
         <w:r>
           <w:rPr>
             <w:spacing w:val="-2"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>grantsdc@missouri.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4578C9A5" w14:textId="77777777" w:rsidR="00973143" w:rsidRDefault="00973143">
       <w:pPr>
         <w:spacing w:line="237" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:sectPr w:rsidR="00973143">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1260" w:right="720" w:bottom="280" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45DC92B6" w14:textId="77777777" w:rsidR="00973143" w:rsidRDefault="00C75129">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -5066,67 +4979,51 @@
           <w:color w:val="555658"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:color w:val="555658"/>
         </w:rPr>
         <w:t>property</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:color w:val="555658"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:color w:val="555658"/>
         </w:rPr>
-        <w:t xml:space="preserve">(IP) that could result from industry-funded research. For the last thirty years, the University of Missouri, like other universities, has taken the stance of avidly guarding the ultimate ownership of IP that might be generated </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> an industry-funded project.</w:t>
+        <w:t>(IP) that could result from industry-funded research. For the last thirty years, the University of Missouri, like other universities, has taken the stance of avidly guarding the ultimate ownership of IP that might be generated in the course of an industry-funded project.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30A4A35F" w14:textId="77777777" w:rsidR="00973143" w:rsidRDefault="00C75129">
       <w:pPr>
         <w:spacing w:before="1" w:line="254" w:lineRule="auto"/>
         <w:ind w:left="362" w:right="1495"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:color w:val="555658"/>
         </w:rPr>
         <w:t>Analysis shows that much less IP is generated in such projects</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:color w:val="555658"/>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -5428,78 +5325,61 @@
           <w:color w:val="555658"/>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:color w:val="555658"/>
         </w:rPr>
         <w:t>research.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:color w:val="555658"/>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:color w:val="555658"/>
         </w:rPr>
-        <w:t xml:space="preserve">This present value is often worth more than the hypothetical value of IP that is </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> not created and may never be created.</w:t>
+        <w:t>This present value is often worth more than the hypothetical value of IP that is as yet not created and may never be created.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="371C458F" w14:textId="77777777" w:rsidR="00973143" w:rsidRDefault="00C75129">
       <w:pPr>
         <w:spacing w:before="198" w:line="254" w:lineRule="auto"/>
         <w:ind w:left="362" w:right="1632"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:color w:val="555658"/>
         </w:rPr>
         <w:t>With</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:color w:val="555658"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:color w:val="555658"/>
         </w:rPr>
         <w:t>this</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5523,51 +5403,50 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:color w:val="555658"/>
         </w:rPr>
         <w:t>mind,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:color w:val="555658"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:color w:val="555658"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:color w:val="555658"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:color w:val="555658"/>
         </w:rPr>
         <w:t>University</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:color w:val="555658"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -6322,67 +6201,51 @@
           <w:color w:val="555658"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:color w:val="555658"/>
         </w:rPr>
         <w:t>INDIRECT</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:color w:val="555658"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:color w:val="555658"/>
         </w:rPr>
-        <w:t xml:space="preserve">COSTS </w:t>
-[...15 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>COSTS costs.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:color w:val="555658"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:color w:val="555658"/>
         </w:rPr>
         <w:t>Experience</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:color w:val="555658"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -6725,89 +6588,87 @@
         <w:t>add</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:color w:val="555658"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:color w:val="555658"/>
         </w:rPr>
         <w:t>a form</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:color w:val="555658"/>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:color w:val="555658"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:color w:val="555658"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:color w:val="555658"/>
         </w:rPr>
         <w:t>order</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:color w:val="555658"/>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:color w:val="555658"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:color w:val="555658"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:color w:val="555658"/>
         </w:rPr>
         <w:t>implement</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:color w:val="555658"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -7718,65 +7579,51 @@
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="42"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B3F4A1D" w14:textId="77777777" w:rsidR="00973143" w:rsidRDefault="00C75129">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1045"/>
         </w:tabs>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="535456"/>
         </w:rPr>
-        <w:t xml:space="preserve">If you, the faculty </w:t>
-[...13 lines deleted...]
-        <w:t>, are just not sure</w:t>
+        <w:t>If you, the faculty member, are just not sure</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="535456"/>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="535456"/>
         </w:rPr>
         <w:t>of which</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="535456"/>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="535456"/>
         </w:rPr>
@@ -8135,65 +7982,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="535456"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="535456"/>
         </w:rPr>
         <w:t>help</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="535456"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="535456"/>
         </w:rPr>
-        <w:t xml:space="preserve">you find answers for your </w:t>
-[...13 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>you find answers for your particular case.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="360B065D" w14:textId="77777777" w:rsidR="00973143" w:rsidRDefault="00973143">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="210"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5FFFF0BB" w14:textId="77777777" w:rsidR="00973143" w:rsidRDefault="00C75129">
       <w:pPr>
         <w:spacing w:line="254" w:lineRule="auto"/>
         <w:ind w:left="362" w:right="1495"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:color w:val="535456"/>
         </w:rPr>
@@ -8605,74 +8438,72 @@
         <w:t>University,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:color w:val="535456"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:color w:val="535456"/>
         </w:rPr>
         <w:t>we</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:color w:val="535456"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:color w:val="535456"/>
         </w:rPr>
         <w:t>have</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:color w:val="535456"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:color w:val="535456"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:color w:val="535456"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:color w:val="535456"/>
         </w:rPr>
         <w:t>treat</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:color w:val="535456"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -9077,51 +8908,51 @@
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487588864" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A81429D" wp14:editId="7DDC990F">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>1214627</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>188355</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1248156" cy="406908"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="4" name="Image 4" descr="Handwritten signature in black ink on a white background, reading &quot;Henry C. Foley.&quot; Signature features cursive style with prominent loops and slants."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4" name="Image 4" descr="Handwritten signature in black ink on a white background, reading &quot;Henry C. Foley.&quot; Signature features cursive style with prominent loops and slants."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" cstate="print"/>
+                    <a:blip r:embed="rId20" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1248156" cy="406908"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F76F280" w14:textId="77777777" w:rsidR="00973143" w:rsidRDefault="00C75129">
       <w:pPr>
         <w:spacing w:before="186" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="368" w:right="7003"/>
         <w:jc w:val="both"/>
@@ -9169,69 +9000,68 @@
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1380" w:right="720" w:bottom="280" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
-    <w:altName w:val="Century Gothic"/>
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4575587C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D6A88BD8"/>
     <w:lvl w:ilvl="0" w:tplc="6DA60322">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1045" w:hanging="351"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="555658"/>
         <w:spacing w:val="0"/>
         <w:w w:val="157"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
@@ -9319,68 +9149,74 @@
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1C08E58C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8272" w:hanging="351"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="502431047">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
-    <w:shapeLayoutLikeWW8/>
-[...1 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00973143"/>
+    <w:rsid w:val="001739C4"/>
+    <w:rsid w:val="00212ACE"/>
     <w:rsid w:val="00212D8A"/>
     <w:rsid w:val="003719A1"/>
     <w:rsid w:val="00973143"/>
     <w:rsid w:val="009A054C"/>
+    <w:rsid w:val="00A85A0C"/>
     <w:rsid w:val="00C75129"/>
+    <w:rsid w:val="00C84680"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0A51CCF0"/>
@@ -9879,59 +9715,82 @@
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="1045" w:right="1407" w:hanging="360"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00212ACE"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00212ACE"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:grantsdc@missouri.edu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:muresearchospa@missouri.edu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.missouri.edu/sponsored-programs-administration/grant-fact-sheet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.missouri.edu/sponsored-programs-administration/sponsored-programs-procedure-guide" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.research.missouri.edu/spa/Indirect_Cost_Waiver.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.research.missouri.edu/spa/sppg/indirect-cost-recovery" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.research.missouri.edu/spa/sppg/clinical-trials-indirect-cost-recovery" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.research.missouri.edu/spa/sppg/intellectual-property" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.missouri.edu/sponsored-programs-administration/grant-fact-sheet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.missouri.edu/sponsored-programs-administration/grant-fact-sheet" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umsystem.edu/policies/finance/grants/facilities-administrative-costs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:muresearchospa@missouri.edu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.research.missouri.edu/spa/Indirect_Cost_Waiver.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:grantsdc@missouri.edu" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.research.missouri.edu/spa/Indirect_Cost_Waiver.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.research.missouri.edu/spa/sppg/clinical-trials-indirect-cost-recovery" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -10178,60 +10037,60 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1628</Words>
-  <Characters>9281</Characters>
+  <Words>1791</Words>
+  <Characters>10212</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>77</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>85</Lines>
+  <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10888</CharactersWithSpaces>
+  <CharactersWithSpaces>11980</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Microsoft Word - OSPA_SPPG_Indirect_Cost_Recovery 7.8.2025</dc:title>
   <dc:creator>sowersja</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2025-07-08T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>PScript5.dll Version 5.2.2</vt:lpwstr>
   </property>