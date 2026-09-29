--- v0 (2026-06-13)
+++ v1 (2026-09-29)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="67B233D0" w14:textId="77777777" w:rsidR="000947F8" w:rsidRDefault="00006150">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="424242"/>
         </w:rPr>
         <w:t>Transfer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="424242"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="424242"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:r>
@@ -142,51 +142,51 @@
                           <a:fillRef idx="0">
                             <a:schemeClr val="dk1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="dk1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="tx1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="3166EBBF" id="Group 1" o:spid="_x0000_s1026" style="width:471pt;height:1.1pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="59817,139" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAXSrhhiQIAAC0GAAAOAAAAZHJzL2Uyb0RvYy54bWykVFFv2yAQfp+0/4B4X51kaptadaqp3aJJ&#10;1VatnfZMMNhWMceAxM6/3wG2k7VVNXUv1gfccfd995nLq75VZCesa0AXdH4yo0RoDmWjq4L+fPjy&#10;YUmJ80yXTIEWBd0LR69W799ddiYXC6hBlcISvES7vDMFrb03eZY5XouWuRMwQuOhBNsyj0tbZaVl&#10;Hd7eqmwxm51lHdjSWODCOdy9SYd0Fe+XUnD/XUonPFEFxd58/Nr43YRvtrpkeWWZqRs+tMHe0EXL&#10;Go1Fp6tumGdka5tnV7UNt+BA+hMObQZSNlxEDshmPnvCZm1hayKXKu8qM8mE0j7R6c3X8m+7tTX3&#10;5s6m7hHeAn90qEvWmSo/Pg/r6hDcS9uGJCRB+qjoflJU9J5w3Dy9WM7PZyg8x7P5x4vzQXFe41ie&#10;ZfH686t5GctT0dja1Epn0DvuII/7P3nua2ZEVN0F+neWNGVBF5Ro1qKD14NZFsE7oTTGBP2GlRuk&#10;fFGds+XpMlnuZYEWSZ+JJ8v51vm1gCg02906nwxbjojVI+K9HqFF2wfDq2h4Twka3lKCht+k6ob5&#10;kBemFyDpDpMKey3sxAPEU/9kSNja4VTp46hp1qMNMDZFIAhl0FIJxNKIj8kpjcxwri5PCkbk90qE&#10;NpT+ISSOAR01j79ZfB/EtbJkx5Bo+TgPxGJBjAwpslFqSpq9njTEhjQR34x/TZyiY0XQfkpsGw32&#10;paq+H1uVKX5knbgG2hso9+i6Do1WUPd7y6ygRH3V6OvwhI3AjmAzAuvVNcSHLvRjrPMP/S9mDQmw&#10;oB5N9w1Ge7N89FOYyhQbMjV82nqQTTBbHEnqaFjgrxZRfJMQ/fXoHa9j1OGVX/0BAAD//wMAUEsD&#10;BBQABgAIAAAAIQB13aIW2wAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAEMXvgt9hGcGb&#10;3ST+QWM2pRT1VIS2QultmkyT0OxsyG6T9Ns7etHLg8cb3vtNNp9sqwbqfePYQDyLQBEXrmy4MvC1&#10;fb97BuUDcomtYzJwIQ/z/Poqw7R0I69p2IRKSQn7FA3UIXSp1r6oyaKfuY5YsqPrLQaxfaXLHkcp&#10;t61OouhJW2xYFmrsaFlTcdqcrYGPEcfFffw2rE7H5WW/ffzcrWIy5vZmWryCCjSFv2P4wRd0yIXp&#10;4M5cetUakEfCr0r28pCIPRhIEtB5pv+z598AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;F0q4YYkCAAAtBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAdd2iFtsAAAADAQAADwAAAAAAAAAAAAAAAADjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAOsFAAAAAA==&#10;">
+              <v:group w14:anchorId="776E7D0A" id="Group 1" o:spid="_x0000_s1026" style="width:471pt;height:1.1pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="59817,139" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAXSrhhiQIAAC0GAAAOAAAAZHJzL2Uyb0RvYy54bWykVFFv2yAQfp+0/4B4X51kaptadaqp3aJJ&#10;1VatnfZMMNhWMceAxM6/3wG2k7VVNXUv1gfccfd995nLq75VZCesa0AXdH4yo0RoDmWjq4L+fPjy&#10;YUmJ80yXTIEWBd0LR69W799ddiYXC6hBlcISvES7vDMFrb03eZY5XouWuRMwQuOhBNsyj0tbZaVl&#10;Hd7eqmwxm51lHdjSWODCOdy9SYd0Fe+XUnD/XUonPFEFxd58/Nr43YRvtrpkeWWZqRs+tMHe0EXL&#10;Go1Fp6tumGdka5tnV7UNt+BA+hMObQZSNlxEDshmPnvCZm1hayKXKu8qM8mE0j7R6c3X8m+7tTX3&#10;5s6m7hHeAn90qEvWmSo/Pg/r6hDcS9uGJCRB+qjoflJU9J5w3Dy9WM7PZyg8x7P5x4vzQXFe41ie&#10;ZfH686t5GctT0dja1Epn0DvuII/7P3nua2ZEVN0F+neWNGVBF5Ro1qKD14NZFsE7oTTGBP2GlRuk&#10;fFGds+XpMlnuZYEWSZ+JJ8v51vm1gCg02906nwxbjojVI+K9HqFF2wfDq2h4Twka3lKCht+k6ob5&#10;kBemFyDpDpMKey3sxAPEU/9kSNja4VTp46hp1qMNMDZFIAhl0FIJxNKIj8kpjcxwri5PCkbk90qE&#10;NpT+ISSOAR01j79ZfB/EtbJkx5Bo+TgPxGJBjAwpslFqSpq9njTEhjQR34x/TZyiY0XQfkpsGw32&#10;paq+H1uVKX5knbgG2hso9+i6Do1WUPd7y6ygRH3V6OvwhI3AjmAzAuvVNcSHLvRjrPMP/S9mDQmw&#10;oB5N9w1Ge7N89FOYyhQbMjV82nqQTTBbHEnqaFjgrxZRfJMQ/fXoHa9j1OGVX/0BAAD//wMAUEsD&#10;BBQABgAIAAAAIQB13aIW2wAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAEMXvgt9hGcGb&#10;3ST+QWM2pRT1VIS2QultmkyT0OxsyG6T9Ns7etHLg8cb3vtNNp9sqwbqfePYQDyLQBEXrmy4MvC1&#10;fb97BuUDcomtYzJwIQ/z/Poqw7R0I69p2IRKSQn7FA3UIXSp1r6oyaKfuY5YsqPrLQaxfaXLHkcp&#10;t61OouhJW2xYFmrsaFlTcdqcrYGPEcfFffw2rE7H5WW/ffzcrWIy5vZmWryCCjSFv2P4wRd0yIXp&#10;4M5cetUakEfCr0r28pCIPRhIEtB5pv+z598AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;F0q4YYkCAAAtBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAdd2iFtsAAAADAQAADwAAAAAAAAAAAAAAAADjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAOsFAAAAAA==&#10;">
                 <v:shape id="Graphic 2" o:spid="_x0000_s1027" style="position:absolute;top:68;width:59817;height:13;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5981700,1270" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAY6YDwwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8gRvzcYcpERXUUEo1EtjSz0+si9/NPs2Ztck7ad3C4Ueh5n5DbPajKYRPXWutqxgHsUg&#10;iHOray4VfJwOzy8gnEfW2FgmBd/kYLOePK0w1Xbgd+ozX4oAYZeigsr7NpXS5RUZdJFtiYNX2M6g&#10;D7Irpe5wCHDTyCSOF9JgzWGhwpb2FeXX7G4UHL92dLtcSlfQ2zjUh5/P/Nw3Ss2m43YJwtPo/8N/&#10;7VetIIHfK+EGyPUDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAGOmA8MMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l5981700,e" filled="f" strokecolor="black [3040]">
                   <v:path arrowok="t"/>
                 </v:shape>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DF6A180" w14:textId="77777777" w:rsidR="000947F8" w:rsidRDefault="00006150">
       <w:pPr>
         <w:spacing w:before="18" w:line="208" w:lineRule="auto"/>
         <w:ind w:left="90" w:right="5571" w:firstLine="9"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00006150">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Related University of Missouri Policies </w:t>
       </w:r>
@@ -444,57 +444,54 @@
       <w:r w:rsidRPr="00006150">
         <w:t>Programs</w:t>
       </w:r>
       <w:r w:rsidRPr="00006150">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00006150">
         <w:t>Administration</w:t>
       </w:r>
       <w:r w:rsidRPr="00006150">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00006150">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Procedures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17A5897E" w14:textId="77777777" w:rsidR="000947F8" w:rsidRDefault="00006150">
+    <w:p w14:paraId="17A5897E" w14:textId="372CE71A" w:rsidR="000947F8" w:rsidRDefault="00006150">
       <w:pPr>
         <w:spacing w:before="20" w:line="201" w:lineRule="auto"/>
         <w:ind w:left="90" w:right="7246"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId8">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>Advance</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-13"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
@@ -510,243 +507,337 @@
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>Pre-Award</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-13"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
-          <w:t>Accounts</w:t>
+          <w:t>Ac</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>c</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>ounts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
-          <w:t>Cost Share</w:t>
-[...27 lines deleted...]
-          <w:t xml:space="preserve"> </w:t>
+          <w:t>Cost Sh</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
-          <w:t>Submission</w:t>
-[...8 lines deleted...]
-          <w:t xml:space="preserve"> </w:t>
+          <w:t>a</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
-          <w:t>Deadlines</w:t>
-[...16 lines deleted...]
-          <w:t>F&amp;A Cost Recovery</w:t>
+          <w:t>re</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2440F59F" w14:textId="77777777" w:rsidR="000947F8" w:rsidRDefault="00006150">
+    <w:p w14:paraId="1957C90F" w14:textId="56DFA90B" w:rsidR="00CE5E93" w:rsidRPr="00CE5E93" w:rsidRDefault="00CE5E93">
+      <w:pPr>
+        <w:spacing w:before="20" w:line="201" w:lineRule="auto"/>
+        <w:ind w:left="90" w:right="7246"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00CE5E93">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>Indirect Cost (IDC) Recovery</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="273B2014" w14:textId="2EBD239C" w:rsidR="00CE5E93" w:rsidRPr="00CE5E93" w:rsidRDefault="00CE5E93">
+      <w:pPr>
+        <w:spacing w:line="201" w:lineRule="auto"/>
+        <w:ind w:left="90" w:right="7246"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single" w:color="0000FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single" w:color="0000FF"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://docs.research.missouri.edu/spa/sppg/proposal-submission-deadlines"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single" w:color="0000FF"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single" w:color="0000FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00006150" w:rsidRPr="00CE5E93">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri"/>
+        </w:rPr>
+        <w:t>Proposal</w:t>
+      </w:r>
+      <w:r w:rsidR="00006150" w:rsidRPr="00CE5E93">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00006150" w:rsidRPr="00CE5E93">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri"/>
+        </w:rPr>
+        <w:t>Submission</w:t>
+      </w:r>
+      <w:r w:rsidR="00006150" w:rsidRPr="00CE5E93">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00006150" w:rsidRPr="00CE5E93">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00006150" w:rsidRPr="00CE5E93">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eadlines </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2440F59F" w14:textId="08735A53" w:rsidR="000947F8" w:rsidRDefault="00CE5E93">
       <w:pPr>
         <w:spacing w:line="236" w:lineRule="exact"/>
         <w:ind w:left="90"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId12">
-        <w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single" w:color="0000FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="00006150" w:rsidRPr="00CE5E93">
           <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri"/>
-            <w:color w:val="0000FF"/>
-            <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>Electronic</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00006150" w:rsidRPr="00CE5E93">
           <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri"/>
-            <w:color w:val="0000FF"/>
             <w:spacing w:val="-9"/>
-            <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00006150" w:rsidRPr="00CE5E93">
           <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri"/>
-            <w:color w:val="0000FF"/>
-            <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>Proposal</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00006150" w:rsidRPr="00CE5E93">
           <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri"/>
-            <w:color w:val="0000FF"/>
             <w:spacing w:val="-9"/>
-            <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00006150" w:rsidRPr="00CE5E93">
           <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri"/>
-            <w:color w:val="0000FF"/>
-            <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>Signature</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00006150" w:rsidRPr="00CE5E93">
           <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri"/>
-            <w:color w:val="0000FF"/>
             <w:spacing w:val="-8"/>
-            <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00006150" w:rsidRPr="00CE5E93">
           <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri"/>
-            <w:color w:val="0000FF"/>
-            <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
-          <w:t>Routing</w:t>
+          <w:t>Routi</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00006150" w:rsidRPr="00CE5E93">
           <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri"/>
-            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>n</w:t>
+        </w:r>
+        <w:r w:rsidR="00006150" w:rsidRPr="00CE5E93">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri"/>
+          </w:rPr>
+          <w:t>g</w:t>
+        </w:r>
+        <w:r w:rsidR="00006150" w:rsidRPr="00CE5E93">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri"/>
             <w:spacing w:val="-9"/>
-            <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00006150" w:rsidRPr="00CE5E93">
           <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri"/>
-            <w:color w:val="0000FF"/>
-            <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>Sheet</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00006150" w:rsidRPr="00CE5E93">
           <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri"/>
-            <w:color w:val="0000FF"/>
             <w:spacing w:val="-10"/>
-            <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00006150" w:rsidRPr="00CE5E93">
           <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri"/>
-            <w:color w:val="0000FF"/>
             <w:spacing w:val="-2"/>
-            <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
-          <w:t>(ePSRS)</w:t>
+          <w:t>(</w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="00006150" w:rsidRPr="00CE5E93">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri"/>
+            <w:spacing w:val="-2"/>
+          </w:rPr>
+          <w:t>ePSRS</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="00006150" w:rsidRPr="00CE5E93">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri"/>
+            <w:spacing w:val="-2"/>
+          </w:rPr>
+          <w:t>)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6B1B9EA4" w14:textId="77777777" w:rsidR="000947F8" w:rsidRDefault="000947F8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="144"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1DA1D72A" w14:textId="77777777" w:rsidR="000947F8" w:rsidRPr="00006150" w:rsidRDefault="00006150">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00006150">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Overview</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64C83B26" w14:textId="77777777" w:rsidR="000947F8" w:rsidRDefault="000947F8">
@@ -4984,51 +5075,59 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>with</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>sponsor(s), current and new academic home department/college, and MU’s Sponsored Programs Administration (SPA)offices.</w:t>
+        <w:t>sponsor(s), current and new academic home department/college, and MU’s Sponsored Programs Administration (SPA</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>)offices</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D653236" w14:textId="77777777" w:rsidR="000947F8" w:rsidRDefault="000947F8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E44402C" w14:textId="77777777" w:rsidR="000947F8" w:rsidRPr="00006150" w:rsidRDefault="00006150">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00006150">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Responsibilities</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B5EA9E2" w14:textId="77777777" w:rsidR="000947F8" w:rsidRDefault="000947F8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="6"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
@@ -5940,51 +6039,65 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Sheet</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>(ePSRS) with investigator (s), department/division, and dean signatures.</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ePSRS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>) with investigator (s), department/division, and dean signatures.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="193EC650" w14:textId="77777777" w:rsidR="000947F8" w:rsidRDefault="00006150">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Financial</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -9964,56 +10077,58 @@
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>well as</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>provide</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>any</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>additional</w:t>
@@ -10628,51 +10743,65 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>forms</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>(ePSRS)</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ePSRS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>required</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -11866,57 +11995,57 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="000947F8">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1360" w:right="360" w:bottom="280" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3BFF9F4B" w14:textId="77777777" w:rsidR="000947F8" w:rsidRPr="00006150" w:rsidRDefault="00006150">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="243"/>
       </w:pPr>
       <w:r w:rsidRPr="00006150">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Resources</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="588EE300" w14:textId="77777777" w:rsidR="000947F8" w:rsidRDefault="00006150">
+    <w:p w14:paraId="588EE300" w14:textId="11C3C90F" w:rsidR="000947F8" w:rsidRDefault="00006150">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="281"/>
         <w:ind w:left="720" w:right="1159"/>
       </w:pPr>
-      <w:hyperlink r:id="rId13">
+      <w:hyperlink r:id="rId12">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Incoming</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-4"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Grant</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-3"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
@@ -12026,56 +12155,56 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>that</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>will assist with the development of a new proposal to be submitted by MU for the grant being transferred.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CA76045" w14:textId="77777777" w:rsidR="000947F8" w:rsidRDefault="000947F8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="34"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C253F23" w14:textId="77777777" w:rsidR="000947F8" w:rsidRDefault="00006150">
+    <w:p w14:paraId="3C253F23" w14:textId="0BC97CA9" w:rsidR="000947F8" w:rsidRDefault="00006150">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="720" w:right="1159"/>
       </w:pPr>
-      <w:hyperlink r:id="rId14">
+      <w:hyperlink r:id="rId13">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Grant</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-3"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Fact</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-3"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
@@ -12168,51 +12297,51 @@
       </w:r>
       <w:r>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>related identifiers, indirect cost rates, fringe benefits rates, tuition remission specific to MU.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BF3F628" w14:textId="77777777" w:rsidR="000947F8" w:rsidRDefault="000947F8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="35"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59375191" w14:textId="77777777" w:rsidR="000947F8" w:rsidRDefault="00006150">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="720" w:right="1352"/>
       </w:pPr>
-      <w:hyperlink r:id="rId15">
+      <w:hyperlink r:id="rId14">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Sponsored</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-5"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Programs</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-5"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
@@ -12464,135 +12593,147 @@
                               <a:lnTo>
                                 <a:pt x="39624" y="0"/>
                               </a:lnTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="0000FF"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="5F5FD0C5" id="Graphic 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:2in;margin-top:35.55pt;width:3.15pt;height:.6pt;z-index:15729152;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="40005,7620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBTQin1HAIAALMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bvNNmyFIiartCuipBW&#10;y0pbxNl1nCbC8Zix26R/z9ip0whOIHJwxp7nyZt5M1nfDZ1mJ4WuBVPym0XOmTISqtYcSv5tt33z&#10;gTPnhamEBqNKflaO321ev1r3tlBLaEBXChkFMa7obckb722RZU42qhNuAVYZctaAnfC0xUNWoegp&#10;eqezZZ6vsh6wsghSOUenD6OTb2L8ulbSf61rpzzTJSduPq4Y131Ys81aFAcUtmnlhYb4BxadaA19&#10;dAr1ILxgR2z/CNW1EsFB7RcSugzqupUq5kDZ3OS/ZfPSCKtiLlQcZ6cyuf8XVj6dXuwzBurOPoL8&#10;4agiWW9dMXnCxl0wQ41dwBJxNsQqnqcqqsEzSYe3eZ6/40yS5/1qGUuciSLdlEfnPyuIUcTp0flR&#10;gSpZokmWHEwykXQMCuqooOeMFETOSMH9qKAVPtwL1ILJ+olGc2ERXB2c1A4iyAf6bz+ulrecpRSI&#10;5RWhzRxJrTNDJV962xhtxMxSTu70HmHXj/4FNFUxhZIanApKjflORqwBHc6r7EC31bbVOiTu8LC/&#10;18hOIgwEPdttqCBdmcGi/qPkQfw9VOdnZD1NScndz6NAxZn+YqgNw0glA5OxTwZ6fQ9x8GLN0fnd&#10;8F2gZZbMknvqmCdITS6K1A4hqQkbbhr4dPRQt6FXIreR0WVDkxETuExxGL35PqKu/5rNLwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhALvaie/gAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I&#10;/IO1SNyonRRBCHGqqhKHCvVAAYmjGy9J1HgdYjdN/p7lRI+zM5p9U6wm14kRh9B60pAsFAikytuW&#10;ag0f7y93GYgQDVnTeUINMwZYlddXhcmtP9MbjvtYCy6hkBsNTYx9LmWoGnQmLHyPxN63H5yJLIda&#10;2sGcudx1MlXqQTrTEn9oTI+bBqvj/uQ0jOpTxflnrl83u2Ta7r7Udt0ftb69mdbPICJO8T8Mf/iM&#10;DiUzHfyJbBCdhjTLeEvU8JgkIDiQPt0vQRz4kC5BloW8XFD+AgAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAFNCKfUcAgAAswQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhALvaie/gAAAACQEAAA8AAAAAAAAAAAAAAAAAdgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" path="m39624,l,,,7620r39624,l39624,xe" fillcolor="blue" stroked="f">
+              <v:shape w14:anchorId="612E7C7D" id="Graphic 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:2in;margin-top:35.55pt;width:3.15pt;height:.6pt;z-index:15729152;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="40005,7620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBTQin1HAIAALMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bvNNmyFIiartCuipBW&#10;y0pbxNl1nCbC8Zix26R/z9ip0whOIHJwxp7nyZt5M1nfDZ1mJ4WuBVPym0XOmTISqtYcSv5tt33z&#10;gTPnhamEBqNKflaO321ev1r3tlBLaEBXChkFMa7obckb722RZU42qhNuAVYZctaAnfC0xUNWoegp&#10;eqezZZ6vsh6wsghSOUenD6OTb2L8ulbSf61rpzzTJSduPq4Y131Ys81aFAcUtmnlhYb4BxadaA19&#10;dAr1ILxgR2z/CNW1EsFB7RcSugzqupUq5kDZ3OS/ZfPSCKtiLlQcZ6cyuf8XVj6dXuwzBurOPoL8&#10;4agiWW9dMXnCxl0wQ41dwBJxNsQqnqcqqsEzSYe3eZ6/40yS5/1qGUuciSLdlEfnPyuIUcTp0flR&#10;gSpZokmWHEwykXQMCuqooOeMFETOSMH9qKAVPtwL1ILJ+olGc2ERXB2c1A4iyAf6bz+ulrecpRSI&#10;5RWhzRxJrTNDJV962xhtxMxSTu70HmHXj/4FNFUxhZIanApKjflORqwBHc6r7EC31bbVOiTu8LC/&#10;18hOIgwEPdttqCBdmcGi/qPkQfw9VOdnZD1NScndz6NAxZn+YqgNw0glA5OxTwZ6fQ9x8GLN0fnd&#10;8F2gZZbMknvqmCdITS6K1A4hqQkbbhr4dPRQt6FXIreR0WVDkxETuExxGL35PqKu/5rNLwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhALvaie/gAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I&#10;/IO1SNyonRRBCHGqqhKHCvVAAYmjGy9J1HgdYjdN/p7lRI+zM5p9U6wm14kRh9B60pAsFAikytuW&#10;ag0f7y93GYgQDVnTeUINMwZYlddXhcmtP9MbjvtYCy6hkBsNTYx9LmWoGnQmLHyPxN63H5yJLIda&#10;2sGcudx1MlXqQTrTEn9oTI+bBqvj/uQ0jOpTxflnrl83u2Ta7r7Udt0ftb69mdbPICJO8T8Mf/iM&#10;DiUzHfyJbBCdhjTLeEvU8JgkIDiQPt0vQRz4kC5BloW8XFD+AgAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAFNCKfUcAgAAswQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhALvaie/gAAAACQEAAA8AAAAAAAAAAAAAAAAAdgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" path="m39624,l,,,7620r39624,l39624,xe" fillcolor="blue" stroked="f">
                 <v:path arrowok="t"/>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">How to Transfer an NIH Grant : </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId16">
+        <w:t xml:space="preserve">How to Transfer an NIH </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Grant :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-2"/>
             <w:sz w:val="20"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>http://www.niams.nih.gov/funding/Policies_and_Guidelines/transfer_institution.pd</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="80"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17">
+      <w:hyperlink r:id="rId16">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-6"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>f</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:spacing w:val="-6"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="30252800" w14:textId="77777777" w:rsidR="000947F8" w:rsidRDefault="00006150">
+    <w:p w14:paraId="30252800" w14:textId="19AD7B71" w:rsidR="000947F8" w:rsidRDefault="00006150">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:right="1182"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">NIH Grants Policy Statement: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:anchor="_Toc271264936">
-        <w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidR="00AF3E32" w:rsidRPr="00E86E5C">
           <w:rPr>
-            <w:color w:val="0000FF"/>
-            <w:spacing w:val="-2"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="20"/>
-            <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
-          <w:t>http://grants.nih.gov/grants/policy/nihgps_2010/nihgps_ch8.htm#_Toc271264936</w:t>
+          <w:t>https://grants.nih.gov/policy-and-compliance/nihgps</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1C7C4824" w14:textId="77777777" w:rsidR="000947F8" w:rsidRDefault="00006150">
+    <w:p w14:paraId="1C7C4824" w14:textId="558CC89D" w:rsidR="000947F8" w:rsidRDefault="00006150">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:right="1427"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>PHS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
@@ -12713,56 +12854,55 @@
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>PHS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Research Grant (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId19">
-        <w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidR="00AF3E32" w:rsidRPr="00E86E5C">
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="20"/>
-            <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>http://grants1.nih.gov/grants/phs3734.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66E85322" w14:textId="77777777" w:rsidR="000947F8" w:rsidRDefault="00006150">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:right="4039"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -12836,51 +12976,51 @@
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Certification </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId20">
+      <w:hyperlink r:id="rId19">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-2"/>
             <w:sz w:val="20"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>http://grants1.nih.gov/grants/hhs568.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79CA392F" w14:textId="77777777" w:rsidR="000947F8" w:rsidRDefault="000947F8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="35"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E00A740" w14:textId="77777777" w:rsidR="000947F8" w:rsidRDefault="00006150">
@@ -12919,132 +13059,133 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Foundation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>(NSF)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A1D20BC" w14:textId="77777777" w:rsidR="000947F8" w:rsidRDefault="000947F8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="34"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A7DA803" w14:textId="77777777" w:rsidR="000947F8" w:rsidRDefault="00006150">
+    <w:p w14:paraId="41859990" w14:textId="28CFAA13" w:rsidR="00D4039D" w:rsidRPr="00D4039D" w:rsidRDefault="0041714F" w:rsidP="00D4039D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:right="1175"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">FastLane Transfer Request Instructions: </w:t>
-[...2 lines deleted...]
-        <w:r>
+        <w:t>Research.gov</w:t>
+      </w:r>
+      <w:r w:rsidR="00006150">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Transfer Request Instructions: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidR="00D4039D" w:rsidRPr="00D4039D">
           <w:rPr>
-            <w:color w:val="0000FF"/>
-            <w:spacing w:val="-2"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="20"/>
-            <w:u w:val="single" w:color="0000FF"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>https://www.fastlane.nsf.gov/NSFHelp/flashhelp/fastlane/FastLane_Help/fastlane</w:t>
+          <w:t>https://nsf-gov-resources.nsf.gov/files/Preparing_PI_Transfer_Requests_Final_508.pdf?VersionId=3vgWUOw74RNgAGd7LmUZeWq8jZJ6cQjA</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00D4039D" w:rsidRPr="00D4039D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="31A33B28" w14:textId="77777777" w:rsidR="000947F8" w:rsidRDefault="00006150">
-[...16 lines deleted...]
-    <w:p w14:paraId="5E212C9F" w14:textId="77777777" w:rsidR="000947F8" w:rsidRDefault="00006150">
+    <w:p w14:paraId="5E212C9F" w14:textId="45289915" w:rsidR="000947F8" w:rsidRDefault="00006150" w:rsidP="00D4039D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
-        <w:ind w:right="1819"/>
+        <w:ind w:right="1175"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">NSF Policy: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:anchor="IIBg">
-        <w:r>
+      <w:hyperlink r:id="rId21" w:anchor="ch7B2f" w:history="1">
+        <w:r w:rsidR="00D4039D" w:rsidRPr="00D4039D">
           <w:rPr>
-            <w:color w:val="0000FF"/>
-            <w:spacing w:val="-2"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="20"/>
-            <w:u w:val="single" w:color="0000FF"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>http://www.nsf.gov/pubs/policydocs/pappguide/nsf15001/aag_2.jsp#IIBg</w:t>
+          <w:t>https://www.nsf.gov/policies/pappg/24-1/ch-7-award-administration#ch7B2f</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00D4039D" w:rsidRPr="00D4039D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="39B9A75B" w14:textId="77777777" w:rsidR="000947F8" w:rsidRDefault="000947F8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="36"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22560E80" w14:textId="77777777" w:rsidR="000947F8" w:rsidRDefault="00006150">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>National</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -13146,51 +13287,51 @@
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>How-to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Guide:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24">
+      <w:hyperlink r:id="rId22">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>http://science.nasa.gov/researchers/sara/how-to-</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-2"/>
             <w:sz w:val="20"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>guide/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1D8B7E5B" w14:textId="77777777" w:rsidR="000947F8" w:rsidRDefault="00006150">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
@@ -13207,51 +13348,51 @@
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>NASA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>FAQ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:anchor="15">
+      <w:hyperlink r:id="rId23" w:anchor="15">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-2"/>
             <w:sz w:val="20"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>http://science.nasa.gov/researchers/sara/faqs/#15</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0B7B3963" w14:textId="77777777" w:rsidR="000947F8" w:rsidRDefault="000947F8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="35"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="115533A7" w14:textId="77777777" w:rsidR="000947F8" w:rsidRDefault="00006150">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
@@ -13629,51 +13770,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>SPA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>at</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26">
+      <w:hyperlink r:id="rId24">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>grantsdc@missouri.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>or</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -13755,146 +13896,145 @@
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15729664" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A3D8964" wp14:editId="6E467D38">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>5228309</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-89110</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2137056" cy="722629"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="4" name="Image 4" descr="Logo of University of Missouri Sponsored Programs Administration, featuring a black and gold &quot;MU&quot; emblem on the left. Text to the right reads &quot;Sponsored Programs Administration&quot; with &quot;University of Missouri&quot; below in smaller font."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4" name="Image 4" descr="Logo of University of Missouri Sponsored Programs Administration, featuring a black and gold &quot;MU&quot; emblem on the left. Text to the right reads &quot;Sponsored Programs Administration&quot; with &quot;University of Missouri&quot; below in smaller font."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27" cstate="print"/>
+                    <a:blip r:embed="rId25" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2137056" cy="722629"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:t>Sponsored Programs Administration 573-882-7560</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>|</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28">
+      <w:hyperlink r:id="rId26">
         <w:r>
           <w:t>grantsdc@missouri.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="000947F8">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1360" w:right="360" w:bottom="280" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
-    <w:altName w:val="Century Gothic"/>
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42487EDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7586F198"/>
     <w:lvl w:ilvl="0" w:tplc="18E46C6A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="900" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="AE8015B6">
@@ -13996,61 +14136,76 @@
       <w:pPr>
         <w:ind w:left="8440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="82454313">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
-    <w:shapeLayoutLikeWW8/>
-[...1 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000947F8"/>
     <w:rsid w:val="00006150"/>
+    <w:rsid w:val="000211B1"/>
+    <w:rsid w:val="00072874"/>
     <w:rsid w:val="000947F8"/>
     <w:rsid w:val="003612D5"/>
+    <w:rsid w:val="0041714F"/>
+    <w:rsid w:val="004C069D"/>
     <w:rsid w:val="0073405E"/>
+    <w:rsid w:val="0075739A"/>
+    <w:rsid w:val="008C518B"/>
+    <w:rsid w:val="009D464E"/>
+    <w:rsid w:val="00AF3E32"/>
     <w:rsid w:val="00BB30C5"/>
+    <w:rsid w:val="00C84680"/>
+    <w:rsid w:val="00CE5E93"/>
+    <w:rsid w:val="00D4039D"/>
+    <w:rsid w:val="00FE0189"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0BC38292"/>
@@ -14522,59 +14677,94 @@
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="87"/>
       <w:ind w:left="99"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="900" w:hanging="361"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CE5E93"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CE5E93"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AF3E32"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.research.missouri.edu/ospa/sppg/OSPA_SPPG_Advance_Preaward_Account.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.research.missouri.edu/ospa/Incoming_Grant_Transfer_Checklist_Form.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://grants.nih.gov/grants/policy/nihgps_2010/nihgps_ch8.htm" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:grantsdc@missouri.edu" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fastlane.nsf.gov/NSFHelp/flashhelp/fastlane/FastLane_Help/fastlane_help.htm" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umsystem.edu/ums/policies/finance/cost_sharing" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.research.missouri.edu/ospa/sppg/OSPA_SPPG_ePSRS.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.niams.nih.gov/funding/Policies_and_Guidelines/transfer_institution.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://science.nasa.gov/researchers/sara/faqs/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.niams.nih.gov/funding/Policies_and_Guidelines/transfer_institution.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://grants1.nih.gov/grants/hhs568.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umsystem.edu/ums/policies/finance/establishing_an_award" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.research.missouri.edu/ospa/sppg/OSPA_SPPG_FA_Cost_Recovery.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://science.nasa.gov/researchers/sara/how-to-guide/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umsystem.edu/ums/policies/finance/facilities_and_administrative_costs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.missouri.edu/sponsored-programs-administration" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nsf.gov/pubs/policydocs/pappguide/nsf15001/aag_2.jsp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:grantsdc@missouri.edu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.research.missouri.edu/ospa/sppg/OSPA_SPPG_Proposal_Submission_Deadlines.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://grants1.nih.gov/grants/phs3734.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.research.missouri.edu/ospa/sppg/OSPA_SPPG_Cost_Share.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.missouri.edu/sponsored-programs-administration/grant-fact-sheet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fastlane.nsf.gov/NSFHelp/flashhelp/fastlane/FastLane_Help/fastlane_help.htm" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.research.missouri.edu/spa/sppg/advance-pre-award-account" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.missouri.edu/sponsored-programs-administration/grant-fact-sheet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://grants1.nih.gov/grants/phs3734.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:grantsdc@missouri.edu" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nsf.gov/policies/pappg/24-1/ch-7-award-administration" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umsystem.edu/ums/policies/finance/cost_sharing" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.research.missouri.edu/spa/Incoming_Grant_Transfer_Checklist_Form.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/policy-and-compliance/nihgps" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.niams.nih.gov/funding/Policies_and_Guidelines/transfer_institution.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nsf-gov-resources.nsf.gov/files/Preparing_PI_Transfer_Requests_Final_508.pdf?VersionId=3vgWUOw74RNgAGd7LmUZeWq8jZJ6cQjA" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umsystem.edu/ums/policies/finance/establishing_an_award" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.research.missouri.edu/spa/sppg/ePSRS" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:grantsdc@missouri.edu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umsystem.edu/ums/policies/finance/facilities_and_administrative_costs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.niams.nih.gov/funding/Policies_and_Guidelines/transfer_institution.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://science.nasa.gov/researchers/sara/faqs/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.research.missouri.edu/spa/sppg/indirect-cost-recovery" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://grants1.nih.gov/grants/hhs568.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.research.missouri.edu/spa/sppg/cost-share" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.missouri.edu/sponsored-programs-administration" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://science.nasa.gov/researchers/sara/how-to-guide/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -14821,60 +15011,60 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1854</Words>
-  <Characters>10569</Characters>
+  <Words>1814</Words>
+  <Characters>10346</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>88</Lines>
+  <Lines>86</Lines>
   <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12399</CharactersWithSpaces>
+  <CharactersWithSpaces>12136</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Office of Research Computer Services</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2022-06-13T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word for Microsoft 365</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">