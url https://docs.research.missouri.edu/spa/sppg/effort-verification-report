--- v0 (2026-06-13)
+++ v1 (2026-09-29)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="04B43804" w14:textId="77777777" w:rsidR="008D60FD" w:rsidRDefault="00523C7F">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="404040"/>
         </w:rPr>
         <w:t>Electronic</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="404040"/>
           <w:spacing w:val="-20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="404040"/>
         </w:rPr>
         <w:t>Effort</w:t>
       </w:r>
       <w:r>
@@ -133,144 +133,137 @@
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="9537">
                           <a:solidFill>
                             <a:srgbClr val="EFB82C"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="2CD0917F" id="Graphic 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:70.9pt;margin-top:7.75pt;width:471pt;height:.1pt;z-index:-15728640;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5981700,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCupwk1FAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadqipd2o6QpaipBW&#10;y0pbxNl1nCbCsc2M26T/nrHz0bLcEBfr2TMZvzdvnNVDW2t2VoCVNRmfTaacKSNtXpljxr/vd++W&#10;nKEXJhfaGpXxi0L+sH77ZtW4VM1taXWugFERg2njMl5679IkQVmqWuDEOmUoWFiohactHJMcREPV&#10;a53Mp9MPSWMhd2ClQqTTbRfk61i/KJT034oClWc648TNxxXieghrsl6J9AjClZXsaYh/YFGLytCl&#10;Y6mt8IKdoPqrVF1JsGgLP5G2TmxRVFJFDaRmNn2l5qUUTkUt1Bx0Y5vw/5WVT+cX9wyBOrpHK38i&#10;dSRpHKZjJGywz2kLqEMuEWdt7OJl7KJqPZN0eHe/nC2m1GxJsdl8EZuciHT4Vp7Qf1E21hHnR/Sd&#10;B/mARDkg2ZoBAjkZPNTRQ88ZeQickYeHzkMnfPgukAuQNVci4ay2Z7W3MepfMSdq16g2t1mjlEEl&#10;5XYZBMI11KsOxKsJ34rTJrC4v3u/iKOBVlf5rtI6sEA4HjYa2FmQqM+7T8v5JuigCn+kOUC/FVh2&#10;eTHUp2nT+9RZE0w62PzyDKyhac44/joJUJzpr4bGJYz+AGAAhwGA1xsbH0hsEN25b38IcCxcn3FP&#10;zj7ZYRhFOpgWpI+54UtjP568LargaJyhjlG/oQmOAvvXFp7I7T5mXf8J698AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAU0fPj3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPsPkSdxY+nG&#10;BlNpOg0kOHBAMJjEMU1M261xSpOt5d/jnuDm9/z0/DnbDK4RZ+xC7UnBfJaAQDLe1lQq+Hh/vFqD&#10;CFGT1Y0nVPCDATb55CLTqfU9veF5F0vBJRRSraCKsU2lDKZCp8PMt0i8+/Kd05FlV0rb6Z7LXSMX&#10;SXIjna6JL1S6xYcKzXF3cgr2T89m2R9oUfjDy70tvj9fzd4rdTkdtncgIg7xLwwjPqNDzkyFP5EN&#10;omG9nDN65GG1AjEGkvU1O8Xo3ILMM/n/hfwXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;rqcJNRQCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAFNHz494AAAAKAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" path="m,l5981700,e" filled="f" strokecolor="#efb82c" strokeweight=".26492mm">
+              <v:shape w14:anchorId="4E82C216" id="Graphic 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:70.9pt;margin-top:7.75pt;width:471pt;height:.1pt;z-index:-15728640;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5981700,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCupwk1FAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadqipd2o6QpaipBW&#10;y0pbxNl1nCbCsc2M26T/nrHz0bLcEBfr2TMZvzdvnNVDW2t2VoCVNRmfTaacKSNtXpljxr/vd++W&#10;nKEXJhfaGpXxi0L+sH77ZtW4VM1taXWugFERg2njMl5679IkQVmqWuDEOmUoWFiohactHJMcREPV&#10;a53Mp9MPSWMhd2ClQqTTbRfk61i/KJT034oClWc648TNxxXieghrsl6J9AjClZXsaYh/YFGLytCl&#10;Y6mt8IKdoPqrVF1JsGgLP5G2TmxRVFJFDaRmNn2l5qUUTkUt1Bx0Y5vw/5WVT+cX9wyBOrpHK38i&#10;dSRpHKZjJGywz2kLqEMuEWdt7OJl7KJqPZN0eHe/nC2m1GxJsdl8EZuciHT4Vp7Qf1E21hHnR/Sd&#10;B/mARDkg2ZoBAjkZPNTRQ88ZeQickYeHzkMnfPgukAuQNVci4ay2Z7W3MepfMSdq16g2t1mjlEEl&#10;5XYZBMI11KsOxKsJ34rTJrC4v3u/iKOBVlf5rtI6sEA4HjYa2FmQqM+7T8v5JuigCn+kOUC/FVh2&#10;eTHUp2nT+9RZE0w62PzyDKyhac44/joJUJzpr4bGJYz+AGAAhwGA1xsbH0hsEN25b38IcCxcn3FP&#10;zj7ZYRhFOpgWpI+54UtjP568LargaJyhjlG/oQmOAvvXFp7I7T5mXf8J698AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAU0fPj3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPsPkSdxY+nG&#10;BlNpOg0kOHBAMJjEMU1M261xSpOt5d/jnuDm9/z0/DnbDK4RZ+xC7UnBfJaAQDLe1lQq+Hh/vFqD&#10;CFGT1Y0nVPCDATb55CLTqfU9veF5F0vBJRRSraCKsU2lDKZCp8PMt0i8+/Kd05FlV0rb6Z7LXSMX&#10;SXIjna6JL1S6xYcKzXF3cgr2T89m2R9oUfjDy70tvj9fzd4rdTkdtncgIg7xLwwjPqNDzkyFP5EN&#10;omG9nDN65GG1AjEGkvU1O8Xo3ILMM/n/hfwXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;rqcJNRQCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAFNHz494AAAAKAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" path="m,l5981700,e" filled="f" strokecolor="#efb82c" strokeweight=".26492mm">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8A2E22" w14:textId="77777777" w:rsidR="008D60FD" w:rsidRPr="00523C7F" w:rsidRDefault="00523C7F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="315"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="Policies"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00523C7F">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>Policies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C18CB1C" w14:textId="77777777" w:rsidR="008D60FD" w:rsidRDefault="00523C7F">
+    <w:p w14:paraId="0C18CB1C" w14:textId="49C52AA9" w:rsidR="008D60FD" w:rsidRDefault="00B233D4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="6"/>
         <w:ind w:left="439"/>
       </w:pPr>
-      <w:hyperlink r:id="rId5">
-        <w:r>
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidR="00523C7F" w:rsidRPr="00B233D4">
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:w w:val="105"/>
-            <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>Policy 22303</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00523C7F" w:rsidRPr="00B233D4">
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-4"/>
             <w:w w:val="105"/>
-            <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00523C7F" w:rsidRPr="00B233D4">
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:w w:val="105"/>
-            <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>–</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00523C7F" w:rsidRPr="00B233D4">
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-1"/>
             <w:w w:val="105"/>
-            <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00523C7F" w:rsidRPr="00B233D4">
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:w w:val="105"/>
-            <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>Payroll</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00523C7F" w:rsidRPr="00B233D4">
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-1"/>
             <w:w w:val="105"/>
-            <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00523C7F" w:rsidRPr="00B233D4">
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-2"/>
             <w:w w:val="105"/>
-            <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>Verification</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2E34B548" w14:textId="77777777" w:rsidR="008D60FD" w:rsidRDefault="00523C7F">
+    <w:p w14:paraId="2E34B548" w14:textId="35E9C897" w:rsidR="008D60FD" w:rsidRDefault="00523C7F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="439" w:right="5550"/>
       </w:pPr>
       <w:hyperlink r:id="rId6">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:w w:val="105"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-4"/>
             <w:w w:val="105"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
@@ -368,107 +361,142 @@
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="371B6944" w14:textId="77777777" w:rsidR="008D60FD" w:rsidRDefault="008D60FD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="22"/>
         <w:rPr>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31A234F0" w14:textId="77777777" w:rsidR="008D60FD" w:rsidRPr="00523C7F" w:rsidRDefault="00523C7F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="Forms"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00523C7F">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>Forms</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36D5AFDB" w14:textId="77777777" w:rsidR="008D60FD" w:rsidRDefault="00523C7F">
+    <w:p w14:paraId="36D5AFDB" w14:textId="64310395" w:rsidR="008D60FD" w:rsidRPr="00B233D4" w:rsidRDefault="00B233D4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="63"/>
         <w:ind w:left="374"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId8">
-[...43 lines deleted...]
-      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:w w:val="105"/>
+          <w:u w:val="single" w:color="0000FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:w w:val="105"/>
+          <w:u w:val="single" w:color="0000FF"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://docs.research.missouri.edu/spa/PCE_Form_External.xlsx"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:w w:val="105"/>
+          <w:u w:val="single" w:color="0000FF"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:w w:val="105"/>
+          <w:u w:val="single" w:color="0000FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00523C7F" w:rsidRPr="00B233D4">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Payroll</w:t>
+      </w:r>
+      <w:r w:rsidR="00523C7F" w:rsidRPr="00B233D4">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:spacing w:val="42"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00523C7F" w:rsidRPr="00B233D4">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Correcting</w:t>
+      </w:r>
+      <w:r w:rsidR="00523C7F" w:rsidRPr="00B233D4">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:spacing w:val="20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00523C7F" w:rsidRPr="00B233D4">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Entry</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3EC84824" w14:textId="77777777" w:rsidR="008D60FD" w:rsidRDefault="008D60FD">
+    <w:p w14:paraId="3EC84824" w14:textId="6860D0EE" w:rsidR="008D60FD" w:rsidRDefault="00B233D4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="20"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:w w:val="105"/>
+          <w:u w:val="single" w:color="0000FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="24844FEB" w14:textId="77777777" w:rsidR="008D60FD" w:rsidRPr="00523C7F" w:rsidRDefault="00523C7F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="Overview"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00523C7F">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>Overview</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02FA9EC0" w14:textId="6F66741D" w:rsidR="008D60FD" w:rsidRDefault="00523C7F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="56" w:line="304" w:lineRule="auto"/>
         <w:ind w:left="372" w:right="580" w:firstLine="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
@@ -2174,51 +2202,51 @@
       <w:r>
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve">effort </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>certification.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DD2B247" w14:textId="77777777" w:rsidR="008D60FD" w:rsidRDefault="00523C7F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00523C7F">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>Risk</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="370E0C95" w14:textId="77777777" w:rsidR="008D60FD" w:rsidRDefault="00523C7F">
+    <w:p w14:paraId="370E0C95" w14:textId="5BAB6CDB" w:rsidR="008D60FD" w:rsidRDefault="00523C7F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="38" w:line="304" w:lineRule="auto"/>
         <w:ind w:left="371" w:right="580" w:firstLine="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>If</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
       <w:r>
@@ -2407,51 +2435,51 @@
         <w:rPr>
           <w:spacing w:val="32"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="33"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve">the sponsor. In accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9">
+      <w:hyperlink r:id="rId8">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:w w:val="105"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>Policy 27010</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:w w:val="105"/>
           </w:rPr>
           <w:t>,</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
           <w:w w:val="105"/>
@@ -5186,51 +5214,51 @@
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>process</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>is complete and no further action is needed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66128727" w14:textId="77777777" w:rsidR="008D60FD" w:rsidRDefault="008D60FD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="71"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FD7CF10" w14:textId="11302959" w:rsidR="008D60FD" w:rsidRDefault="00523C7F">
+    <w:p w14:paraId="6FD7CF10" w14:textId="311D3457" w:rsidR="008D60FD" w:rsidRDefault="00523C7F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="302" w:lineRule="auto"/>
         <w:ind w:left="1093" w:right="482" w:firstLine="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="27"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>The</w:t>
@@ -5711,51 +5739,51 @@
         <w:rPr>
           <w:spacing w:val="40"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="35"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve">Chancellor, in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10">
+      <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:w w:val="105"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>Policy 27010</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:w w:val="105"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="452F883B" w14:textId="77777777" w:rsidR="008D60FD" w:rsidRDefault="008D60FD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="35"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B8A1D2B" w14:textId="07630CC2" w:rsidR="008D60FD" w:rsidRDefault="00523C7F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
@@ -6076,51 +6104,51 @@
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>action form</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>(PAF).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C8DDD61" w14:textId="77777777" w:rsidR="008D60FD" w:rsidRDefault="008D60FD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="74"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39729526" w14:textId="77777777" w:rsidR="008D60FD" w:rsidRDefault="00523C7F">
+    <w:p w14:paraId="39729526" w14:textId="68F057D3" w:rsidR="008D60FD" w:rsidRDefault="00523C7F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="304" w:lineRule="auto"/>
         <w:ind w:left="1094" w:right="209"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="31"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>The DRA should</w:t>
@@ -6545,82 +6573,79 @@
         <w:rPr>
           <w:spacing w:val="25"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>the eEVR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="33"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve">(see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11">
-        <w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00643F59">
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:w w:val="105"/>
-            <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>Cost</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00643F59">
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="33"/>
             <w:w w:val="105"/>
-            <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00643F59">
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:w w:val="105"/>
-            <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
-          <w:t>Transfers, Payroll</w:t>
+          <w:t>Transfers, Payroll)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t>).</w:t>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="30"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>Note</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="25"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
@@ -7244,60 +7269,52 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>how</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="33"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t xml:space="preserve">they </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>they spent</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="39"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>their</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="32"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>effort</w:t>
@@ -8191,58 +8208,56 @@
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>is not</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="30"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>included</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="37"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="29"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>the eEVR, the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="32"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>individual</w:t>
@@ -8782,71 +8797,69 @@
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>his or</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="21"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>her</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>ow</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-29"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="21"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>eEVR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="35"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>(see</w:t>
@@ -9025,58 +9038,56 @@
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>PI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>has direct</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="39"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>know</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-25"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>ledge</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="31"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>of</w:t>
@@ -9527,76 +9538,67 @@
           <w:w w:val="105"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="105"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>is functioning</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
           <w:w w:val="105"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="105"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">properly </w:t>
-[...7 lines deleted...]
-        <w:t>and</w:t>
+        <w:t>properly and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="37"/>
           <w:w w:val="105"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="105"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>also</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:w w:val="105"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="105"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>to ensure</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
           <w:w w:val="105"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -11019,51 +11021,67 @@
         </w:rPr>
         <w:t>Review</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-28"/>
           <w:w w:val="105"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:w w:val="105"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:w w:val="105"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the eEVR approval queue</w:t>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>eEVR</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> approval queue</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
           <w:w w:val="105"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="105"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>for incomplete</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="37"/>
           <w:w w:val="105"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -11135,59 +11153,57 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:w w:val="105"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>necessary.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="484F0135" w14:textId="77777777" w:rsidR="008D60FD" w:rsidRDefault="00523C7F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="978"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="216" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:w w:val="105"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Ensures</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:w w:val="105"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="105"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>eEVRs</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="31"/>
           <w:w w:val="105"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -11386,51 +11402,67 @@
         </w:rPr>
         <w:t>Review</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-28"/>
           <w:w w:val="105"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:w w:val="105"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:w w:val="105"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the eEVR approval queue</w:t>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>eEVR</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:w w:val="105"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> approval queue</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
           <w:w w:val="105"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="105"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>for incomplete</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="37"/>
           <w:w w:val="105"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -12016,51 +12048,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>at</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C2717C3" w14:textId="77777777" w:rsidR="008D60FD" w:rsidRDefault="008D60FD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:sectPr w:rsidR="008D60FD">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1000" w:right="1080" w:bottom="280" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42C762F7" w14:textId="77777777" w:rsidR="008D60FD" w:rsidRDefault="00523C7F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="91"/>
         <w:ind w:left="360"/>
       </w:pPr>
-      <w:hyperlink r:id="rId12">
+      <w:hyperlink r:id="rId11">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:w w:val="105"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>muresearchospa@missouri.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-1"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -12103,57 +12135,57 @@
         <w:rPr>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21DFFA21" w14:textId="77777777" w:rsidR="008D60FD" w:rsidRPr="00523C7F" w:rsidRDefault="00523C7F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="359"/>
       </w:pPr>
       <w:r w:rsidRPr="00523C7F">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>Related</w:t>
       </w:r>
       <w:r w:rsidRPr="00523C7F">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> Topics</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="288B8328" w14:textId="77777777" w:rsidR="008D60FD" w:rsidRDefault="00523C7F">
+    <w:p w14:paraId="288B8328" w14:textId="6890A455" w:rsidR="008D60FD" w:rsidRDefault="00523C7F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="71" w:line="304" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="7328"/>
       </w:pPr>
-      <w:hyperlink r:id="rId13">
+      <w:hyperlink r:id="rId12">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:w w:val="105"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>Cost</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-5"/>
             <w:w w:val="105"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:w w:val="105"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>Transfers,</w:t>
         </w:r>
@@ -12167,51 +12199,51 @@
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:w w:val="105"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>Payrol</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:w w:val="105"/>
           </w:rPr>
           <w:t>l</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14">
+      <w:hyperlink r:id="rId13">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:w w:val="105"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>DHHS Salary</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="40"/>
             <w:w w:val="105"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:w w:val="105"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>Cap</w:t>
         </w:r>
@@ -12287,63 +12319,81 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00523C7F">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>Revision</w:t>
       </w:r>
       <w:r w:rsidRPr="00523C7F">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00523C7F">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A67B793" w14:textId="77777777" w:rsidR="008D60FD" w:rsidRDefault="00523C7F">
+    <w:p w14:paraId="5A67B793" w14:textId="0EE59EE3" w:rsidR="008D60FD" w:rsidRDefault="00523C7F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="49"/>
+        <w:ind w:left="374"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00643F59">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>9/11/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="057EAA00" w14:textId="77777777" w:rsidR="00643F59" w:rsidRDefault="00643F59">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="49"/>
         <w:ind w:left="374"/>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="57FA7AF6" w14:textId="77777777" w:rsidR="008D60FD" w:rsidRDefault="008D60FD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F4C132C" w14:textId="77777777" w:rsidR="008D60FD" w:rsidRDefault="008D60FD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="648856B9" w14:textId="77777777" w:rsidR="008D60FD" w:rsidRDefault="008D60FD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D73EBF2" w14:textId="77777777" w:rsidR="008D60FD" w:rsidRDefault="008D60FD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="432F7C9A" w14:textId="77777777" w:rsidR="008D60FD" w:rsidRDefault="008D60FD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
@@ -12536,51 +12586,51 @@
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15729152" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="36D1B5BE" wp14:editId="538D0B49">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>4522247</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-70667</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2226121" cy="631530"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="2" name="Image 2" descr="logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="Image 2" descr="logo"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15" cstate="print"/>
+                    <a:blip r:embed="rId14" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2226121" cy="631530"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>Sponsored</w:t>
       </w:r>
@@ -12647,51 +12697,51 @@
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>MO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>65211 573-882-7560</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16">
+      <w:hyperlink r:id="rId15">
         <w:r>
           <w:rPr>
             <w:w w:val="105"/>
           </w:rPr>
           <w:t>|</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:spacing w:val="-13"/>
             <w:w w:val="105"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:w w:val="105"/>
           </w:rPr>
           <w:t>grantsdc@missouri.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="008D60FD">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="980" w:right="1080" w:bottom="280" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
@@ -12720,51 +12770,51 @@
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:altName w:val="Century Gothic"/>
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="399C6461"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="18E6735E"/>
     <w:lvl w:ilvl="0" w:tplc="7874A094">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="978" w:hanging="368"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="104"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F09ACCE8">
@@ -12851,68 +12901,74 @@
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="099E42D2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8260" w:hanging="368"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1441754302">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
-    <w:shapeLayoutLikeWW8/>
-[...2 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008D60FD"/>
+    <w:rsid w:val="002C6E1F"/>
     <w:rsid w:val="00523C7F"/>
     <w:rsid w:val="005877F8"/>
+    <w:rsid w:val="00643F59"/>
     <w:rsid w:val="006E67EB"/>
     <w:rsid w:val="008D60FD"/>
+    <w:rsid w:val="00AF3DDE"/>
+    <w:rsid w:val="00B233D4"/>
     <w:rsid w:val="00EC739C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -13404,59 +13460,94 @@
     <w:pPr>
       <w:spacing w:before="75"/>
       <w:ind w:left="374"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="53"/>
       <w:ind w:left="978" w:hanging="367"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B233D4"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B233D4"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00643F59"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.research.missouri.edu/ospa/PCE_Form_External.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.research.missouri.edu/ospa/sppg/OSPA_SPPG_Payroll.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umsystem.edu/ums/policies/finance/institutional_base_salary" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:muresearchospa@missouri.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:grantsdc@missouri.edu" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umsystem.edu/ums/policies/finance/evr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.research.missouri.edu/ospa/sppg/OSPA_SPPG_Payroll.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umsystem.edu/ums/policies/finance/payroll_verification" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umsystem.edu/ums/policies/finance/evr" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umsystem.edu/ums/policies/finance/evr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.research.missouri.edu/ospa/sppg/OSPA_SPPG_ePSRS.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umsystem.edu/policies/finance/grants/effort-verification-reports" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.research.missouri.edu/spa/sppg/DHHS-salary-cap" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umsystem.edu/policies/finance/grants/institutional-base-salary" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.research.missouri.edu/spa/sppg/cost-transfers-payroll" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umsystem.edu/policies/finance/grants/effort-verification-reports" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:muresearchospa@missouri.edu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umsystem.edu/policies/finance/accounting/payroll-verification" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:grantsdc@missouri.edu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.research.missouri.edu/spa/sppg/cost-transfers-payroll" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umsystem.edu/policies/finance/grants/effort-verification-reports" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -13703,60 +13794,60 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1395</Words>
-  <Characters>7957</Characters>
+  <Words>1408</Words>
+  <Characters>8030</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>66</Lines>
   <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>University of Missouri-Columbia</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9334</CharactersWithSpaces>
+  <CharactersWithSpaces>9420</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>April Campbell</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2022-05-12T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Acrobat PDFMaker 22 for Word</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">