--- v0 (2026-06-13)
+++ v1 (2026-10-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="50AAFA15" w14:textId="77777777" w:rsidR="00767484" w:rsidRDefault="000A112B">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t>Electronic</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="65"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Proposal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="65"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Signature</w:t>
@@ -139,51 +139,51 @@
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="13716">
                           <a:solidFill>
                             <a:srgbClr val="EFB82C"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="09F53194" id="Graphic 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:70.6pt;margin-top:6.55pt;width:470.9pt;height:.1pt;z-index:-15728640;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5980430,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAUa6AnFQIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadou7Jao6QpaipBW&#10;uyttEWfXcZoIxzYzbpP+e8bOR8tyQ1ysZ89k/N68cZb3ba3ZSQFW1mR8Nplypoy0eWUOGf++275b&#10;cIZemFxoa1TGzwr5/ertm2XjUjW3pdW5AkZFDKaNy3jpvUuTBGWpaoET65ShYGGhFp62cEhyEA1V&#10;r3Uyn05vk8ZC7sBKhUinmy7IV7F+USjpn4oClWc648TNxxXiug9rslqK9ADClZXsaYh/YFGLytCl&#10;Y6mN8IIdofqrVF1JsGgLP5G2TmxRVFJFDaRmNn2l5qUUTkUt1Bx0Y5vw/5WVj6cX9wyBOroHK38i&#10;dSRpHKZjJGywz2kLqEMuEWdt7OJ57KJqPZN0+OHjYvr+hpotKTab38UmJyIdvpVH9F+VjXXE6QF9&#10;50E+IFEOSLZmgEBOBg919NBzRh4CZ+ThvvPQCR++C+QCZM2FSDir7UntbIz6V8yJ2iWqzXXWKGVQ&#10;SbldBoFwDfWqA/FqwtfitAksZjd3s9s4G2h1lW8rrQMNhMN+rYGdBKn6sv28mK+DECrxR5oD9BuB&#10;ZZcXQ32aNr1RnTfBpb3Nz8/AGhrnjOOvowDFmf5maF7C7A8ABrAfAHi9tvGFxA7Rnbv2hwDHwvUZ&#10;92Ttox2mUaSDa0H7mBu+NPbT0duiCpbGIeoY9Rsa4Siwf27hjVzvY9blp7D6DQAA//8DAFBLAwQU&#10;AAYACAAAACEAxSON394AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXFDr&#10;pKmiKsSpAIkD5UQB9erGJomw18Z20/Tv2ZzgtrM7mn1Tbydr2KhDHBwKyJcZMI2tUwN2Aj7enxcb&#10;YDFJVNI41AIuOsK2ub6qZaXcGd/0uE8doxCMlRTQp+QrzmPbayvj0nmNdPtywcpEMnRcBXmmcGv4&#10;KstKbuWA9KGXXj/1uv3en6wAs3st1y+X5P1j+Lz7GZU6lLskxO3N9HAPLOkp/Zlhxid0aIjp6E6o&#10;IjOk1/mKrDQUObDZkG0KanecNwXwpub/KzS/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ABRroCcVAgAAXAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAMUjjd/eAAAACgEAAA8AAAAAAAAAAAAAAAAAbwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" path="m,l5980430,e" filled="f" strokecolor="#efb82c" strokeweight="1.08pt">
+              <v:shape w14:anchorId="7DF7D3A5" id="Graphic 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:70.6pt;margin-top:6.55pt;width:470.9pt;height:.1pt;z-index:-15728640;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5980430,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAUa6AnFQIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadou7Jao6QpaipBW&#10;uyttEWfXcZoIxzYzbpP+e8bOR8tyQ1ysZ89k/N68cZb3ba3ZSQFW1mR8Nplypoy0eWUOGf++275b&#10;cIZemFxoa1TGzwr5/ertm2XjUjW3pdW5AkZFDKaNy3jpvUuTBGWpaoET65ShYGGhFp62cEhyEA1V&#10;r3Uyn05vk8ZC7sBKhUinmy7IV7F+USjpn4oClWc648TNxxXiug9rslqK9ADClZXsaYh/YFGLytCl&#10;Y6mN8IIdofqrVF1JsGgLP5G2TmxRVFJFDaRmNn2l5qUUTkUt1Bx0Y5vw/5WVj6cX9wyBOroHK38i&#10;dSRpHKZjJGywz2kLqEMuEWdt7OJ57KJqPZN0+OHjYvr+hpotKTab38UmJyIdvpVH9F+VjXXE6QF9&#10;50E+IFEOSLZmgEBOBg919NBzRh4CZ+ThvvPQCR++C+QCZM2FSDir7UntbIz6V8yJ2iWqzXXWKGVQ&#10;SbldBoFwDfWqA/FqwtfitAksZjd3s9s4G2h1lW8rrQMNhMN+rYGdBKn6sv28mK+DECrxR5oD9BuB&#10;ZZcXQ32aNr1RnTfBpb3Nz8/AGhrnjOOvowDFmf5maF7C7A8ABrAfAHi9tvGFxA7Rnbv2hwDHwvUZ&#10;92Ttox2mUaSDa0H7mBu+NPbT0duiCpbGIeoY9Rsa4Siwf27hjVzvY9blp7D6DQAA//8DAFBLAwQU&#10;AAYACAAAACEAxSON394AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXFDr&#10;pKmiKsSpAIkD5UQB9erGJomw18Z20/Tv2ZzgtrM7mn1Tbydr2KhDHBwKyJcZMI2tUwN2Aj7enxcb&#10;YDFJVNI41AIuOsK2ub6qZaXcGd/0uE8doxCMlRTQp+QrzmPbayvj0nmNdPtywcpEMnRcBXmmcGv4&#10;KstKbuWA9KGXXj/1uv3en6wAs3st1y+X5P1j+Lz7GZU6lLskxO3N9HAPLOkp/Zlhxid0aIjp6E6o&#10;IjOk1/mKrDQUObDZkG0KanecNwXwpub/KzS/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ABRroCcVAgAAXAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAMUjjd/eAAAACgEAAA8AAAAAAAAAAAAAAAAAbwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" path="m,l5980430,e" filled="f" strokecolor="#efb82c" strokeweight="1.08pt">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="67FD2A3A" w14:textId="77777777" w:rsidR="00767484" w:rsidRPr="000A112B" w:rsidRDefault="000A112B">
       <w:pPr>
         <w:spacing w:before="254"/>
         <w:ind w:left="367"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="Policies"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="000A112B">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -286,124 +286,154 @@
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="28"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72F6EB6B" w14:textId="77777777" w:rsidR="00767484" w:rsidRPr="000A112B" w:rsidRDefault="000A112B">
       <w:pPr>
         <w:spacing w:line="238" w:lineRule="exact"/>
         <w:ind w:left="367"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="Forms"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="000A112B">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Forms</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05B26980" w14:textId="77777777" w:rsidR="00767484" w:rsidRDefault="000A112B">
+    <w:p w14:paraId="05B26980" w14:textId="4D4C7F94" w:rsidR="00767484" w:rsidRPr="00B93161" w:rsidRDefault="00B93161">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="238" w:lineRule="exact"/>
         <w:ind w:left="367"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId6">
-[...53 lines deleted...]
-      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single" w:color="0000FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single" w:color="0000FF"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://docs.research.missouri.edu/spa/personnel-change-form.pdf"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single" w:color="0000FF"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single" w:color="0000FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="000A112B" w:rsidRPr="00B93161">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Change</w:t>
+      </w:r>
+      <w:r w:rsidR="000A112B" w:rsidRPr="00B93161">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000A112B" w:rsidRPr="00B93161">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="000A112B" w:rsidRPr="00B93161">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000A112B" w:rsidRPr="00B93161">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Personnel</w:t>
+      </w:r>
+      <w:r w:rsidR="000A112B" w:rsidRPr="00B93161">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000A112B" w:rsidRPr="00B93161">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Form</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="28861045" w14:textId="77777777" w:rsidR="00767484" w:rsidRPr="000A112B" w:rsidRDefault="000A112B">
+    <w:bookmarkStart w:id="2" w:name="Overview"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="28861045" w14:textId="76F5DBCA" w:rsidR="00767484" w:rsidRPr="000A112B" w:rsidRDefault="00B93161">
       <w:pPr>
         <w:spacing w:before="201"/>
         <w:ind w:left="367"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="Overview"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000A112B">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single" w:color="0000FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="000A112B" w:rsidRPr="000A112B">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Overview</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A2AE675" w14:textId="77777777" w:rsidR="00767484" w:rsidRDefault="000A112B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="43" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="367" w:right="848"/>
       </w:pPr>
       <w:r>
         <w:t>The</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Electronic</w:t>
@@ -3367,51 +3397,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>via</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7">
+      <w:hyperlink r:id="rId6">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>ePSRS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="40"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>Security</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
@@ -5943,51 +5973,51 @@
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>required</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>form,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">contact SPA at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8">
+      <w:hyperlink r:id="rId7">
         <w:r>
           <w:t>muresearchospa@missouri.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> or 573-882-7560.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="312A0D3D" w14:textId="77777777" w:rsidR="00767484" w:rsidRDefault="00767484">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="63"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="354AA05F" w14:textId="77777777" w:rsidR="00767484" w:rsidRPr="000A112B" w:rsidRDefault="000A112B">
       <w:pPr>
         <w:ind w:left="383"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="Related_Topics"/>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="000A112B">
@@ -5999,51 +6029,51 @@
         <w:t>Related</w:t>
       </w:r>
       <w:r w:rsidRPr="000A112B">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-12"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000A112B">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Topics</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AF733BB" w14:textId="77777777" w:rsidR="00767484" w:rsidRDefault="000A112B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="43"/>
         <w:ind w:left="383"/>
       </w:pPr>
-      <w:hyperlink r:id="rId9">
+      <w:hyperlink r:id="rId8">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-2"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>Cost</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-11"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-2"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>Share</w:t>
         </w:r>
       </w:hyperlink>
@@ -6201,51 +6231,51 @@
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15729152" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="302F18A9" wp14:editId="4CB57BBC">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>4996045</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-50142</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2102618" cy="711831"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="2" name="Image 2" descr="logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="Image 2" descr="logo"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="print"/>
+                    <a:blip r:embed="rId9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2102618" cy="711831"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Sponsored Programs Administration 601</w:t>
       </w:r>
@@ -6312,51 +6342,51 @@
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>MO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>65211 573-882-7560</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11">
+      <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>|</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:spacing w:val="-4"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:spacing w:val="-2"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>grantsdc@missouri.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="69F72DC3" w14:textId="77777777" w:rsidR="00767484" w:rsidRDefault="00767484">
       <w:pPr>
         <w:spacing w:line="242" w:lineRule="auto"/>
@@ -10633,51 +10663,51 @@
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="3" name="Group 3" descr="If the user who entered the proposal did not receive an email or if an approver did not receive an email, first check the junk mail folder. If the email is in junk mail, right click on the email to adjust mail filter options."/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4652010" cy="1350010"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="4652010" cy="1350010"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="4" name="Image 4"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId12" cstate="print"/>
+                          <a:blip r:embed="rId11" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="213107" y="51823"/>
                             <a:ext cx="4427219" cy="1295387"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                       <wps:wsp>
                         <wps:cNvPr id="5" name="Graphic 5"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="211837" y="49905"/>
                             <a:ext cx="4438650" cy="1298575"/>
                           </a:xfrm>
                           <a:custGeom>
                             <a:avLst/>
                             <a:gdLst/>
@@ -11109,72 +11139,72 @@
                               </a:path>
                             </a:pathLst>
                           </a:custGeom>
                           <a:ln w="19812">
                             <a:solidFill>
                               <a:srgbClr val="FF0000"/>
                             </a:solidFill>
                             <a:prstDash val="solid"/>
                           </a:ln>
                         </wps:spPr>
                         <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="1CF5EA44" id="Group 3" o:spid="_x0000_s1026" alt="If the user who entered the proposal did not receive an email or if an approver did not receive an email, first check the junk mail folder. If the email is in junk mail, right click on the email to adjust mail filter options." style="position:absolute;margin-left:115.2pt;margin-top:6.85pt;width:366.3pt;height:106.3pt;z-index:-15727616;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" coordsize="46520,13500" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQD/azifiwcAAIshAAAOAAAAZHJzL2Uyb0RvYy54bWzsWm1v2zYQ/j5g/0HQ&#10;99Yi9W40KYZmCQoUW7F22GdZlm2hepskx+m/3x3Jk2i7IZV+2DCgBRpK0aPT8eFzxzspb94+1ZXz&#10;WPRD2TY3LnvtuU7R5O22bPY37p+f718lrjOMWbPNqrYpbtyvxeC+vf35pzenbl3w9tBW26J3wEgz&#10;rE/djXsYx269Wg35oaiz4XXbFQ1c3LV9nY1w2u9X2z47gfW6WnHPi1antt92fZsXwwC/vZMX3Vth&#10;f7cr8vH33W4oRqe6ccG3Ufzsxc8N/lzdvsnW+z7rDmWu3Mi+w4s6Kxt46GTqLhsz59iXV6bqMu/b&#10;od2Nr/O2XrW7XZkXYg4wG+ZdzOahb4+dmMt+fdp3E01A7QVP3202/+3xoe8+dR976T0cfmjzLwPw&#10;sjp1+7V+Hc/3M/hp19d4E0zCeRKMfp0YLZ5GJ4dfBlGI83KdHK4xP/TwRHCeH2Bhru7LD79a7lxl&#10;a/lg4d7kTlfma/ivKIKjK4rsUoK7xmNfuMpIvchGnfVfjt0rWM0uG8tNWZXjV6FMWDd0qnn8WObI&#10;Lp4Amx97p9wCMa7TZDUExPs62xdOgKQQAvHI/9Xtm6rs7suqQtbxWDkKcr6QwzfmKqV21+bHumhG&#10;GTt9UYHPbTMcym5wnX5d1JsCnOvfbxksGcTtCB52fdmMctGGsS/G/IDP34Eff0B4oaPZerognJ79&#10;xCkMSlwXeuHMZ17sOiCMkCXcl0+YhBPwmLNUCYenoZ/EiJiWP1t3/TA+FG3t4AE4Dc4A59k6e/ww&#10;KLcIosiUnggXwTHMEZB0BqIRzq6IfFFcfTpkXQEuoNl5pUNa6QeVZUKch8Jg4KmzZ2liiS9pCtLU&#10;Ezdn65kmP4lCii+eJmEsEBpN+VHSpFMDeWorSQK6DnSUPzV0iGRiyqxEyhxBG0Cw60DK3Mh1ArHj&#10;fWgUD50TSDpQvhwg1JUreL1uH4vPrUCOc8ATQq7pjKkaHTvZxPRxNj3C0dgJ2zpeJBogghA0SiRw&#10;RunKgvn2c/OqHQrpPBIglDmRAhZ12qsG+fG9IBECHdqq3FIcD/1+867qnccMdyjxT+n8DIZKvsuG&#10;g8SJSwpWNfBslJMUEB5t2u1XyDMnENyNO/x9zDCpVe8b0DfugXTQ08GGDvqxeteKnVIsFzzz89Nf&#10;Wd+pEBtBdr+1JPOrSJNYvLNpfzmO7a4UYTh7pByFkPuXYi+6jL0ISVseex7jXiSVwqMwYUyKn6IP&#10;lBEGnoo+HoapJ/L4fxF8kysQfMoTU+wlPKbweC70fN/jcupJHPmEpiCiUQZTzP1UYqOUM8pAhKFR&#10;YhkPvRSSIuZ98MICTlLIbwLsx1BMTJqXSeLcMixRAI6iZR7EFrDvRfhwBLM0SsyWoXCBOkaCg8ji&#10;s5+GCBGWPQbykVmCfKVxSlhc+RxB9jZjgVuuyEhkHfVs6goDniosU7vG89gUdhZpN/LNLkRB4gME&#10;52aeVwyFXqAkYbEZhz7DElGshIXbxPNThfVtFCQhT9Q6WKlNPY+kw6xrlgZBkixVQ5okUQrV3iKd&#10;MY+naQRVD6DtEmZelPqKZKDQFncMqFNRGoSeRWuMpQkPlCi81KJixgMIC0lJnMTgk0nzjCcxU7ah&#10;BPRtjlOWRQq5lrkokmik/AKkKDkzP8FlNTsTcZ9WM0pQXWY4hCupNYl9iDEjnMWer0TIPT+xhALE&#10;QRiq+OIsCWxE6nLxWTzVfsQIjZIZTYrch5Rndl1TOQ9YavFcCyAeREioiRYtNDmslcUTLeg5bBmW&#10;BdXSCQ/BFfMstTwltk0zWkt/C9DhnFeXoOeMvcDvYN4LFnACZTHtMgv41jawBWup7Y0LdKJtuws0&#10;qO/odn1zHk3VGlBoC80w4iqQOYN0ZF75NGaAkFk8DC3yhuyqkiHEJB4aYwG0IQ3Dmlp8VpvOt5Lg&#10;y/sRyPCMWxqS+3vsSJT/PxqSF7y7oy5JNRvqtQ808vK1D70MEC81Fjck4gUAivD6TcDUAOCbNpFu&#10;/j+9CFQ8MkIW9SKc0LS70Sh3ufNehEggDI1UK5z1IhZwklISxV7EDOZREKsiBAs5MxiSogf9GNWI&#10;FnAA+zhljGjqOGliNMoJ+rAFkWWPhWbmAkiZ1AekidmLIGWBKiZhszfbhVTMFRYKULNd2DN91XFH&#10;vhkKDHuqN6QMRZOnUSkCintqBCw24xBWi/K8xVUoS7jCWimAgoepuh56EfO8kjSNqWOwrplWpTEo&#10;wc2WtQIQe14z+LIXsaHPexEL+qIXsaHPehGLii96Ed+szatexOLKRS8yZS5SHI2UX857EUvqYvy8&#10;F7HEFeMXvYjF98texAY/70VsRF72ImbrmhRFHWhBzx23qDHNaC2AsH6NzQrQQlPUxhbbc9Bj3W1Z&#10;UC2diJrebDue89TZBk6aolFqS0t/C9BaXl2CnjP2Ar+1vWABJ9ous4BvbQNbsJbQ+NPeuEAn2ra7&#10;QIP6jo69iHktoZLHBkS8yMFDMxp6C/xwI9DYi5jR572IRd5nvUicWmIBtDH3ImYv5l7kKgn+6EWu&#10;P0O+6OOI+LYNX/zFVyX11wn4JwX6ufiYMv8Nxe0/AAAA//8DAFBLAwQKAAAAAAAAACEAjUOdSZkm&#10;AACZJgAAFAAAAGRycy9tZWRpYS9pbWFnZTEucG5niVBORw0KGgoAAAANSUhEUgAAAdAAAACICAIA&#10;AADYlS15AAAABmJLR0QA/wD/AP+gvaeTAAAACXBIWXMAAA7EAAAOxAGVKw4bAAAgAElEQVR4nO2d&#10;e3gb1bnuX8lO7NywKKV1aCKr2lEbLjs2UEpqJsSmBjWhBQdKYFvdTYx7nKgtTTiFbrXFGCPC0YHT&#10;4rTdGHIwjp+NXQiwY3oekghMreDBhEuLUi41yFXHAhOHQhmHXOTY1pw/RhqNRjNjyRf59v0ePcny&#10;mllrfWtp9K1vLY3mNQiCAOAU1zj0j3YQc4x5Z5ctsFQBeP6PL548eepUODzVFhHEbCYbMW+7uLB+&#10;qo0hMs3xw9sBsEHb0vwvXHDeyqk2hyBmOdkAhj5+fvGqX0MYwck/T7U9RAZZeNHiVb86/ub/PHly&#10;2QR62/f7+pd/KX+iaiOI2UR29H9hBCcOAYL8WE/fUPf7i/reDfWGegtWnL35ekvOfOMU2EhMEsdf&#10;wqLVAGgngSAyQzYAAwRgBJFBucP1/mnko6MGrr+X7+f4o/zgYOR585Kyixfnks+dPRiAEUPiLEsQ&#10;xOSRDQAGAYKAyCAM8c/eh++feCvI8zxvMmH79u1cP/fGy/6LbYalZ82fMmOJiUUwQBDkb7oqgWDg&#10;r+990PfX7t5Qb8FXCm6++eacnJzMGEgQswzR4QKIAKcRiX72jnxifL3rLytXr9p803bkAgC64e/2&#10;Y3gIkakylZhoDAYgAoPeKftf2P/RBx9x/Tzfz/H9/GB40Nvhvar0qtyc3ExZSRCzh2wABoMAIQJh&#10;GELUmw4NL8r7Ql55SXleXt7A0QGun/N3+8EDwvA4FqB9O254+8s7r6o4Z1KLEHGaD5yx6VvHtI8b&#10;IUQMuhHuh9yHb/V8kLDQOfjGJRdesvSLSyfcWoKY9cS2FCAgMiQ53Py8Adv5y7l+Dibw/TzP8xzH&#10;zT8bC3MFRIbH2tYIICAynE6MPIYiRAK/3YNbviu9ZYm+1WAE9LYUjhw58vpLr6+8dKVyoUNvB0GM&#10;CSPElaUgQBiRXvOzR6y2lW0H2nw+v8/n8/l8PI9805LcrAiEMb8EABAiEPp23PhCa18kMd2348YX&#10;Wtteu/zGvZffuLeq7VhSkb07Xh9P63PyBQCofYhPzB+RvQSD9pbC6dOnpYUOeHDdsYXO2GHdTBw3&#10;K2VWtoRSr0H75Hj1qVeYTv0EMT5kES4isQhIOB42PnOgz5BbwvdzFoulqKhod5v/L69xl777yiLj&#10;6bPOWWI8/6swZ+UuyEq7QQOim4ZSIp4+9lDfyhefuBiv/+ny+99lyy9mokePt7q6v/zAtbSxMGZq&#10;Hz5Wt3VJ9P0VIrGhj+hHuEuXLrX9q0250PnC/IWLFo7DFpuztclhBkItlRVulq1hxlFXAqGWSlfQ&#10;2co6zBNVI0FMMOJ9uOJHziAmjh7L/t97P2dYuMJisfh9fHl5EcfxpkNttbl+iPdrcjzeefOEff2p&#10;VXkLFmRrVZ2EETDAmAWjlFBk5m29fhmMwNeX2fHXUH8WzjEChhd2vmDdeN0vl0101+cSdT88E4IA&#10;CBAiMBijS4eo29V0uPPnz7d+tbDt6Zai/hK+n+N5ng9j1QUrcudP0F0K9tIkb8u6GZcXiPtleabd&#10;w9YknAmPwmFbC5TeVl6WAVg302h1WhsavIltSKfZ7bplYYc3WBY3jSDSQfzSTEwbACMMhjsf//yy&#10;sy4y5Vv4MGCy1Nf7TOA39/sG8pFXshnlmw/X32Xp9+d5u/75pX9bsHwo5bbmAQYYcmCQEqlkDgCm&#10;YN8gvn7GZPR/LlD3I/F3XwIQgUHcahiBIIgOV2dL4fjJwWcOfKhc6LDcpW/fskj4+CzLeVkXlRnO&#10;vzR3YVoBb6ChgmkAALuHdSiOse5YjMq6mdqWNU0OM8C6XV675FnFbYhQS2WjVRHMmh11zsoKhrHL&#10;vDDrdsHDskyopbK2JcQ4zAACDcEqlq0B62ZczaxDdKWydr1wapcNWlvZGnK2xBiJbSkYjDDmAAIM&#10;xhODBpPJhDD4fh4w+XlTCbfbZALHw3SorcBkKryr/vBd2ws537DPi83XptrUq0e8+Py9y5cAS7/8&#10;5c6/H1mC5WKmcatxCbIWAEYYlyALgJReAHzum7d91/zUrqpnNjZeZ5q0cZitjNxScWYsHQFGEBmB&#10;MAyMRDcWDEatLYWj//zsfz3SYZiXZ7ElLXSOAAA4P/z7TpbfdmpN+YKFi1I2SbalwLiREKGyHV5b&#10;WasZAJhSu6uxM+RwmNkOr83ZmhDHttdWWKtU/J7Z0cQ6WDfDMNFG2A4vvF7GCwCwhwAzAJtzExNt&#10;Ao29ITDmxHYRjBmjUrZsDXlbYuxIDjcLxhzAAEPWIkOev5szmSwcz/NhmEyWojAHoHC37+DmchzY&#10;XRDmC1312F6S03cc2UtSaYZ94Fe/+CPsd/yUyQawpMJx7uX37PICuOJcO7KRvQTZCxBNAJDS0QTz&#10;08rQtqbL+6598dYVkzYUs5BN5fK/BAjDMAxDGIIwDGEEEGDI0roP947fepeZbKMvdNoe+dR83oJz&#10;L0zbOPOaMltDB1vDpL2JGwBswd4QGFXfx9SwrdbKimjsmrA1kS7jKUsQKkg/fMiCcREMBhiyN5Qc&#10;a/b1cd08ci3IBcdzfL4FufyA37e2zXewvAS+toJDPvAcf/7FS7IWp9IMc1vti7fJ/i7e+OK+WDqa&#10;X/TLfUWxLCktJRZX/K62YnxdnfMIEEZgHEJEdLjDEAQgSyvCPXHqtMmS0kJn6LlmjMHhhjrbA/aq&#10;BG8bD2tlwa7Zagu0i5lRbGV1TQXNTGXLqO4wuexop7EdXohbCimWJYg0iDlcQzayFgNGGLO+VWwq&#10;/OoX//j6xw89tv/YicXHT3zisxSVhNtMu+sHgNW/u7N904+xhEMYi9cySM3hXm6/XUq/6L1/kjpD&#10;6BKBEEFkGMZhRE4jMgJEYMjWinAXGT+f6kKHC6RjhrSHa3O2NimiW6bG08GIh23OVnHPwOxo8gTF&#10;TNmXZkxNa29lBROU7deGWiorGqKm2D0sA3Fbt71CrNCu/IItjuy0+JdmKZYliDQwCIJw6q/X5lh3&#10;IfyOGOHCkAVjNgxGGIxi9Ds0JHjv/U0h5+N5iNuoHM8vubm66N//bWqtn8no/qJ2UojE7rYeju7k&#10;CkDuuYPB6mfevvmm7yr34vd3vr17/6GPjnxeXOjwPLedry/P5bF5e15J+cHyEks+CnJN6PeHSn5s&#10;3uaWCtLjGQlCi1iEa5yPbFPUycZdrVF0C/Ny8M2f/TTQ9Y3Q04/zf/97zsWrLd/dsPyiIv2qiWmH&#10;EAEECAKMI9EfQRjna3n+dWvOLzp32Qtd7zQ8+sdjx3OPn/hIvtApfrTtuRvWiAudM664JsX2GbX9&#10;WpZlx9whgphZGARBOPXuNTn/0gIAIx9Hb8YV7xXSuWOImJEIEABBiL7LWZ8HMPi37z3zpkqEm8zQ&#10;6cH9df9RGHxGvtA5o/rOCytvlZ9GES5BaJENIMv0rcHg93P+pQXZZwMCDJHYr84EnbviiZmGIf4S&#10;ssQVzGDwe1l59tGLAgDmzc+58hc7AmxZ757/5IPdOZeUWW+8efnF35hUowliNpENYP4XfzgkCKd7&#10;Nk61MUSmyc5bNy//h8AzKZ6/YNGiVfZvr7J/e1KtIojZSvSHufPyfzQv/0fjrIvWkgRBEDqQXg5B&#10;EESGIIdLEASRIVQcbvBvwV/e/ss3D7+ZeWsIgiBmMSoO992/vdv1epfrF65DXYdUyxw9evTJvU9O&#10;smEEQRCzDbUthREUFxd/+M+TP//lz3//X7+XHxk4duyNN9649Ye39nT3ZMhAgiCI2YLK48OLiory&#10;8/MBdHV17Xp019/f//tPfvKTxYsXH/vss/se+F2X7/l116zbWrU146YSBEHMbFQc7tKlS5cuXXrh&#10;hRc++eSTDz744PPPP79o0aL169YfePZAl+/5devWbanaesYZ6T4OXHqSPwD9h4GwbqbRqv4cKJ1D&#10;BEEQ0x09gZwbbrihqKjI4/HsfrztySefBHBu4de2bN2al7a3FZGeLhpqqaxg3PQAJoIg5haj3BZm&#10;s9m2bt2KMD9vZN6SJUv+z713j9XbyjE7mjx2b2NMGzUmtepOfoiJ/JAYIwcaKiRVVZ2CxPSEdSe8&#10;XxMukUuqwMS0ZhSH2/dh35077gfAh/l+PnzThhsnqF2z1RYIhgBJOYptdQYbFRdi4iGmhvXYYXO2&#10;smKcrFOQmMbYbJP7ftmcrSwrXheuCZ2KY6rALMuyLO1rEWNBz+H29fX94Ie3dr8bWFu8tvm/Hvva&#10;BSv6P+1vbH5sQg1gO7zwuhiGqWgIRF1wCodGPUpMX8qqytprk12ufL0SaqmMxafxiFCxoGHdTKXb&#10;XakXL6qrAieHqKpLJdatsnZSVQVWWtXS4k5qQzqtQ7/sKD0iZjiaDrfvg74f/OAH3Ydfu6L4orp7&#10;68zLvnT//feXl5c3/d+H3v+gb7zNhjrbA9KnIRaSsMmbujqHRj1KTFfMjiprQ3OiL0tcr5jXlNm8&#10;HSyiupJrzOoLmkDQWpcUawYaKhiGYZiKYFXSZRFV52VZ1mNtqJV2plxeuyfxMoqqAidUYHbUOYOu&#10;RC+salVDsJRlWdZjD8R6GW+3FF7dsmo9ImYP6g732LHPfv3Arz/42wcrV668/fbb8/LyTCYTgG3b&#10;tp1zzjmPNj4yvkZZd0UDotKpUeUotdN0Do16lJjWMDUeJOwrKNcr5jVltmBvCKHeYNTfqi1oVDV0&#10;pS0Fa6MyQpW8N8CU2qOXD9vhjen4xmivrQhWqbg9s6OJZT1wSbGrulUyVeBgb6yJeLsaXdbuETF7&#10;UHe4L7/c9Wjrfx/Pyr5q/TXiPbkATCaTyWT61a8feO7gc729vem3FQs9GBc80ixudtQ5ET2g+Hgk&#10;H2JK7dKXZjoFiekPs6msvbZFfhUlrlfMa8rQ3sl2tkNyQWkuaOJRcrrEVIE1LK9hW52QIvTxLLNo&#10;iTbnUL8t7M9/+TPC/NdXff2676wXY1uJ5cu+dO13bhoYGEizIaaGlQQAEzE7mlhH4pmMxqHEWpKO&#10;EjMIs6PKyjQGbbACahK55gJroKPDirJNZvUTRoNUgYnph7rDvWb9Nf1H+8uvLj/DpHIT2M9uveXT&#10;Tz9NqxlVMSuQntWchqnxdDCuYBmgKpHLlNpdrqCzNb4SSk1Dl1SBiemLQRAmTESHHkA+Q3n8qWdS&#10;0TRLEboMCEILvV+aEQQhkbxKo/UZkS7kcAkiJci9EuOHFB8IgiAyBDlcgiCIDEEOlyAIIkNkwuEe&#10;euXVQ6+8SunpnCYIIgNk6LYwsRWDwUDpaZh+4uk/0G1hBJEBMnSXgvjxpvR0ThMEMdnQHi5BEESG&#10;IIdLEASRIcjhEgRBZAjlHm5laxCAEIl88vGnkZGRz459NiIyHHnt/u9MhYUEQRCzBKXDjUQi38p6&#10;DVm44cc3yPMv+dn/y6BVBEEQsxDllkIkEtmwYcNzwqX/Y0/oB49zG373xrU7X7/C3bFw4YLVP3/2&#10;ktvJ7RLjgVR7UzSGdY9yVkJPJ/QR/Kw7xepCLZUyI0MtlZNkUApMthZyYlfHgTLCDZ8aHDo9RHEu&#10;MWmIqr3MpD132+YUnxseaqmscE+klkJMtXfaPDE81lOEWiorGPdEPVNXpgCgC9vcYK1izYga0F7W&#10;yrKxoQm1VDKVvaM+wH3GYHZUWZlm1jHuEVZGuKcHBweOHRPj3A0bNgzHKP7FH4aHh0eGR8bVmmxW&#10;nsz5SHW6S3MODLVoq6fqV5XuZCsPVcSCWsFLQv7MlXYl1V6dsrEeMTUxZxWLHHViRrOjyWP3SiJx&#10;yX2M1cwwlS2h6OFoffHAtFIS1Yxfh6p9EQn1Bm3WqLutDVaxTQ5IVblDjqZW+buc0FOpgdjbrG6D&#10;hsEJVqkNiuq7qTXgKQ8UU2rXll1KHaXDHR4eHho6Lca5e2OwLHvvVWe8/PLLD1x75nPPPbdv3z7D&#10;9den3RTrZkSVUpZl2emuTBrqbLfarZkSqYxpW3msDRXi2yupXbU6gy7ZpRNXwZrmA6gHqfZql03q&#10;EdvcYFUYpzqmVltUiVK1j9GaW51oqOgoZdlWZ0zvzexoYmMXX3OSi1LpizREwYA4/YQ6g2WbGIRa&#10;atvLWlmWbXXaxIqrrEFphOU9ZWrEttjmBqunhtGwQcvgBKu8LqVbVRvV+CH5G53mQAETIVqrdLgn&#10;jp/8/u4eMc5ds+Zy8ZWVlVVWVlZaWvrNb37zqquuAiA8/XSaPjfU0hh0tiZfNOqTTOK8mla8U1nJ&#10;uLyQtCalOhWZqpFO3NrOdmtpTWmix9UNUhT1dCbPsjoTb4y4pKuEIniZJZBqb8o9MlttyV5FB9U+&#10;xmo2F1hhs5oBc4EVsYAtemG6vEgO4ZL7EkMW4AZRYEaos91aFR0yqzWhE8k9ZTY5gy7GFZTGXcUG&#10;bYN1rFIf1fjIyN7odAfKbLWNPvqjonS4vjuvGP64LftYaGjodGfni52dLy5dvuzyK64YMRiir5ER&#10;ACMjI8N79qThc0Ny+dU4WpNM4ryaVrzT1MR67LA5W+WBAlOTmKnRrsxaaykDplQ24WoFKfr2S58V&#10;nYk33mxLo9dmTf6YS8GLTPl4pisVk2pvimXNjia21do4yhse6mwPqGygjA7rZhqt4hWcNNmnTLA3&#10;BHOBVRyzUGe7NxgSQyzpYlb21FxghbRBMyE2xJnWWshKh3vlLbd8KgifREzf393z27fOvPOFYcUJ&#10;w8PDALxer9frfWT9+vG1rjnJKGawccQ7abUbO9zcYC1lxIOxj6xWkJKS/boTLyQ3WtFg9YyyUzCt&#10;L6a0MDuqrA3twWjUEJWwlR8vsAaCHcGYv00+YTRUfJDsTYq/dck128rqmqqCFSnskqdolew0tsOb&#10;nDlqeUedU2cKAOuuaED8mkvuoy6i24sblhrmAmv0Qo7GJUyptaGCYZhaVDmDLoapaC+rc2i8d2L4&#10;4YEUuqdnQ7S2UEtjUgfV2orOVYpD6Q5UKBhIyTh9lHcpWA2GQcB35xUADNdfLzz9NB7597179155&#10;5ZUAhMHB080tX9tw7cIFOQCamppSbcdcYA00jl0T2rymDLWdLNpRVhePdyZpG5Pt8MLrZeJhbI2G&#10;5nB66Bis2xcVue/ZAan2plJW3A0D7B5WeYVIPYXdw0pdVeujNkyp3eVivHLDUsRstQV7Q2DMYouM&#10;28OyseFzsA75mYqewu0KOltrYDY7GyvcLFuTrg02a7CWYQKAzdmq+NzojKrijWbSGyhA7SvT9BES&#10;+b7TWbV1K667ThCE67/3PTHxxBNPfCLy8SfHr6oaePE18a/77rtPXjb0wRFBm97HNl+2+bHexMzO&#10;u2N5ailF7t133x07kFyZeimNEzRak47d3Zn0l6zFzrsv07M6flhWRrX3WtYq+iL9odqvCeD3T7ZN&#10;YG36lwExa0j8oPQ+tvkyGbIjE9/spHwKRm92IvqkjHDfGx6+QBAq8/JuqqxcAFy/YIHh+usfu+66&#10;oaEhADlHjswf+cfQc68IWcKpgrNPnTqVumc3O5paURmbkqNBXeqTTDrxDlNqd7kqmPaEuDEhU6dd&#10;tsNrL61JqKuDrWEYtSBFK5pInoFTD9BE1IMXghBhNBZdmVS6ZDY5G5tZRC0xO5oSwtrZRailMeis&#10;qxn9xNFQPoB8UXX110ZGzCMjGBkxGo2fffbZ+0ajc/168eaE3PseOP5PbsHC83I6/zJozPpN+bk7&#10;duyQytKTp2cojz/1DD2AnCAygDLCPbFr17wtWwJG41mRyFdPnAgKgv+ppx588MHBwcGh2+47sWzx&#10;vFtv+2zhmafK1/6zjxt8tzszVirmcxKsJghiJqKi+DD08MNi4uING/x79wI4efLk0NDQyCtvZ9X8&#10;5vTChQCGrcsWWpcNvfVmZqwkD0sQxCxAT2LnT3v3iomPP/549+7dI45vDO7eHYmh2IsgCIIg9ElJ&#10;08zj8Uy2HQRBELMeUnwgCILIEORwCYIgMgQ5XIIgiAxBDpcgCCJDkMMlCILIEKTaSxAEkSFItZcg&#10;CCJDkGovkUlmtGqv/JCWbl4Kz4VPkLedDs+RV7wpQNRGnXEQz5arn425I4qR1KpqsnV5MwSp9hIZ&#10;Zsaq9o5OCnq3MWW/afcAOG+H7LnPoc72AKAlKZPczVSFflNgAquajmRWtVdPCnfCSZ4SSbh3WjAz&#10;VXuTZfHiynVJerdaUrs6yn7yvmgI/SnTKevXJqvSKgfNZrfLpJ/Y5vYyZ+wZpDqyvgn26wr9Ri2p&#10;bGkZ7aOhOoZqgz8zyaBqb6alcMcLCfdOFjNStVcpi6eraKshtauh7KfoyyiCe4rO6urXaqrSJl06&#10;1k1V0rXOdgTL1hTEjujL+uqZlCxaXIf2lIV85GOYPPgzlYyp9kJNCld1itaat1UCHJ25NFFbFyTc&#10;O62Yoaq9yoY0tWNHl9qNhW/SNSP1ZRTBvZRt0FWlVSEmmRpqaURVQt/1ZH1TMUmmH+eoSlnIJ125&#10;4plBplR7oS6FqzFFp6h6qzeXyrV1AZBw7zRj5qr2poKG1K65wBpzfKLi+kSI1E4YzCZnsIONXvgS&#10;EyypmzqpyRXPNDKn2qsmhQuNKTpF1Vu9uVQtVEwwh4R7p5ZZodqrh5rULrPJidF2CTSNDMYW/LJI&#10;Qke/Nn35XvOasmBjbbBsk+K6Gpusr6xeNdHi1EqOIlc888iUau8ESOFOnkxvMiTcmwFmmmpvgiye&#10;ftc0pXaTlf2ShfzUjayyMy7GC4W0rY5+bZryvdFWrO29SX57jLK+smrV9ABlxN4y2fgnjaGqUOEM&#10;RCEqOVmqvepSuKoCtymq3qrK9Kpr66oVIeHeOKTaOzOZIv3acaDzGZgjZEi1V0MKFxpT9JhVb/Xn&#10;UhLuJQgljO7ibULUrUItlRUNAQCqkficYmpVe8UNecUSQTWTmERItZcgMsOMVO0FyUoSBDEDmVrV&#10;XtWf8alkknslCGIWQKq9BEEQGYJUewmCIDIEKT4QBEFkiJQiXIIYP4deeRXA6ku/TmlKz9m04c23&#10;/3rBeStBzGEydluYuO9vMBgoTem5mc4+0v/R34K9p8JhEHOSBbm5GWtLvOwoTek5m86+8orLxT9O&#10;Dw6dOjl48sQgiDnGwUN01x1BZIL4l2YGgyE7O2vevKwptIYgCGIWE//SzJhlzJ6XtWBhzryhkZGR&#10;yBTaRBAEMSuROVyDIXtettFonDc/WxBAv2uYy5w89sHz+5+W5xSXXHf2F5dPlT0EMTuIO1yD0ZAF&#10;Q1YW3ZlL4Pn9T5eUWPJyAWAAAM/5Dvz3Vy5ade6/lk6xZQQxk6H7cAk1wvAd4OQZPPBq119e7XpR&#10;cVr593+cd+ZZmTSNIGYuE+Nw92/BekB4eEIqS6/aSWqauLa8SPYXDwBh8V8gzCPMD4QBnq+/+7ba&#10;B1IX/iCIOc3EbCC07UJ1+YTUlHa1k9T0HIeP/88PgAd4hDnRz4LnBsLcAM+B5zjOl2bFrDtB/JJ1&#10;q0sm6x/VL5VWVQSRUeIOt2cnDJehB9h5GQyG+OuynYBGZpT92FWM29dpnqbI3C+V2yLLvww9CtNk&#10;1WqS2HSCVcDOy7Al1pjYluIEnXz11rbAYIjXqd8LrXxVOxNyenCZxrAkG6AYW/G1s0e3zsQa9m9R&#10;62o46nIPd3NcN3e4mz/M4TCHw5zpcL/F31/k54v84SLetLlkteXgE3WjDFwCNpu2aDFBzG6M0mfv&#10;/u2ovgMrAADF9RCE6OulbdETVDMB7G9D8cZowVHL7qvG+pgTee+teH49YFM4l8RqVUnlHEhtFaNr&#10;OxK9Jdp2obg4hfKxk6ursastqWa1Xuj3TpP9MNiwMRAtGNiITTK/mWzAtpeiZ1YD1fui6W0rVOq8&#10;IHZUCOCt9XF3/N5bmrYMAAAs+abCS8sLLy0vXFteuLa80F6+1l6+9trytdeWry0vAu/zHfKn0jOJ&#10;sqqydhXlWtYdVX8XQ1FRQzDQUKETmsrjVinNupnKlha3vC5FK7NKd5uYURh33YMeoGdnCuGkBm27&#10;sPHqVE9eVw50IZCUv+0OZb6i2i1q0VlaTWMj6ovRJivesxO7qnHHBakVF6Pp21G8S+m1JZJ7oZ+f&#10;zJb1qN4X95grtsnmthQM0KqzuB4PS2/uCry0T2XuSSAMgM8DEEZevqX34F0DvW0Y9MVfAz4c9R18&#10;fLdlpYVP92fhZkeVtaE50euxbldQ1H/3WBtqW0JgaliPHTZnK5u+2lKgIVjKsizrsQcS2gm1VDZa&#10;W2e2vDwxozFWd+HZnoTwNj32Y1cxrk655P42oBqjO/bEandehrdi0SLuiYWKaTYN4OqN2HVPPNK8&#10;fzvqb0/D8uKNWLECG4txT2pbEGnTg7eAco3RGaMBPXgLSdOSDcXAe7oh90A4trGQYzKtLOK7/QP9&#10;HBD9xgxhHPb5ikqKTCaTtP+QOkyNBwn7CmyH11Ym6nMzpfZAe+e49hxszk1MtCoEe2NVtddWBKtI&#10;K4+YSoy312O7TRnedm1X2XJVzdx5j3JRr1/2nvPU7yjYeU+CI06otgd7unBHLNB7+KVofnLTo7Ji&#10;G8QJBkjTX/fgnlg0ffVGdO1R3x9Q9GLUfCUBdI3PAC2+oujmCuiH9bGglUc0YTKZTLzfP8BxCPMD&#10;Yf7ggTaT+ESwMT71iNlU1l7b0ju2wmMiANji3pcgpgLjim2oBuqbEzyXfB92nU5mD/Z0KaMnvbL7&#10;0LUdO2WuQnLE2y+QOWJFtapuSK3pVCivxvb7AWDnPWkE9T3PoivmnVdcjWLJa+v0Qjt/DOgbMCrK&#10;YLYH2ju3IjzC/EA/x4cxcJTj/L48i8lUZOG7/YcPtPkfbysqKjLlW/wHfHyYH5vPNTuqrA3tQZv4&#10;lyyslQW76rAdXlgLzADMVlsgGJIy9bGV1TVVBSvoZgViChnXbWE9z6KrOukrGh3WYV/M34nEvbPM&#10;HymrtSH5a63kpr9yAbreSTjnHbVwcZ24B7of27s0F+/JPLsH6IJNjNxt6AL2PDtKL3TyNVmHaiTs&#10;MqdogB4rcAHwTuL+sdx9a1H/kP+u3TzAc36/ZWURTKY8k6VgdXqqVKgAAAYtSURBVFFhScnam8rz&#10;8k15+ZaikiL/IS7tDYUoTI3HGgjI/mioYBiGcQWddQ5pc0HxpRnrZhiX1+4Rt2HNjiq718UwDMN0&#10;wJ5Sk61l7RX0rRkxZQiCUA2hPiBI1BcLxfWCAq3M6n0pnRbP3CcAwj7tk1WrrUb8zOpiIaB2jliz&#10;lBmoF1AsSN2St1VfLEBW4b5qdTMUNcuHKFCfUi9SzJfniDVLbQXqheL6UQwQqUbCgOjUKQSEYtnJ&#10;9cXC759s0+i54Hv8Lr7fJ4TbBL5e5cXdxR3YvLm8SF4k9MERrdoIYo6jHuHK92Gl+4eUmT3YoxYk&#10;qpaNsw71+t/5qFX7cACIVYs7sEK16XUQ9mHX+uhptj0IvKS+Y7DtDiD5eyRtxC/65NG0uA+jGoqm&#10;gnyIdiYu9ldsQ6Ae223xXjRvG68BK7ZB2BevU7zt7OGUo/u8L5rA8wM8P9DPD3DcAMcNdMde/Zwp&#10;nceXMxqkUQVBzGQMwlifCtazE7Z3Jv43talUO0lNz1l0JHYOPlHnO+Q3gedjv+uV3wQWTYfRtP8N&#10;KVNHYocg5jhjf5bCs3tQfccEWpJGtZPUNJHM2htr19441UYQxGzBANBzb+c6v38yQyKSBDHHyabn&#10;jBOPPzXVFhDE3IAeN04QBJEhyOESBEFkCHK4BEEQGYIcLkEQRIYgTTNChZOfHvnHq3vkOZ9bdc2S&#10;pV+eKnsIYnZADpdQ4R+v7jEVFeVFf0XGI8z3+v9wvP8rSy8c0yOTCYIAQA6X0IL3+xOfSsOf/ujV&#10;Xu+rsWeD8fNXXLf0/DVTYBlBzFjI4RJqhFFQYpHSMXj5CQfbHiWHSxBpQV+aEarEdNHDHMABnKTa&#10;OxDmBsLcQDg9HTMZE6u5KymhMcx4xcpYd7QCjeZkTY3WAYXYGj0OkohCES6hAg8UhHHYzykPhMFH&#10;fTGQbzr48Ia1W/Zm3DoFNmfrhAjnMDWs5nPLQi2VFQ1WDyueEWqprGCCntTE0fSqJeYaFOESaoQh&#10;BrmWlabCEkvsZSosMa0tsawtsaz9lqVo9TjbyIDmLutmKt3uSrGqaIQaLR9qqVSEqzpxdKizHc5W&#10;yb+aHXVOm7cjHg7HDHazSNIbVnRT0TP1/saMo9B4tkEOl1Ajtm/LdfMxjUjxX9NAN3of8vV6fPzj&#10;nAmm8MmTE912upq7AVEpQsM9BYLWOrbViYaKjlKWbZUcpdnRxLJRleDmUfxaqLM9IIr6xDCvKYtV&#10;JDfY63Kz2nrDScrEWv1lmxusHpZlSV941kEOl9DDUmQ6fEjcyQXCpsO7fXkP7S7o5gr6uQK/v9Dv&#10;j3TuPXXyxIS2ma7mrk10YhruyVa2xgxzgRU2qxkwF1ilOqPhpsuLsWlL2qxmPYOT0FImTi5uttq8&#10;LopuZyPkcAkV+HA0yM3LNRWuxuFDQJjv9XOmNt9AmMfqcnjaDltKBsJY2PZIuPe9ybcoZc1daatA&#10;32GxbqbRKkabo4uhyd10tJWkmHciMTua2FZrI20pzD7I4RIq5H3u9MED4n0I0a/IDh+Cf3ebyQSO&#10;R++hNvjaCu+q5/KLwHNDzzWnUfVka+5KWwWjLsdFK0ZvGgCzyYmGCsn9hVpqGxCNSwFEg9VQS6Ou&#10;3nA6ysTRfWLRy8tvn1AkiBkG3aVAqFB0ww4Ah711AH/YB0sRD3E/Nx+Fu30HN5fjwO6CMF/oqsf2&#10;khwuMEp1McSvk+weVtLcZVyMF4DdnqLmbq/K7QGBhgqmAUBa9yswpXaXi/Gm2rTZ0dSKyoqY/Fpi&#10;QzZrsJZhAoDN2SrpDbtcFUy7s7XJIbff08GIttqcrTXahorjBNg97GQF0cTUMHZNM2LWoKVpdviZ&#10;OgCWIj7PZAFw8C5fUT+HzdvzSsoPlpdY8lGQa0K/P1TyY/M2t1Rqjik+iHsTE3JfGjH7oQiX0IQP&#10;cwjD7wPgQxh8vonneNPuuwYAfjX8BziYgDDOuOKaqbZ0ctHRFWZZTyYtIWY6FOESeqq9coZOD+6v&#10;+4/C4DM8DxMAgOP5M6rvvLDyVvlpcyzCJYg0oAiXSJV583Ou/MWOAFvWu+c/+WB3ziVl1htvXn7x&#10;N6baLoKYMZDDJdJgwaJFq+zfXmX/9lQbQhAzkv8PGbs6ehe3VeQAAAAASUVORK5CYIJQSwMEFAAG&#10;AAgAAAAhAMfycc7gAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj01Lw0AQhu+C/2EZwZvdfGjU&#10;mE0pRT2Vgq0g3rbZaRKanQ3ZbZL+e8eTHof34Z3nLZaz7cSIg28dKYgXEQikypmWagWf+7e7JxA+&#10;aDK6c4QKLuhhWV5fFTo3bqIPHHehFlxCPtcKmhD6XEpfNWi1X7geibOjG6wOfA61NIOeuNx2Momi&#10;TFrdEn9odI/rBqvT7mwVvE96WqXx67g5HdeX7/3D9msTo1K3N/PqBUTAOfzB8KvP6lCy08GdyXjR&#10;KUjS6J5RDtJHEAw8ZymPO3CSZCnIspD/J5Q/AAAA//8DAFBLAwQUAAYACAAAACEAqiYOvrwAAAAh&#10;AQAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHOEj0FqwzAQRfeF3EHMPpadRSjFsjeh4G1I&#10;DjBIY1nEGglJLfXtI8gmgUCX8z//PaYf//wqfillF1hB17QgiHUwjq2C6+V7/wkiF2SDa2BSsFGG&#10;cdh99GdasdRRXlzMolI4K1hKiV9SZr2Qx9yESFybOSSPpZ7Jyoj6hpbkoW2PMj0zYHhhiskoSJPp&#10;QFy2WM3/s8M8O02noH88cXmjkM5XdwVislQUeDIOH2HXRLYgh16+PDbcAQAA//8DAFBLAQItABQA&#10;BgAIAAAAIQCxgme2CgEAABMCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAAOwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAP9rOJ+LBwAAiyEAAA4AAAAAAAAAAAAAAAAAOgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0ACgAAAAAAAAAhAI1DnUmZJgAAmSYAABQAAAAAAAAAAAAAAAAA8QkAAGRycy9tZWRp&#10;YS9pbWFnZTEucG5nUEsBAi0AFAAGAAgAAAAhAMfycc7gAAAACgEAAA8AAAAAAAAAAAAAAAAAvDAA&#10;AGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQCqJg6+vAAAACEBAAAZAAAAAAAAAAAAAAAA&#10;AMkxAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAGAAYAfAEAALwyAAAAAA==&#10;">
+              <v:group w14:anchorId="64675271" id="Group 3" o:spid="_x0000_s1026" alt="If the user who entered the proposal did not receive an email or if an approver did not receive an email, first check the junk mail folder. If the email is in junk mail, right click on the email to adjust mail filter options." style="position:absolute;margin-left:115.2pt;margin-top:6.85pt;width:366.3pt;height:106.3pt;z-index:-15727616;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" coordsize="46520,13500" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQD/azifiwcAAIshAAAOAAAAZHJzL2Uyb0RvYy54bWzsWm1v2zYQ/j5g/0HQ&#10;99Yi9W40KYZmCQoUW7F22GdZlm2hepskx+m/3x3Jk2i7IZV+2DCgBRpK0aPT8eFzxzspb94+1ZXz&#10;WPRD2TY3LnvtuU7R5O22bPY37p+f718lrjOMWbPNqrYpbtyvxeC+vf35pzenbl3w9tBW26J3wEgz&#10;rE/djXsYx269Wg35oaiz4XXbFQ1c3LV9nY1w2u9X2z47gfW6WnHPi1antt92fZsXwwC/vZMX3Vth&#10;f7cr8vH33W4oRqe6ccG3Ufzsxc8N/lzdvsnW+z7rDmWu3Mi+w4s6Kxt46GTqLhsz59iXV6bqMu/b&#10;od2Nr/O2XrW7XZkXYg4wG+ZdzOahb4+dmMt+fdp3E01A7QVP3202/+3xoe8+dR976T0cfmjzLwPw&#10;sjp1+7V+Hc/3M/hp19d4E0zCeRKMfp0YLZ5GJ4dfBlGI83KdHK4xP/TwRHCeH2Bhru7LD79a7lxl&#10;a/lg4d7kTlfma/ivKIKjK4rsUoK7xmNfuMpIvchGnfVfjt0rWM0uG8tNWZXjV6FMWDd0qnn8WObI&#10;Lp4Amx97p9wCMa7TZDUExPs62xdOgKQQAvHI/9Xtm6rs7suqQtbxWDkKcr6QwzfmKqV21+bHumhG&#10;GTt9UYHPbTMcym5wnX5d1JsCnOvfbxksGcTtCB52fdmMctGGsS/G/IDP34Eff0B4oaPZerognJ79&#10;xCkMSlwXeuHMZ17sOiCMkCXcl0+YhBPwmLNUCYenoZ/EiJiWP1t3/TA+FG3t4AE4Dc4A59k6e/ww&#10;KLcIosiUnggXwTHMEZB0BqIRzq6IfFFcfTpkXQEuoNl5pUNa6QeVZUKch8Jg4KmzZ2liiS9pCtLU&#10;Ezdn65kmP4lCii+eJmEsEBpN+VHSpFMDeWorSQK6DnSUPzV0iGRiyqxEyhxBG0Cw60DK3Mh1ArHj&#10;fWgUD50TSDpQvhwg1JUreL1uH4vPrUCOc8ATQq7pjKkaHTvZxPRxNj3C0dgJ2zpeJBogghA0SiRw&#10;RunKgvn2c/OqHQrpPBIglDmRAhZ12qsG+fG9IBECHdqq3FIcD/1+867qnccMdyjxT+n8DIZKvsuG&#10;g8SJSwpWNfBslJMUEB5t2u1XyDMnENyNO/x9zDCpVe8b0DfugXTQ08GGDvqxeteKnVIsFzzz89Nf&#10;Wd+pEBtBdr+1JPOrSJNYvLNpfzmO7a4UYTh7pByFkPuXYi+6jL0ISVseex7jXiSVwqMwYUyKn6IP&#10;lBEGnoo+HoapJ/L4fxF8kysQfMoTU+wlPKbweC70fN/jcupJHPmEpiCiUQZTzP1UYqOUM8pAhKFR&#10;YhkPvRSSIuZ98MICTlLIbwLsx1BMTJqXSeLcMixRAI6iZR7EFrDvRfhwBLM0SsyWoXCBOkaCg8ji&#10;s5+GCBGWPQbykVmCfKVxSlhc+RxB9jZjgVuuyEhkHfVs6goDniosU7vG89gUdhZpN/LNLkRB4gME&#10;52aeVwyFXqAkYbEZhz7DElGshIXbxPNThfVtFCQhT9Q6WKlNPY+kw6xrlgZBkixVQ5okUQrV3iKd&#10;MY+naQRVD6DtEmZelPqKZKDQFncMqFNRGoSeRWuMpQkPlCi81KJixgMIC0lJnMTgk0nzjCcxU7ah&#10;BPRtjlOWRQq5lrkokmik/AKkKDkzP8FlNTsTcZ9WM0pQXWY4hCupNYl9iDEjnMWer0TIPT+xhALE&#10;QRiq+OIsCWxE6nLxWTzVfsQIjZIZTYrch5Rndl1TOQ9YavFcCyAeREioiRYtNDmslcUTLeg5bBmW&#10;BdXSCQ/BFfMstTwltk0zWkt/C9DhnFeXoOeMvcDvYN4LFnACZTHtMgv41jawBWup7Y0LdKJtuws0&#10;qO/odn1zHk3VGlBoC80w4iqQOYN0ZF75NGaAkFk8DC3yhuyqkiHEJB4aYwG0IQ3Dmlp8VpvOt5Lg&#10;y/sRyPCMWxqS+3vsSJT/PxqSF7y7oy5JNRvqtQ808vK1D70MEC81Fjck4gUAivD6TcDUAOCbNpFu&#10;/j+9CFQ8MkIW9SKc0LS70Sh3ufNehEggDI1UK5z1IhZwklISxV7EDOZREKsiBAs5MxiSogf9GNWI&#10;FnAA+zhljGjqOGliNMoJ+rAFkWWPhWbmAkiZ1AekidmLIGWBKiZhszfbhVTMFRYKULNd2DN91XFH&#10;vhkKDHuqN6QMRZOnUSkCintqBCw24xBWi/K8xVUoS7jCWimAgoepuh56EfO8kjSNqWOwrplWpTEo&#10;wc2WtQIQe14z+LIXsaHPexEL+qIXsaHPehGLii96Ed+szatexOLKRS8yZS5SHI2UX857EUvqYvy8&#10;F7HEFeMXvYjF98texAY/70VsRF72ImbrmhRFHWhBzx23qDHNaC2AsH6NzQrQQlPUxhbbc9Bj3W1Z&#10;UC2diJrebDue89TZBk6aolFqS0t/C9BaXl2CnjP2Ar+1vWABJ9ous4BvbQNbsJbQ+NPeuEAn2ra7&#10;QIP6jo69iHktoZLHBkS8yMFDMxp6C/xwI9DYi5jR572IRd5nvUicWmIBtDH3ImYv5l7kKgn+6EWu&#10;P0O+6OOI+LYNX/zFVyX11wn4JwX6ufiYMv8Nxe0/AAAA//8DAFBLAwQKAAAAAAAAACEAjUOdSZkm&#10;AACZJgAAFAAAAGRycy9tZWRpYS9pbWFnZTEucG5niVBORw0KGgoAAAANSUhEUgAAAdAAAACICAIA&#10;AADYlS15AAAABmJLR0QA/wD/AP+gvaeTAAAACXBIWXMAAA7EAAAOxAGVKw4bAAAgAElEQVR4nO2d&#10;e3gb1bnuX8lO7NywKKV1aCKr2lEbLjs2UEpqJsSmBjWhBQdKYFvdTYx7nKgtTTiFbrXFGCPC0YHT&#10;4rTdGHIwjp+NXQiwY3oekghMreDBhEuLUi41yFXHAhOHQhmHXOTY1pw/RhqNRjNjyRf59v0ePcny&#10;mllrfWtp9K1vLY3mNQiCAOAU1zj0j3YQc4x5Z5ctsFQBeP6PL548eepUODzVFhHEbCYbMW+7uLB+&#10;qo0hMs3xw9sBsEHb0vwvXHDeyqk2hyBmOdkAhj5+fvGqX0MYwck/T7U9RAZZeNHiVb86/ub/PHly&#10;2QR62/f7+pd/KX+iaiOI2UR29H9hBCcOAYL8WE/fUPf7i/reDfWGegtWnL35ekvOfOMU2EhMEsdf&#10;wqLVAGgngSAyQzYAAwRgBJFBucP1/mnko6MGrr+X7+f4o/zgYOR585Kyixfnks+dPRiAEUPiLEsQ&#10;xOSRDQAGAYKAyCAM8c/eh++feCvI8zxvMmH79u1cP/fGy/6LbYalZ82fMmOJiUUwQBDkb7oqgWDg&#10;r+990PfX7t5Qb8FXCm6++eacnJzMGEgQswzR4QKIAKcRiX72jnxifL3rLytXr9p803bkAgC64e/2&#10;Y3gIkakylZhoDAYgAoPeKftf2P/RBx9x/Tzfz/H9/GB40Nvhvar0qtyc3ExZSRCzh2wABoMAIQJh&#10;GELUmw4NL8r7Ql55SXleXt7A0QGun/N3+8EDwvA4FqB9O254+8s7r6o4Z1KLEHGaD5yx6VvHtI8b&#10;IUQMuhHuh9yHb/V8kLDQOfjGJRdesvSLSyfcWoKY9cS2FCAgMiQ53Py8Adv5y7l+Dibw/TzP8xzH&#10;zT8bC3MFRIbH2tYIICAynE6MPIYiRAK/3YNbviu9ZYm+1WAE9LYUjhw58vpLr6+8dKVyoUNvB0GM&#10;CSPElaUgQBiRXvOzR6y2lW0H2nw+v8/n8/l8PI9805LcrAiEMb8EABAiEPp23PhCa18kMd2348YX&#10;Wtteu/zGvZffuLeq7VhSkb07Xh9P63PyBQCofYhPzB+RvQSD9pbC6dOnpYUOeHDdsYXO2GHdTBw3&#10;K2VWtoRSr0H75Hj1qVeYTv0EMT5kES4isQhIOB42PnOgz5BbwvdzFoulqKhod5v/L69xl777yiLj&#10;6bPOWWI8/6swZ+UuyEq7QQOim4ZSIp4+9lDfyhefuBiv/+ny+99lyy9mokePt7q6v/zAtbSxMGZq&#10;Hz5Wt3VJ9P0VIrGhj+hHuEuXLrX9q0250PnC/IWLFo7DFpuztclhBkItlRVulq1hxlFXAqGWSlfQ&#10;2co6zBNVI0FMMOJ9uOJHziAmjh7L/t97P2dYuMJisfh9fHl5EcfxpkNttbl+iPdrcjzeefOEff2p&#10;VXkLFmRrVZ2EETDAmAWjlFBk5m29fhmMwNeX2fHXUH8WzjEChhd2vmDdeN0vl0101+cSdT88E4IA&#10;CBAiMBijS4eo29V0uPPnz7d+tbDt6Zai/hK+n+N5ng9j1QUrcudP0F0K9tIkb8u6GZcXiPtleabd&#10;w9YknAmPwmFbC5TeVl6WAVg302h1WhsavIltSKfZ7bplYYc3WBY3jSDSQfzSTEwbACMMhjsf//yy&#10;sy4y5Vv4MGCy1Nf7TOA39/sG8pFXshnlmw/X32Xp9+d5u/75pX9bsHwo5bbmAQYYcmCQEqlkDgCm&#10;YN8gvn7GZPR/LlD3I/F3XwIQgUHcahiBIIgOV2dL4fjJwWcOfKhc6LDcpW/fskj4+CzLeVkXlRnO&#10;vzR3YVoBb6ChgmkAALuHdSiOse5YjMq6mdqWNU0OM8C6XV675FnFbYhQS2WjVRHMmh11zsoKhrHL&#10;vDDrdsHDskyopbK2JcQ4zAACDcEqlq0B62ZczaxDdKWydr1wapcNWlvZGnK2xBiJbSkYjDDmAAIM&#10;xhODBpPJhDD4fh4w+XlTCbfbZALHw3SorcBkKryr/vBd2ws537DPi83XptrUq0e8+Py9y5cAS7/8&#10;5c6/H1mC5WKmcatxCbIWAEYYlyALgJReAHzum7d91/zUrqpnNjZeZ5q0cZitjNxScWYsHQFGEBmB&#10;MAyMRDcWDEatLYWj//zsfz3SYZiXZ7ElLXSOAAA4P/z7TpbfdmpN+YKFi1I2SbalwLiREKGyHV5b&#10;WasZAJhSu6uxM+RwmNkOr83ZmhDHttdWWKtU/J7Z0cQ6WDfDMNFG2A4vvF7GCwCwhwAzAJtzExNt&#10;Ao29ITDmxHYRjBmjUrZsDXlbYuxIDjcLxhzAAEPWIkOev5szmSwcz/NhmEyWojAHoHC37+DmchzY&#10;XRDmC1312F6S03cc2UtSaYZ94Fe/+CPsd/yUyQawpMJx7uX37PICuOJcO7KRvQTZCxBNAJDS0QTz&#10;08rQtqbL+6598dYVkzYUs5BN5fK/BAjDMAxDGIIwDGEEEGDI0roP947fepeZbKMvdNoe+dR83oJz&#10;L0zbOPOaMltDB1vDpL2JGwBswd4QGFXfx9SwrdbKimjsmrA1kS7jKUsQKkg/fMiCcREMBhiyN5Qc&#10;a/b1cd08ci3IBcdzfL4FufyA37e2zXewvAS+toJDPvAcf/7FS7IWp9IMc1vti7fJ/i7e+OK+WDqa&#10;X/TLfUWxLCktJRZX/K62YnxdnfMIEEZgHEJEdLjDEAQgSyvCPXHqtMmS0kJn6LlmjMHhhjrbA/aq&#10;BG8bD2tlwa7Zagu0i5lRbGV1TQXNTGXLqO4wuexop7EdXohbCimWJYg0iDlcQzayFgNGGLO+VWwq&#10;/OoX//j6xw89tv/YicXHT3zisxSVhNtMu+sHgNW/u7N904+xhEMYi9cySM3hXm6/XUq/6L1/kjpD&#10;6BKBEEFkGMZhRE4jMgJEYMjWinAXGT+f6kKHC6RjhrSHa3O2NimiW6bG08GIh23OVnHPwOxo8gTF&#10;TNmXZkxNa29lBROU7deGWiorGqKm2D0sA3Fbt71CrNCu/IItjuy0+JdmKZYliDQwCIJw6q/X5lh3&#10;IfyOGOHCkAVjNgxGGIxi9Ds0JHjv/U0h5+N5iNuoHM8vubm66N//bWqtn8no/qJ2UojE7rYeju7k&#10;CkDuuYPB6mfevvmm7yr34vd3vr17/6GPjnxeXOjwPLedry/P5bF5e15J+cHyEks+CnJN6PeHSn5s&#10;3uaWCtLjGQlCi1iEa5yPbFPUycZdrVF0C/Ny8M2f/TTQ9Y3Q04/zf/97zsWrLd/dsPyiIv2qiWmH&#10;EAEECAKMI9EfQRjna3n+dWvOLzp32Qtd7zQ8+sdjx3OPn/hIvtApfrTtuRvWiAudM664JsX2GbX9&#10;WpZlx9whgphZGARBOPXuNTn/0gIAIx9Hb8YV7xXSuWOImJEIEABBiL7LWZ8HMPi37z3zpkqEm8zQ&#10;6cH9df9RGHxGvtA5o/rOCytvlZ9GES5BaJENIMv0rcHg93P+pQXZZwMCDJHYr84EnbviiZmGIf4S&#10;ssQVzGDwe1l59tGLAgDmzc+58hc7AmxZ757/5IPdOZeUWW+8efnF35hUowliNpENYP4XfzgkCKd7&#10;Nk61MUSmyc5bNy//h8AzKZ6/YNGiVfZvr7J/e1KtIojZSvSHufPyfzQv/0fjrIvWkgRBEDqQXg5B&#10;EESGIIdLEASRIVQcbvBvwV/e/ss3D7+ZeWsIgiBmMSoO992/vdv1epfrF65DXYdUyxw9evTJvU9O&#10;smEEQRCzDbUthREUFxd/+M+TP//lz3//X7+XHxk4duyNN9649Ye39nT3ZMhAgiCI2YLK48OLiory&#10;8/MBdHV17Xp019/f//tPfvKTxYsXH/vss/se+F2X7/l116zbWrU146YSBEHMbFQc7tKlS5cuXXrh&#10;hRc++eSTDz744PPPP79o0aL169YfePZAl+/5devWbanaesYZ6T4OXHqSPwD9h4GwbqbRqv4cKJ1D&#10;BEEQ0x09gZwbbrihqKjI4/HsfrztySefBHBu4de2bN2al7a3FZGeLhpqqaxg3PQAJoIg5haj3BZm&#10;s9m2bt2KMD9vZN6SJUv+z713j9XbyjE7mjx2b2NMGzUmtepOfoiJ/JAYIwcaKiRVVZ2CxPSEdSe8&#10;XxMukUuqwMS0ZhSH2/dh35077gfAh/l+PnzThhsnqF2z1RYIhgBJOYptdQYbFRdi4iGmhvXYYXO2&#10;smKcrFOQmMbYbJP7ftmcrSwrXheuCZ2KY6rALMuyLO1rEWNBz+H29fX94Ie3dr8bWFu8tvm/Hvva&#10;BSv6P+1vbH5sQg1gO7zwuhiGqWgIRF1wCodGPUpMX8qqytprk12ufL0SaqmMxafxiFCxoGHdTKXb&#10;XakXL6qrAieHqKpLJdatsnZSVQVWWtXS4k5qQzqtQ7/sKD0iZjiaDrfvg74f/OAH3Ydfu6L4orp7&#10;68zLvnT//feXl5c3/d+H3v+gb7zNhjrbA9KnIRaSsMmbujqHRj1KTFfMjiprQ3OiL0tcr5jXlNm8&#10;HSyiupJrzOoLmkDQWpcUawYaKhiGYZiKYFXSZRFV52VZ1mNtqJV2plxeuyfxMoqqAidUYHbUOYOu&#10;RC+salVDsJRlWdZjD8R6GW+3FF7dsmo9ImYP6g732LHPfv3Arz/42wcrV668/fbb8/LyTCYTgG3b&#10;tp1zzjmPNj4yvkZZd0UDotKpUeUotdN0Do16lJjWMDUeJOwrKNcr5jVltmBvCKHeYNTfqi1oVDV0&#10;pS0Fa6MyQpW8N8CU2qOXD9vhjen4xmivrQhWqbg9s6OJZT1wSbGrulUyVeBgb6yJeLsaXdbuETF7&#10;UHe4L7/c9Wjrfx/Pyr5q/TXiPbkATCaTyWT61a8feO7gc729vem3FQs9GBc80ixudtQ5ET2g+Hgk&#10;H2JK7dKXZjoFiekPs6msvbZFfhUlrlfMa8rQ3sl2tkNyQWkuaOJRcrrEVIE1LK9hW52QIvTxLLNo&#10;iTbnUL8t7M9/+TPC/NdXff2676wXY1uJ5cu+dO13bhoYGEizIaaGlQQAEzE7mlhH4pmMxqHEWpKO&#10;EjMIs6PKyjQGbbACahK55gJroKPDirJNZvUTRoNUgYnph7rDvWb9Nf1H+8uvLj/DpHIT2M9uveXT&#10;Tz9NqxlVMSuQntWchqnxdDCuYBmgKpHLlNpdrqCzNb4SSk1Dl1SBiemLQRAmTESHHkA+Q3n8qWdS&#10;0TRLEboMCEILvV+aEQQhkbxKo/UZkS7kcAkiJci9EuOHFB8IgiAyBDlcgiCIDEEOlyAIIkNkwuEe&#10;euXVQ6+8SunpnCYIIgNk6LYwsRWDwUDpaZh+4uk/0G1hBJEBMnSXgvjxpvR0ThMEMdnQHi5BEESG&#10;IIdLEASRIcjhEgRBZAjlHm5laxCAEIl88vGnkZGRz459NiIyHHnt/u9MhYUEQRCzBKXDjUQi38p6&#10;DVm44cc3yPMv+dn/y6BVBEEQsxDllkIkEtmwYcNzwqX/Y0/oB49zG373xrU7X7/C3bFw4YLVP3/2&#10;ktvJ7RLjgVR7UzSGdY9yVkJPJ/QR/Kw7xepCLZUyI0MtlZNkUApMthZyYlfHgTLCDZ8aHDo9RHEu&#10;MWmIqr3MpD132+YUnxseaqmscE+klkJMtXfaPDE81lOEWiorGPdEPVNXpgCgC9vcYK1izYga0F7W&#10;yrKxoQm1VDKVvaM+wH3GYHZUWZlm1jHuEVZGuKcHBweOHRPj3A0bNgzHKP7FH4aHh0eGR8bVmmxW&#10;nsz5SHW6S3MODLVoq6fqV5XuZCsPVcSCWsFLQv7MlXYl1V6dsrEeMTUxZxWLHHViRrOjyWP3SiJx&#10;yX2M1cwwlS2h6OFoffHAtFIS1Yxfh6p9EQn1Bm3WqLutDVaxTQ5IVblDjqZW+buc0FOpgdjbrG6D&#10;hsEJVqkNiuq7qTXgKQ8UU2rXll1KHaXDHR4eHho6Lca5e2OwLHvvVWe8/PLLD1x75nPPPbdv3z7D&#10;9den3RTrZkSVUpZl2emuTBrqbLfarZkSqYxpW3msDRXi2yupXbU6gy7ZpRNXwZrmA6gHqfZql03q&#10;EdvcYFUYpzqmVltUiVK1j9GaW51oqOgoZdlWZ0zvzexoYmMXX3OSi1LpizREwYA4/YQ6g2WbGIRa&#10;atvLWlmWbXXaxIqrrEFphOU9ZWrEttjmBqunhtGwQcvgBKu8LqVbVRvV+CH5G53mQAETIVqrdLgn&#10;jp/8/u4eMc5ds+Zy8ZWVlVVWVlZaWvrNb37zqquuAiA8/XSaPjfU0hh0tiZfNOqTTOK8mla8U1nJ&#10;uLyQtCalOhWZqpFO3NrOdmtpTWmix9UNUhT1dCbPsjoTb4y4pKuEIniZJZBqb8o9MlttyV5FB9U+&#10;xmo2F1hhs5oBc4EVsYAtemG6vEgO4ZL7EkMW4AZRYEaos91aFR0yqzWhE8k9ZTY5gy7GFZTGXcUG&#10;bYN1rFIf1fjIyN7odAfKbLWNPvqjonS4vjuvGP64LftYaGjodGfni52dLy5dvuzyK64YMRiir5ER&#10;ACMjI8N79qThc0Ny+dU4WpNM4ryaVrzT1MR67LA5W+WBAlOTmKnRrsxaaykDplQ24WoFKfr2S58V&#10;nYk33mxLo9dmTf6YS8GLTPl4pisVk2pvimXNjia21do4yhse6mwPqGygjA7rZhqt4hWcNNmnTLA3&#10;BHOBVRyzUGe7NxgSQyzpYlb21FxghbRBMyE2xJnWWshKh3vlLbd8KgifREzf393z27fOvPOFYcUJ&#10;w8PDALxer9frfWT9+vG1rjnJKGawccQ7abUbO9zcYC1lxIOxj6xWkJKS/boTLyQ3WtFg9YyyUzCt&#10;L6a0MDuqrA3twWjUEJWwlR8vsAaCHcGYv00+YTRUfJDsTYq/dck128rqmqqCFSnskqdolew0tsOb&#10;nDlqeUedU2cKAOuuaED8mkvuoy6i24sblhrmAmv0Qo7GJUyptaGCYZhaVDmDLoapaC+rc2i8d2L4&#10;4YEUuqdnQ7S2UEtjUgfV2orOVYpD6Q5UKBhIyTh9lHcpWA2GQcB35xUADNdfLzz9NB7597179155&#10;5ZUAhMHB080tX9tw7cIFOQCamppSbcdcYA00jl0T2rymDLWdLNpRVhePdyZpG5Pt8MLrZeJhbI2G&#10;5nB66Bis2xcVue/ZAan2plJW3A0D7B5WeYVIPYXdw0pdVeujNkyp3eVivHLDUsRstQV7Q2DMYouM&#10;28OyseFzsA75mYqewu0KOltrYDY7GyvcLFuTrg02a7CWYQKAzdmq+NzojKrijWbSGyhA7SvT9BES&#10;+b7TWbV1K667ThCE67/3PTHxxBNPfCLy8SfHr6oaePE18a/77rtPXjb0wRFBm97HNl+2+bHexMzO&#10;u2N5ailF7t133x07kFyZeimNEzRak47d3Zn0l6zFzrsv07M6flhWRrX3WtYq+iL9odqvCeD3T7ZN&#10;YG36lwExa0j8oPQ+tvkyGbIjE9/spHwKRm92IvqkjHDfGx6+QBAq8/JuqqxcAFy/YIHh+usfu+66&#10;oaEhADlHjswf+cfQc68IWcKpgrNPnTqVumc3O5paURmbkqNBXeqTTDrxDlNqd7kqmPaEuDEhU6dd&#10;tsNrL61JqKuDrWEYtSBFK5pInoFTD9BE1IMXghBhNBZdmVS6ZDY5G5tZRC0xO5oSwtrZRailMeis&#10;qxn9xNFQPoB8UXX110ZGzCMjGBkxGo2fffbZ+0ajc/168eaE3PseOP5PbsHC83I6/zJozPpN+bk7&#10;duyQytKTp2cojz/1DD2AnCAygDLCPbFr17wtWwJG41mRyFdPnAgKgv+ppx588MHBwcGh2+47sWzx&#10;vFtv+2zhmafK1/6zjxt8tzszVirmcxKsJghiJqKi+DD08MNi4uING/x79wI4efLk0NDQyCtvZ9X8&#10;5vTChQCGrcsWWpcNvfVmZqwkD0sQxCxAT2LnT3v3iomPP/549+7dI45vDO7eHYmh2IsgCIIg9ElJ&#10;08zj8Uy2HQRBELMeUnwgCILIEORwCYIgMgQ5XIIgiAxBDpcgCCJDkMMlCILIEKTaSxAEkSFItZcg&#10;CCJDkGovkUlmtGqv/JCWbl4Kz4VPkLedDs+RV7wpQNRGnXEQz5arn425I4qR1KpqsnV5MwSp9hIZ&#10;Zsaq9o5OCnq3MWW/afcAOG+H7LnPoc72AKAlKZPczVSFflNgAquajmRWtVdPCnfCSZ4SSbh3WjAz&#10;VXuTZfHiynVJerdaUrs6yn7yvmgI/SnTKevXJqvSKgfNZrfLpJ/Y5vYyZ+wZpDqyvgn26wr9Ri2p&#10;bGkZ7aOhOoZqgz8zyaBqb6alcMcLCfdOFjNStVcpi6eraKshtauh7KfoyyiCe4rO6urXaqrSJl06&#10;1k1V0rXOdgTL1hTEjujL+uqZlCxaXIf2lIV85GOYPPgzlYyp9kJNCld1itaat1UCHJ25NFFbFyTc&#10;O62Yoaq9yoY0tWNHl9qNhW/SNSP1ZRTBvZRt0FWlVSEmmRpqaURVQt/1ZH1TMUmmH+eoSlnIJ125&#10;4plBplR7oS6FqzFFp6h6qzeXyrV1AZBw7zRj5qr2poKG1K65wBpzfKLi+kSI1E4YzCZnsIONXvgS&#10;EyypmzqpyRXPNDKn2qsmhQuNKTpF1Vu9uVQtVEwwh4R7p5ZZodqrh5rULrPJidF2CTSNDMYW/LJI&#10;Qke/Nn35XvOasmBjbbBsk+K6Gpusr6xeNdHi1EqOIlc888iUau8ESOFOnkxvMiTcmwFmmmpvgiye&#10;ftc0pXaTlf2ShfzUjayyMy7GC4W0rY5+bZryvdFWrO29SX57jLK+smrV9ABlxN4y2fgnjaGqUOEM&#10;RCEqOVmqvepSuKoCtymq3qrK9Kpr66oVIeHeOKTaOzOZIv3acaDzGZgjZEi1V0MKFxpT9JhVb/Xn&#10;UhLuJQgljO7ibULUrUItlRUNAQCqkficYmpVe8UNecUSQTWTmERItZcgMsOMVO0FyUoSBDEDmVrV&#10;XtWf8alkknslCGIWQKq9BEEQGYJUewmCIDIEKT4QBEFkiJQiXIIYP4deeRXA6ku/TmlKz9m04c23&#10;/3rBeStBzGEydluYuO9vMBgoTem5mc4+0v/R34K9p8JhEHOSBbm5GWtLvOwoTek5m86+8orLxT9O&#10;Dw6dOjl48sQgiDnGwUN01x1BZIL4l2YGgyE7O2vevKwptIYgCGIWE//SzJhlzJ6XtWBhzryhkZGR&#10;yBTaRBAEMSuROVyDIXtettFonDc/WxBAv2uYy5w89sHz+5+W5xSXXHf2F5dPlT0EMTuIO1yD0ZAF&#10;Q1YW3ZlL4Pn9T5eUWPJyAWAAAM/5Dvz3Vy5ade6/lk6xZQQxk6H7cAk1wvAd4OQZPPBq119e7XpR&#10;cVr593+cd+ZZmTSNIGYuE+Nw92/BekB4eEIqS6/aSWqauLa8SPYXDwBh8V8gzCPMD4QBnq+/+7ba&#10;B1IX/iCIOc3EbCC07UJ1+YTUlHa1k9T0HIeP/88PgAd4hDnRz4LnBsLcAM+B5zjOl2bFrDtB/JJ1&#10;q0sm6x/VL5VWVQSRUeIOt2cnDJehB9h5GQyG+OuynYBGZpT92FWM29dpnqbI3C+V2yLLvww9CtNk&#10;1WqS2HSCVcDOy7Al1pjYluIEnXz11rbAYIjXqd8LrXxVOxNyenCZxrAkG6AYW/G1s0e3zsQa9m9R&#10;62o46nIPd3NcN3e4mz/M4TCHw5zpcL/F31/k54v84SLetLlkteXgE3WjDFwCNpu2aDFBzG6M0mfv&#10;/u2ovgMrAADF9RCE6OulbdETVDMB7G9D8cZowVHL7qvG+pgTee+teH49YFM4l8RqVUnlHEhtFaNr&#10;OxK9Jdp2obg4hfKxk6ursastqWa1Xuj3TpP9MNiwMRAtGNiITTK/mWzAtpeiZ1YD1fui6W0rVOq8&#10;IHZUCOCt9XF3/N5bmrYMAAAs+abCS8sLLy0vXFteuLa80F6+1l6+9trytdeWry0vAu/zHfKn0jOJ&#10;sqqydhXlWtYdVX8XQ1FRQzDQUKETmsrjVinNupnKlha3vC5FK7NKd5uYURh33YMeoGdnCuGkBm27&#10;sPHqVE9eVw50IZCUv+0OZb6i2i1q0VlaTWMj6ovRJivesxO7qnHHBakVF6Pp21G8S+m1JZJ7oZ+f&#10;zJb1qN4X95grtsnmthQM0KqzuB4PS2/uCry0T2XuSSAMgM8DEEZevqX34F0DvW0Y9MVfAz4c9R18&#10;fLdlpYVP92fhZkeVtaE50euxbldQ1H/3WBtqW0JgaliPHTZnK5u+2lKgIVjKsizrsQcS2gm1VDZa&#10;W2e2vDwxozFWd+HZnoTwNj32Y1cxrk655P42oBqjO/bEandehrdi0SLuiYWKaTYN4OqN2HVPPNK8&#10;fzvqb0/D8uKNWLECG4txT2pbEGnTg7eAco3RGaMBPXgLSdOSDcXAe7oh90A4trGQYzKtLOK7/QP9&#10;HBD9xgxhHPb5ikqKTCaTtP+QOkyNBwn7CmyH11Ym6nMzpfZAe+e49hxszk1MtCoEe2NVtddWBKtI&#10;K4+YSoy312O7TRnedm1X2XJVzdx5j3JRr1/2nvPU7yjYeU+CI06otgd7unBHLNB7+KVofnLTo7Ji&#10;G8QJBkjTX/fgnlg0ffVGdO1R3x9Q9GLUfCUBdI3PAC2+oujmCuiH9bGglUc0YTKZTLzfP8BxCPMD&#10;Yf7ggTaT+ESwMT71iNlU1l7b0ju2wmMiANji3pcgpgLjim2oBuqbEzyXfB92nU5mD/Z0KaMnvbL7&#10;0LUdO2WuQnLE2y+QOWJFtapuSK3pVCivxvb7AWDnPWkE9T3PoivmnVdcjWLJa+v0Qjt/DOgbMCrK&#10;YLYH2ju3IjzC/EA/x4cxcJTj/L48i8lUZOG7/YcPtPkfbysqKjLlW/wHfHyYH5vPNTuqrA3tQZv4&#10;lyyslQW76rAdXlgLzADMVlsgGJIy9bGV1TVVBSvoZgViChnXbWE9z6KrOukrGh3WYV/M34nEvbPM&#10;HymrtSH5a63kpr9yAbreSTjnHbVwcZ24B7of27s0F+/JPLsH6IJNjNxt6AL2PDtKL3TyNVmHaiTs&#10;MqdogB4rcAHwTuL+sdx9a1H/kP+u3TzAc36/ZWURTKY8k6VgdXqqVKgAAAYtSURBVFFhScnam8rz&#10;8k15+ZaikiL/IS7tDYUoTI3HGgjI/mioYBiGcQWddQ5pc0HxpRnrZhiX1+4Rt2HNjiq718UwDMN0&#10;wJ5Sk61l7RX0rRkxZQiCUA2hPiBI1BcLxfWCAq3M6n0pnRbP3CcAwj7tk1WrrUb8zOpiIaB2jliz&#10;lBmoF1AsSN2St1VfLEBW4b5qdTMUNcuHKFCfUi9SzJfniDVLbQXqheL6UQwQqUbCgOjUKQSEYtnJ&#10;9cXC759s0+i54Hv8Lr7fJ4TbBL5e5cXdxR3YvLm8SF4k9MERrdoIYo6jHuHK92Gl+4eUmT3YoxYk&#10;qpaNsw71+t/5qFX7cACIVYs7sEK16XUQ9mHX+uhptj0IvKS+Y7DtDiD5eyRtxC/65NG0uA+jGoqm&#10;gnyIdiYu9ldsQ6Ae223xXjRvG68BK7ZB2BevU7zt7OGUo/u8L5rA8wM8P9DPD3DcAMcNdMde/Zwp&#10;nceXMxqkUQVBzGQMwlifCtazE7Z3Jv43talUO0lNz1l0JHYOPlHnO+Q3gedjv+uV3wQWTYfRtP8N&#10;KVNHYocg5jhjf5bCs3tQfccEWpJGtZPUNJHM2htr19441UYQxGzBANBzb+c6v38yQyKSBDHHyabn&#10;jBOPPzXVFhDE3IAeN04QBJEhyOESBEFkCHK4BEEQGYIcLkEQRIYgTTNChZOfHvnHq3vkOZ9bdc2S&#10;pV+eKnsIYnZADpdQ4R+v7jEVFeVFf0XGI8z3+v9wvP8rSy8c0yOTCYIAQA6X0IL3+xOfSsOf/ujV&#10;Xu+rsWeD8fNXXLf0/DVTYBlBzFjI4RJqhFFQYpHSMXj5CQfbHiWHSxBpQV+aEarEdNHDHMABnKTa&#10;OxDmBsLcQDg9HTMZE6u5KymhMcx4xcpYd7QCjeZkTY3WAYXYGj0OkohCES6hAg8UhHHYzykPhMFH&#10;fTGQbzr48Ia1W/Zm3DoFNmfrhAjnMDWs5nPLQi2VFQ1WDyueEWqprGCCntTE0fSqJeYaFOESaoQh&#10;BrmWlabCEkvsZSosMa0tsawtsaz9lqVo9TjbyIDmLutmKt3uSrGqaIQaLR9qqVSEqzpxdKizHc5W&#10;yb+aHXVOm7cjHg7HDHazSNIbVnRT0TP1/saMo9B4tkEOl1Ajtm/LdfMxjUjxX9NAN3of8vV6fPzj&#10;nAmm8MmTE912upq7AVEpQsM9BYLWOrbViYaKjlKWbZUcpdnRxLJRleDmUfxaqLM9IIr6xDCvKYtV&#10;JDfY63Kz2nrDScrEWv1lmxusHpZlSV941kEOl9DDUmQ6fEjcyQXCpsO7fXkP7S7o5gr6uQK/v9Dv&#10;j3TuPXXyxIS2ma7mrk10YhruyVa2xgxzgRU2qxkwF1ilOqPhpsuLsWlL2qxmPYOT0FImTi5uttq8&#10;LopuZyPkcAkV+HA0yM3LNRWuxuFDQJjv9XOmNt9AmMfqcnjaDltKBsJY2PZIuPe9ybcoZc1daatA&#10;32GxbqbRKkabo4uhyd10tJWkmHciMTua2FZrI20pzD7I4RIq5H3u9MED4n0I0a/IDh+Cf3ebyQSO&#10;R++hNvjaCu+q5/KLwHNDzzWnUfVka+5KWwWjLsdFK0ZvGgCzyYmGCsn9hVpqGxCNSwFEg9VQS6Ou&#10;3nA6ysTRfWLRy8tvn1AkiBkG3aVAqFB0ww4Ah711AH/YB0sRD3E/Nx+Fu30HN5fjwO6CMF/oqsf2&#10;khwuMEp1McSvk+weVtLcZVyMF4DdnqLmbq/K7QGBhgqmAUBa9yswpXaXi/Gm2rTZ0dSKyoqY/Fpi&#10;QzZrsJZhAoDN2SrpDbtcFUy7s7XJIbff08GIttqcrTXahorjBNg97GQF0cTUMHZNM2LWoKVpdviZ&#10;OgCWIj7PZAFw8C5fUT+HzdvzSsoPlpdY8lGQa0K/P1TyY/M2t1Rqjik+iHsTE3JfGjH7oQiX0IQP&#10;cwjD7wPgQxh8vonneNPuuwYAfjX8BziYgDDOuOKaqbZ0ctHRFWZZTyYtIWY6FOESeqq9coZOD+6v&#10;+4/C4DM8DxMAgOP5M6rvvLDyVvlpcyzCJYg0oAiXSJV583Ou/MWOAFvWu+c/+WB3ziVl1htvXn7x&#10;N6baLoKYMZDDJdJgwaJFq+zfXmX/9lQbQhAzkv8PGbs6ehe3VeQAAAAASUVORK5CYIJQSwMEFAAG&#10;AAgAAAAhAMfycc7gAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj01Lw0AQhu+C/2EZwZvdfGjU&#10;mE0pRT2Vgq0g3rbZaRKanQ3ZbZL+e8eTHof34Z3nLZaz7cSIg28dKYgXEQikypmWagWf+7e7JxA+&#10;aDK6c4QKLuhhWV5fFTo3bqIPHHehFlxCPtcKmhD6XEpfNWi1X7geibOjG6wOfA61NIOeuNx2Momi&#10;TFrdEn9odI/rBqvT7mwVvE96WqXx67g5HdeX7/3D9msTo1K3N/PqBUTAOfzB8KvP6lCy08GdyXjR&#10;KUjS6J5RDtJHEAw8ZymPO3CSZCnIspD/J5Q/AAAA//8DAFBLAwQUAAYACAAAACEAqiYOvrwAAAAh&#10;AQAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHOEj0FqwzAQRfeF3EHMPpadRSjFsjeh4G1I&#10;DjBIY1nEGglJLfXtI8gmgUCX8z//PaYf//wqfillF1hB17QgiHUwjq2C6+V7/wkiF2SDa2BSsFGG&#10;cdh99GdasdRRXlzMolI4K1hKiV9SZr2Qx9yESFybOSSPpZ7Jyoj6hpbkoW2PMj0zYHhhiskoSJPp&#10;QFy2WM3/s8M8O02noH88cXmjkM5XdwVislQUeDIOH2HXRLYgh16+PDbcAQAA//8DAFBLAQItABQA&#10;BgAIAAAAIQCxgme2CgEAABMCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAAOwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAP9rOJ+LBwAAiyEAAA4AAAAAAAAAAAAAAAAAOgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0ACgAAAAAAAAAhAI1DnUmZJgAAmSYAABQAAAAAAAAAAAAAAAAA8QkAAGRycy9tZWRp&#10;YS9pbWFnZTEucG5nUEsBAi0AFAAGAAgAAAAhAMfycc7gAAAACgEAAA8AAAAAAAAAAAAAAAAAvDAA&#10;AGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQCqJg6+vAAAACEBAAAZAAAAAAAAAAAAAAAA&#10;AMkxAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAGAAYAfAEAALwyAAAAAA==&#10;">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
                 <v:shape id="Image 4" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;left:2131;top:518;width:44272;height:12954;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBHTC5HwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gq96aZSNKSuoRQbchJqhV4fu6/JavZtmt1q/PeuUPA4zMw3zKocXSdONATrWcHzLANB&#10;rL2x3CjYf31McxAhIhvsPJOCCwUo1w+TFRbGn/mTTrvYiAThUKCCNsa+kDLolhyGme+Jk/fjB4cx&#10;yaGRZsBzgrtOzrNsIR1aTgst9vTekj7u/pwCXdd2edh/221lxm5rf3VfbXKlnh7Ht1cQkcZ4D/+3&#10;a6PgBW5X0g2Q6ysAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAR0wuR8MAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
-                  <v:imagedata r:id="rId13" o:title=""/>
+                  <v:imagedata r:id="rId12" o:title=""/>
                 </v:shape>
                 <v:shape id="Graphic 5" o:spid="_x0000_s1028" style="position:absolute;left:2118;top:499;width:44386;height:12985;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="4438650,1298575" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBM4gWPwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Li8JA&#10;EITvC/6HoQUvi05WcJGYUVRW0GU9+Lh4azKdB2Z6QmaM8d/vCILHoqq+opJFZyrRUuNKywq+RhEI&#10;4tTqknMF59NmOAXhPLLGyjIpeJCDxbz3kWCs7Z0P1B59LgKEXYwKCu/rWEqXFmTQjWxNHLzMNgZ9&#10;kE0udYP3ADeVHEfRtzRYclgosKZ1Qen1eDMKounP6u/6ux/LvWsnXH/Ky2mXKTXod8sZCE+df4df&#10;7a1WMIHnlXAD5PwfAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEATOIFj8MAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,1298575r4438650,l4438650,,,,,1298575xe" filled="f" strokeweight=".24pt">
                   <v:path arrowok="t"/>
                 </v:shape>
                 <v:shape id="Graphic 6" o:spid="_x0000_s1029" style="position:absolute;left:20120;top:2658;width:12954;height:2559;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1295400,255904" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDV7jNIxQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#10;FITvhb7DcgreSN1YUNrUVVRoiAhSf0B6d8ieJqnZsyG7anx7VxC8HGbmG2Y8bU0lztS40rKCQT8C&#10;QZxZXXKuYL/7fvsA4TyyxsoyKbiSg+nkpTPGWNsLb+i89bkIEHYxKii8r2MpXVaQQde3NXHw/mxj&#10;0AfZ5FI3eAlwU8n3KBpJgyWHhQJrWhSUHbcno2B++O39DNvUpsv6c7VP1sn/Zp4o1X1tZ18gPLX+&#10;GX60U61gBPcr4QbIyQ0AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDV7jNIxQAAANoAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,128270l33020,87630,72390,69215,125095,52705,189865,37465,265430,24765r41275,-5080l350520,14605r45085,-4445l443230,6985,492125,3810,542925,1905,594995,635,648335,r52705,635l753110,1905r50800,1905l852805,6985r47625,3175l944880,14605r43814,5080l1029969,24765r39371,6350l1139190,45085r59055,15875l1244600,78740r42545,28575l1295400,128270r-1905,10160l1262380,168910r-39370,18415l1170305,203835r-64770,14605l1029969,231775r-41275,5080l944880,241935r-44450,4445l852805,249555r-48895,3175l753110,254635r-52070,1270l648335,255905r-53340,l542925,254635r-50800,-1905l443230,249555r-47625,-3175l350520,241935r-43815,-5080l265430,231775r-39370,-6350l156210,211455,97155,195580,50800,177800,8255,149225,,128270xe" filled="f" strokecolor="red" strokeweight="1.56pt">
                   <v:path arrowok="t"/>
                 </v:shape>
                 <v:shape id="Graphic 7" o:spid="_x0000_s1030" style="position:absolute;left:99;top:99;width:12954;height:2559;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1295400,255904" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC6opbTxgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9ba8JA&#10;FITfC/0PyxH6IrppoV5SV6kFQ0QQbyB9O2SPSdrs2ZBdNf77riD0cZiZb5jJrDWVuFDjSssKXvsR&#10;COLM6pJzBYf9ojcC4TyyxsoyKbiRg9n0+WmCsbZX3tJl53MRIOxiVFB4X8dSuqwgg65va+LgnWxj&#10;0AfZ5FI3eA1wU8m3KBpIgyWHhQJr+ioo+92djYL58bu7eW9Tmy7r8eqQrJOf7TxR6qXTfn6A8NT6&#10;//CjnWoFQ7hfCTdATv8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAuqKW08YAAADaAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,128269l33020,87629,72390,69214,125095,52704,189230,37464,264795,24764r41275,-5080l349885,14604r45085,-4445l442595,6984,491490,3809,542290,1904,594360,634,647065,r53340,634l752475,1904r50800,1905l852169,6984r47625,3175l944880,14604r43814,5080l1029969,24764r39371,6350l1139190,45084r59055,15875l1244600,78739r42545,28575l1295400,128269r-1905,10160l1262380,168909r-39370,18415l1170305,203834r-64770,14605l1029969,231774r-41275,5080l944880,241934r-45086,4445l852169,249554r-48894,3175l752475,254634r-52070,1270l647065,255904r-52705,l542290,254634r-50800,-1905l442595,249554r-47625,-3175l349885,241934r-43815,-5080l264795,231774r-39370,-6350l155575,211454,97155,195579,50800,177799,8255,149224,,128269xe" filled="f" strokecolor="red" strokeweight="1.56pt">
                   <v:path arrowok="t"/>
                 </v:shape>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DFAADDA" w14:textId="7051E35B" w:rsidR="00767484" w:rsidRDefault="000A112B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="239" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="259" w:right="620" w:hanging="1"/>
       </w:pPr>
       <w:r>
         <w:t>If</w:t>
@@ -12427,51 +12457,51 @@
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>on</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>SPA’s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">website: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14">
+      <w:hyperlink r:id="rId13">
         <w:r>
           <w:rPr>
             <w:color w:val="800080"/>
             <w:u w:val="single" w:color="800080"/>
           </w:rPr>
           <w:t>https://missouri.qualtrics.com/jfe/form/SV_5yE1G3kWuxYIUuy</w:t>
         </w:r>
         <w:r>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>An</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -12653,57 +12683,52 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>access</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">notify the </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>notify the requestor</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>by</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>email when</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -13747,60 +13772,60 @@
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Module Access</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>form on SPA’s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">website: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15">
+      <w:hyperlink r:id="rId14">
         <w:r>
           <w:rPr>
             <w:color w:val="800080"/>
             <w:u w:val="single" w:color="800080"/>
           </w:rPr>
           <w:t>https://missouri.qualtrics.com/jfe/form/SV_4NqtpbLXQgNPRWK</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId16">
+      <w:hyperlink r:id="rId15">
         <w:r>
           <w:rPr>
             <w:color w:val="1F477B"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="1F477B"/>
           <w:spacing w:val="-18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>An</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>email</w:t>
@@ -13916,59 +13941,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>the appropriate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>access</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">and notify the </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> by email when the process is complete.</w:t>
+        <w:t>and notify the requestor by email when the process is complete.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A56FA45" w14:textId="77777777" w:rsidR="00767484" w:rsidRDefault="00767484">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="232"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45CBCF21" w14:textId="77777777" w:rsidR="00767484" w:rsidRDefault="000A112B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="532"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="280" w:lineRule="auto"/>
         <w:ind w:right="812" w:firstLine="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="4._We_have_a_new_Department_Chair._How_d"/>
       <w:bookmarkStart w:id="19" w:name="_bookmark4"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
@@ -14134,51 +14151,51 @@
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Additions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>and Changes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">form on SPA’s website: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17">
+      <w:hyperlink r:id="rId16">
         <w:r>
           <w:rPr>
             <w:color w:val="800080"/>
             <w:u w:val="single" w:color="800080"/>
           </w:rPr>
           <w:t>https://missouri.qualtrics.com/jfe/form/SV_6hcb4DNlxGoLzAW</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>An</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -15664,51 +15681,51 @@
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="8" name="Group 8" descr="First check the junk mail folder. If the email is in junk mail, right click on the email to adjust mail filter options."/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4740275" cy="1324610"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="4740275" cy="1324610"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="9" name="Image 9"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId18" cstate="print"/>
+                          <a:blip r:embed="rId17" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="300100" y="24521"/>
                             <a:ext cx="4427219" cy="1295387"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                       <wps:wsp>
                         <wps:cNvPr id="10" name="Graphic 10"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="298829" y="22603"/>
                             <a:ext cx="4439920" cy="1300480"/>
                           </a:xfrm>
                           <a:custGeom>
                             <a:avLst/>
                             <a:gdLst/>
@@ -16140,53 +16157,53 @@
                               </a:path>
                             </a:pathLst>
                           </a:custGeom>
                           <a:ln w="19812">
                             <a:solidFill>
                               <a:srgbClr val="FF0000"/>
                             </a:solidFill>
                             <a:prstDash val="solid"/>
                           </a:ln>
                         </wps:spPr>
                         <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="49A50638" id="Group 8" o:spid="_x0000_s1026" alt="First check the junk mail folder. If the email is in junk mail, right click on the email to adjust mail filter options." style="position:absolute;margin-left:108.35pt;margin-top:9.3pt;width:373.25pt;height:104.3pt;z-index:-15727104;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" coordsize="47402,13246" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDcOd/IkQcAAJEhAAAOAAAAZHJzL2Uyb0RvYy54bWzsWtuO2zYQfS/QfxD8&#10;3pikbqSRTVEkTRAgaIMmRZ+1smwLlSVV0l7y9z3Di03vbkQlQC8PCZCVvBqNhmfOmeHI+/zH+2MT&#10;3VbDWHft1Yo/Y6uoastuW7f7q9XvH1//IFfROBXttmi6trpafarG1Y8vvv/u+V2/qUR36JptNURw&#10;0o6bu/5qdZimfrNej+WhOhbjs66vWlzcdcOxmPBx2K+3Q3EH78dmLRjL1nfdsO2HrqzGEb99ZS6u&#10;Xmj/u11VTr/udmM1Rc3VCrFN+uegf17Tz/WL58VmPxT9oS5tGMVXRHEs6hYPPbl6VUxFdDPUj1wd&#10;63Loxm43PSu747rb7eqy0mvAajh7sJo3Q3fT67XsN3f7/gQToH2A01e7LX+5fTP0H/r3g4kep++6&#10;8s8RuKzv+v3Gv06f92fj+91wpJuwiOheI/rphGh1P0UlfpnkCRN5uopKXOOxSDJuMS8PSMyj+8rD&#10;z4E718XGPFiHdwqnr8sN/luIcPYIojCVcNd0M1Qr6+S4yMexGP686X9ANvtiqq/rpp4+aWYibxRU&#10;e/u+Lgld+gA03w9Rvb1aqVXUFkcI4u2x2FeRIiI6C7In/B/dft3U/eu6aQh1OreBgs4P6PDEWg3V&#10;XnXlzbFqJ6OdoWoQc9eOh7ofV9GwqY7XFYIb3m45UgbdToiwH+p2MkIZp6GaygM9f4c4foO8KNBi&#10;c7qggz7HSUsYLbke8CVmIDwkCWKIJBXcPOFEnETkggMlTRyh0ljmZHFKf7Hph3F6U3XHiE4QNIIB&#10;5sWmuH032rCciQXTRKJDRGBUI1B0RgcjPj0C8ot09eFQ9BVCILfnTIPwNtVvbJkxErBWJD2siz59&#10;BiihpBRAgoASGYsfAhUrJfAMozDGEqkV5gFV3higfHBQqbYGJgB2cGflfetOCU4qmo0umhPYAYhX&#10;EYrmtQkAdKf7yCmdRndQe2JjOZDYTSh0/djdVh87bTmdJe8sTFbPNk3r25586gLiL8/ZuWOvffv2&#10;Dghn4Y7G0nBvic1lpM5L2XRjZYInADQ3T6AAfh/2piV8YiRHU3TsmnrrlDwO++uXzRDdFtSj9D/L&#10;9Asz4vKrYjwYO33JmjUtnn0mEJ1dd9tPqDR3YNzVavzrpqCy1rxtwXAse3Ingzu5difD1LzsdK/U&#10;6cIzP97/UQy9FdkEff7SOaI/0pqxpTvb7qebqdvVWojniGygEN2/pT4UMlNoT+rTlYZCgkY/hNXH&#10;ZCx5ZuWXpHF2qT+O2pRQHSP9iTTDB5sWV+98Hrja9I/I7xQK5GcjmVGfkCJ3oX5OfHHMqLRgZTLP&#10;YmftBOCORk65iJWxzZTg6YmbRsyXtlykTGFXAMcpoggYSyUzYxznCc6M5pxHdzRRCCQAgZqukgeM&#10;Y5bRw8mYK5bOry9OWWrB4EkWiDlWKZloz4xn855RsoSNOcNTZteXAFthwZCmkaDUOAzc0WCRJkJZ&#10;W1rerN9UJcpmBDHMmmZJntvGPR9rjgYPNRAIIZ95GnNqlDYTs8+XLFbWFsqcD0GmQto8BKFVaC42&#10;DTyYM5UkEo1WBxxkAxp4ppLT6uZD5kwoldl+n4QozFmmYgsyIAzpjgM6q9IkZXI+0Zwria2ZSSBT&#10;ARZzkQAIA0mOvAR8C5lz65uzPA4F7qosEcSvXI7x7miYj0oYJ5bOWDIL1AEuMhG7bGaS2DVXY7iA&#10;XB1bZR5DY7PmPGexJaFgSXKqui5md7SxA7oUEiRqYQfMMD3NevfpEvM8YO5RUaCaggtzzj2Wi0Sk&#10;gcg9AWHQI0DnfHvSRDcgVs5an0Uv0DJCvehcTkRKHWbWt1enLhq4y4s7mvx45W+BtVdXl1ifK/aC&#10;uL1esAATr8sswNtrYAty6fXGBTzx2u4CDvodPcxvmpBQqLR4zOkcq3iaCStktFUW4KDKeWp7usJ9&#10;87pEdbXFkOcyCbRUiWyb9oCcBsqJbTpPFcEvn0hQ4TkPjCSvX9NMYhX0bST5gvd3bk6yw4Z99cPF&#10;o5FEELqLRxJFmzliuD7BncXGvTZB48uwp3XTSKpYYhP3X0wjJhQ9jehIvk0jc8XIK4u0XXeKc93H&#10;HU0X8iruPziNqMAO0etAwa34/2AayehNNHSzYBrJ3d40NDhJlqTWNgiBTOPEDUQhaBV2mHbqXTKN&#10;ZByEobWF2aAk5gvXx0I84yzGxt421AXTSM7oDT8FsmQaSRhGBm29aBpRKZquTuCSaSSVVAgRyaJp&#10;RCbW97JpxJQ2wvupRnypVRRljZxOT4zNwLy0MY3Emctmhrc08xsNTCMJhly9Ui6zLLCJ4Ry7GKsD&#10;wWIZ2JlgKs/cBC24JPrO1bALuoABAXOPiiLOJDZBc84Vvj2yuIiEq0DknoAwxJKe53x70hSYHAOR&#10;eKLHzpteZc35xssNV05EisEoYI13Dy4/KdrmvPXFNBK0vphGwtb+NBKM2+sFCzDxp5Ew3hfTSDCX&#10;Xm9cwBOv7S7g4OU0EuL3xTSCBjify4tpBC9H5q39aSRNA8O2P43kNJjM8dWbRiRIMmtr685TRfDr&#10;phHxbRrBVxP6CxL9DTe+99ffLNm/UaA/LPA/6y9Uzn9J8eJvAAAA//8DAFBLAwQKAAAAAAAAACEA&#10;8suvSIUmAACFJgAAFAAAAGRycy9tZWRpYS9pbWFnZTEucG5niVBORw0KGgoAAAANSUhEUgAAAdAA&#10;AACHCAIAAAApw5+sAAAABmJLR0QA/wD/AP+gvaeTAAAACXBIWXMAAA7EAAAOxAGVKw4bAAAgAElE&#10;QVR4nO2de3gb1bnuX8lO7NywKKV1aCKr2lEbLhsbKCU1E2JTg5qwCw6UwLa6mxj3OFFbmnAK3dot&#10;xhiRHh04LU7bjSEH4/jZ2A0J7Dg9D0kEplbwYMKlRSmXGuSqY4GJoVDGIRc5tjXnj5FGo9HMWPJF&#10;vn2/R0+yvGbWWt9aGn3rW0ujeQ2CIAA4zTUO/b0dxBxj3rllCyxVAJ77wwunTp0+HQ5PtUUEMZvJ&#10;RszbLi6sn2pjiExz4ug2AGzQtjT/CxddsHKqzSGIWU42gKGPn1t88a8gjODUn6baHiKDLLx08cW/&#10;PPHG/zx1atkEetv3+vqXfyl/omojiNlEdvR/YQQnjwCC/FhP31D3e4v63gn1hnoLVpy76SZLznzj&#10;FNhITBInXsSiVQBoJ4EgMkM2AAMEYASRQbnD9f5x5KMPDVx/L9/P8R/yg4OR58xLyi5bnEs+d/Zg&#10;AEYMibMsQRCTRzYAGAQIAiKDMMQ/ex+8d/LNIM/zvMmEbdu2cf3c6y/5L7MZlp4zf8qMJSYWwQBB&#10;kL/pqgSCgb+8+37fX7p7Q70FXym47bbbcnJyMmMgQcwyRIcLIAKcQST62Tv2ifG1rj+vXHXxplu3&#10;IRcA0A1/tx/DQ4hMlanERGMwABEY9E45+PzBj97/iOvn+X6O7+cHw4PeDu+1pdfm5uRmykqCmD1k&#10;AzAYBAgRCMMQot50aHhR3hfyykvK8/LyBj4c4Po5f7cfPCAMj2MB2rf95re+vOPaivMmtQgRp/nQ&#10;WRu/dVz7uBFCxKAb4X7AffBmz/sJC53Dr19+yeVLv7h0wq0liFlPbEsBAiJDksPNzxuwXbic6+dg&#10;At/P8zzPcdz8c7EwV0BkeKxtjQACIsPpxMhjKEIk8Js9uP070luW6FsNRkBvS+HYsWOvvfjayitW&#10;Khc69HYQxJgwQlxZCgKEEek1P3vEalvZdqjN5/P7fD6fz8fzyDctyc2KQBjzSwAAIQKhb/stz7f2&#10;RRLTfdtveb617dWrbtl31S37qtqOJxXZt/218bQ+J18AgNpH+MT8EdlLMGhvKZw5c0Za6IAH1x1b&#10;6Iwd1s3EcbNSZmVLKPUatE+OV596henUTxDjQxbhIhKLgIQTYeP+Q32G3BK+n7NYLEVFRbva/H9+&#10;lbvinZcXGc+cc94S44VfhTkrd0FW2g0aEN00lBLx9PFH+la+8ORleO2PVz34Dlt+GRM9eqLV1f3l&#10;h26gjYUxU/vo8botS6LvrxCJDX1EP8JdunSp7Z9tyoXOF+YvXLRwHLbYnK1NDjMQaqmscLNsDTOO&#10;uhIItVS6gs5W1mGeqBoJYoIR78MVP3IGMfHh8ez/ve9zhoUrLBaL38eXlxdxHG860lab64d4vybH&#10;4+03TtrXnb44b8GCbK2qkzACBhizYJQSisy8LTctgxH4+jI7/hLqz8J5RsDw/I7nrRtu/Pmyie76&#10;XKLuB2dDEAABQgQGY3TpEHW7mg53/vz51q8Wtj3dUtRfwvdzPM/zYVx80Yrc+RN0l4K9NMnbsm7G&#10;5QXiflmeafewNQlnwqNw2NYCpbeVl2UA1s00Wp3WhgZvYhvSaXa7blnY4Q2WxU0jiHQQvzQT0wbA&#10;CIPhnt2fX3bOpaZ8Cx8GTJb6ep8J/KZ+30A+8ko2oXzT0fp7Lf3+PG/XP770rwuWD6Xc1jzAAEMO&#10;DFIilcwBwBTsG8TXz5qM/s8F6n4o/u5LACIwiFsNIxAE0eHqbCmcODW4/9AHyoUOy13x1u2LhI/P&#10;sVyQdWmZ4cIrchemFfAGGiqYBgCwe1iH4hjrjsWorJupbVnd5DADrNvltUueVdyGCLVUNloVwazZ&#10;UeesrGAYu8wLs24XPCzLhFoqa1tCjMMMINAQrGLZGrBuxtXMOkRXKmvXC6d22aC1la0hZ0uMkdiW&#10;gsEIYw4gwGA8OWgwmUwIg+/nAZOfN5Vwu0wmcDxMR9oKTKbCe+uP3rutkPMN+7zYdEOqTb1yzIvP&#10;/2L5EmDpl7/c+bdjS7BczDRuMS5B1gLACOMSZAGQ0guAz33zzu+Yn9pZtX9D442mSRuH2crI7RVn&#10;x9IRYASREQjDwEh0Y8Fg1NpS+PAfn/2vxzoM8/IstqSFzjEAAOeH/8Cp8jtPry5fsHBRyibJthQY&#10;NxIiVLbDaytrNQMAU2p3NXaGHA4z2+G1OVsT4tj22gprlYrfMzuaWAfrZhgm2gjb4YXXy3gBAPYQ&#10;YAZgc25kok2gsTcExpzYLoIxY1TKlq0mb0uMHcnhZsGYAxhgyFpkyPN3cyaTheN5PgyTyVIU5gAU&#10;7vId3lSOQ7sKwnyhqx7bSnL6TiB7SSrNsA/98md/gP3unzDZAJZUOM6/6v6dXgBXn29HNrKXIHsB&#10;ogkAUjqaYH5SGdradFXfDS/csWLShmIWsrFc/pcAYRiGYQhDEIYhjAACDFla9+He/RvvMpNt9IVO&#10;22Ofmi9YcP4laRtnXl1ma+hga5i0N3EDgC3YGwKj6vuYGrbVWlkRjV0TtibSZTxlCUIF6YcPWTAu&#10;gsEAQ/b6kuPNvj6um0euBbngeI7PtyCXH/D71rT5DpeXwNdWcMQHnuMvvGxJ1uJUmmHurH3hTtnf&#10;xRteOBBLR/OLfn6gKJYlpaXE4orf1laMr6tzHgHCCIxDiIgOdxiCAGRpRbgnT58xWVJa6Aw924wx&#10;ONxQZ3vAXpXgbeNhrSzYNVttgXYxM4qtrK6poJmpbBnVHSaXHe00tsMLcUshxbIEkQYxh2vIRtZi&#10;wAhj1reKTYVf/eIfXvv4kScOHj+5+MTJT3yWopJwm2lX/QCw6rf3tG/8EZZwCGPxGgapOdyr7HdJ&#10;6Re8D05SZwhdIhAiiAzDOIzIGURGgAgM2VoR7iLj51Nd6HCBdMyQ9nBtztYmRXTL1Hg6GPGwzdkq&#10;7hmYHU2eoJgp+9KMqWntraxggrL92lBLZUVD1BS7h2Ugbuu2V4gV2pVfsMWRnRb/0izFsgSRBgZB&#10;EE7/5YYc606E3xYjXBiyYMyGwQiDUYx+h4YE7y9+Xcj5eB7iNirH80tuqy76t3+dWutnMrq/qJ0U&#10;IrG7rYejO7kCkHv+YLB6/1u33fod5V78wc63dh088tGxz4sLHZ7ntvH15bk8Nm3LKyk/XF5iyUdB&#10;rgn9/lDJj8xb3VJBejwjQWgRi3CN85FtijrZuKs1im5hXg6++dOfBLq+EXp6N/+3v+VctsrynfXL&#10;Ly3Sr5qYdggRQIAgwDgS/RGEcb6W51+7+sKi85c93/V2w+N/OH4i98TJj+QLneLH2569ebW40Dnr&#10;6utTbJ9R269lWXbMHSKImYVBEITT71yf808tADDycfRmXPFeIZ07hogZiQABEITou5z1eQCDf/3u&#10;/jdUItxkhs4MHqz798LgfvlC56zqey6pvEN+GkW4BKFFNoAs07cGg9/L+acWZJ8LCDBEYr86E3Tu&#10;iidmGob4S8gSVzCDwe9m5dlHLwoAmDc/55qfbQ+wZb17/pMPdudcXma95bbll31jUo0miNlENoD5&#10;X/zBkCCc6dkw1cYQmSY7b+28/B8A+1M8f8GiRRfb/+Vi+79MqlUEMVuJ/jB3Xv4P5+X/cJx10VqS&#10;IAhCB9LLIQiCyBDkcAmCIDKEisMN/jX487t+/sbRNzJvDUEQxCxGxeG+89d3ul7rcv3MdaTriGqZ&#10;Dz/8cO++vZNsGEEQxGxDbUthBMXFxR/849R//Pw/fvdfv5MfGTh+/PXXX7/jB3f0dPdkyECCIIjZ&#10;gsrjw4uKivLz8wF0dXXtfHzn3977249//OPFixcf/+yzBx76bZfvubXXr91StSXjphIEQcxsVBzu&#10;0qVLly5deskll+zdu/fhhx9+7rnnFi1atG7tukPPHOryPbd27drNVVvOOivdx4FLT/IHoP8wENbN&#10;NFrVnwOlc4ggCGK6oyeQc/PNNxcVFXk8nl272/bu3Qvg/MKvbd6yJS9tbysiPV001FJZwbjpAUwE&#10;QcwtRrktzGazbdmyBWF+3si8JUuW/J9f3DdWbyvH7Gjy2L2NMW3UmNSqO/khJvJDYowcaKiQVFV1&#10;ChLTE9ad8H5NuEQuqQIT05pRHG7fB333bH8QAB/m+/nwretvmaB2zVZbIBgCJOUottUZbFRciImH&#10;mBrWY4fN2cqKcbJOQWIaY7NN7vtlc7ayrHhduCZ0Ko6pArMsy7K0r0WMBT2H29fX9/0f3NH9TmBN&#10;8Zrm/3riaxet6P+0v7H5iQk1gO3wwutiGKaiIRB1wSkcGvUoMX0pqyprr012ufL1SqilMhafxiNC&#10;xYKGdTOVbnelXryorgqcHKKqLpVYt8raSVUVWGlVS4s7qQ3ptA79sqP0iJjhaDrcvvf7vv/973cf&#10;ffXq4kvrflFnXvalBx98sLy8vOn/PvLe+33jbTbU2R6QPg2xkIRN3tTVOTTqUWK6YnZUWRuaE31Z&#10;4nrFvLrM5u1gEdWVXG1WX9AEgta6pFgz0FDBMAzDVASrki6LqDovy7Iea0OttDPl8to9iZdRVBU4&#10;oQKzo84ZdCV6YVWrGoKlLMuyHnsg1st4u6Xw6pZV6xExe1B3uMePf/arh371/l/fX7ly5V133ZWX&#10;l2cymQBs3br1vPPOe7zxsfE1yrorGhCVTo0qR6mdpnNo1KPEtIap8SBhX0G5XjGvLrMFe0MI9Qaj&#10;/lZtQaOqoSttKVgblRGq5L0BptQevXzYDm9MxzdGe21FsErF7ZkdTSzrgUuKXdWtkqkCB3tjTcTb&#10;1eiydo+I2YO6w33ppa7HW//7RFb2teuuF+/JBWAymUwm0y9/9dCzh5/t7e1Nv61Y6MG44JFmcbOj&#10;zonoAcXHI/kQU2qXvjTTKUhMf5iNZe21LfKrKHG9Yl5dhvZOtrMdkgtKc0ETj5LTJaYKrGF5Ddvq&#10;hBShj2eZRUu0OYf6bWF/+vOfEOa/fvHXb/z2OjG2lVi+7Es3fPvWgYGBNBtialhJADARs6OJdSSe&#10;yWgcSqwl6SgxgzA7qqxMY9AGK6AmkWsusAY6Oqwo22hWP2E0SBWYmH6oO9zr113f/2F/+XXlZ5lU&#10;bgL76R23f/rpp2k1oypmBdKzmtMwNZ4OxhUsA1QlcplSu8sVdLbGV0KpaeiSKjAxfTEIwoSJ6NAD&#10;yGcou5/an4qmWYrQZUAQWuj90owgCInkVRqtz4h0IYdLEClB7pUYP6T4QBAEkSHI4RIEQWQIcrgE&#10;QRAZIhMO98jLrxx5+RVKT+c0QRAZIEO3hYmtGAwGSk/D9JNP/55uCyOIDJChuxTEjzelp3OaIIjJ&#10;hvZwCYIgMgQ5XIIgiAxBDpcgCCJDKPdwK1uDAIRI5JOPP42MjHx2/LMRkeHIqw9+eyosJAiCmCUo&#10;HW4kEvlW1qvIws0/ulmef/lP/18GrSIIgpiFKLcUIpHI+vXrnxWu+B97Qt/fza3/7es37HjtanfH&#10;woULVv3HM5ffRW6XGA+k2puiMax7lLMSejqhj+Bn3SlWF2qplBkZaqmcJINSYLK1kBO7Og6UEW74&#10;9ODQmSGKc4lJQ1TtZSbtuds2p/jc8FBLZYV7IrUUYqq90+aJ4bGeItRSWcG4J+qZujIFAF3Y5gZr&#10;FWtG1ID2slaWjQ1NqKWSqewd9QHuMwazo8rKNLOOcY+wMsI9Mzg4cPy4GOeuX79+OEbxz34/PDw8&#10;MjwyrtZks/Jkzkeq012ac2CoRVs9Vb+qdCdbeagiFtQKXhLyZ660K6n26pSN9YipiTmrWOSoEzOa&#10;HU0eu1cSiUvuY6xmhqlsCUUPR+uLB6aVkqhm/DpU7YtIqDdos0bdbW2wim1yQKrKHXI0tcrf5YSe&#10;Sg3E3mZ1GzQMTrBKbVBU302tAU95oJhSu7bsUuooHe7w8PDQ0Bkxzt0Xg2XZX1x71ksvvfTQDWc/&#10;++yzBw4cMNx0U9pNsW5GVCllWZad7sqkoc52q92aKZHKmLaVx9pQIb69ktpVqzPokl06cRWsaT6A&#10;epBqr3bZpB6xzQ1WhXGqY2q1RZUoVfsYrbnViYaKjlKWbXXG9N7MjiY2dvE1J7kolb5IQxQMiNNP&#10;qDNYtpFBqKW2vayVZdlWp02suMoalEZY3lOmRmyLbW6wemoYDRu0DE6wyutSulW1UY0fkr/RaQ4U&#10;MBGitUqHe/LEqe/t6hHj3NWrrxJfWVlZZWVlpaWl3/zmN6+99loAwtNPp+lzQy2NQWdr8kWjPskk&#10;zqtpxTuVlYzLC0lrUqpTkaka6cSt7Wy3ltaUJnpc3SBFUU9n8iyrM/HGiEu6SiiCl1kCqfam3COz&#10;1ZbsVXRQ7WOsZnOBFTarGTAXWBEL2KIXpsuL5BAuuS8xZAFuEAVmhDrbrVXRIbNaEzqR3FNmozPo&#10;YlxBadxVbNA2WMcq9VGNj4zsjU53oMxW2+ijPypKh+u75+rhj9uyj4eGhs50dr7Q2fnC0uXLrrr6&#10;6hGDIfoaGQEwMjIyvGdPGj43JJdfjaM1ySTOq2nFO01NrMcOm7NVHigwNYmZGu3KrLWWMmBKZROu&#10;VpCib7/0WdGZeOPNtjR6bdbkj7kUvMiUj2e6UjGp9qZY1uxoYlutjaO84aHO9oDKBsrosG6m0Spe&#10;wUmTfcoEe0MwF1jFMQt1tnuDITHEki5mZU/NBVZIGzQTYkOcaa2FrHS419x++6eC8EnE9L1dPb95&#10;8+x7nh9WnDA8PAzA6/V6vd7H1q0bX+uak4xiBhtHvJNWu7HDzQ3WUkY8GPvIagUpKdmvO/FCcqMV&#10;DVbPKDsF0/piSguzo8ra0B6MRg1RCVv58QJrINgRjPnb5BNGQ8UHyd6k+FuXXLOtrK6pKliRwi55&#10;ilbJTmM7vMmZo5Z31Dl1pgCw7ooGxK+55D7qIrq9uGGpYS6wRi/kaFzClFobKhiGqUWVM+himIr2&#10;sjqHxnsnhh8eSKF7ejZEawu1NCZ1UK2t6FylOJTuQIWCgZSM00d5l4LVYBgEfPdcDcBw003C00/j&#10;sX/bt2/fNddcA0AYHDzT3PK19TcsXJADoKmpKdV2zAXWQOPYNaHNq8tQ28miHWV18XhnkrYx2Q4v&#10;vF4mHsbWaGgOp4eOwbp9UZH7nh2Qam8qZcXdMMDuYZVXiNRT2D2s1FW1PmrDlNpdLsYrNyxFzFZb&#10;sDcExiy2yLg9LBsbPgfrkJ+p6CncrqCztQZms7Oxws2yNenaYLMGaxkmANicrYrPjc6oKt5oJr2B&#10;AtS+Mk0fIZHvOZ1VW7bgxhsFQbjpu98VE08++eQnIh9/cuLaqoEXXhX/euCBB+RlQ+8fE7TpfWLT&#10;lZue6E3M7LwvlqeWUuTed999sQPJlamX0jhBozXp2H2dSX/JWuy870o9q+OHZWVUe69lraIv0h+q&#10;/ZoAfre3bQJr078MiFlD4gel94lNV8qQHZn4ZiflUzB6sxPRJ2WE++7w8EWCUJmXd2tl5QLgpgUL&#10;DDfd9MSNNw4NDQHIOXZs/sjfh559WcgSThece/r06dQ9u9nR1IrK2JQcDepSn2TSiXeYUrvLVcG0&#10;J8SNCZk67bIdXntpTUJdHWwNw6gFKVrRRPIMnHqAJqIevBCECKOx6Mqk0iWz0dnYzCJqidnRlBDW&#10;zi5CLY1BZ13N6CeOhvIB5Iuqq782MmIeGcHIiNFo/Oyzz94zGp3r1ok3J+Q+8NCJf3ALFl6Q0/nn&#10;QWPWr8vP3759u1SWnjw9Q9n91H56ADlBZABlhHty5855mzcHjMZzIpGvnjwZFAT/U089/PDDg4OD&#10;Q3c+cHLZ4nl33PnZwrNPl6/5Rx83+E53ZqxUzOckWE0QxExERfFh6NFHxcRl69f79+0DcOrUqaGh&#10;oZGX38qq+fWZhQsBDFuXLbQuG3rzjcxYSR6WIIhZgJ7Ezh/37RMTH3/88a5du0Yc3xjctSsSQ7EX&#10;QRAEQeiTkqaZx+OZbDsIgiBmPaT4QBAEkSHI4RIEQWQIcrgEQRAZghwuQRBEhiCHSxAEkSFItZcg&#10;CCJDkGovQRBEhiDVXiKTzGjVXvkhLd28FJ4LnyBvOx2eI694U4CojTrjIJ4tVz8bc0cUI6lV1WTr&#10;8mYIUu0lMsyMVe0dnRT0bmPKftPuAXDeDtlzn0Od7QFAS1ImuZupCv2mwARWNR3JrGqvnhTuhJM8&#10;JZJw77RgZqr2JsvixZXrkvRutaR2dZT95H3REPpTplPWr01WpVUOms1ul0k/sc3tZc7YM0h1ZH0T&#10;7NcV+o1aUtnSMtpHQ3UM1QZ/ZpJB1d5MS+GOFxLunSxmpGqvUhZPV9FWQ2pXQ9lP0ZdRBPcUndXV&#10;r9VUpU26dKwbq6Rrne0Ilq0uiB3Rl/XVMylZtLgO7SkL+cjHMHnwZyoZU+2FmhSu6hStNW+rBDg6&#10;c2miti5IuHdaMUNVe5UNaWrHji61GwvfpGtG6ssognsp26CrSqtCTDI11NKIqoS+68n6pmKSTD/O&#10;UZWykE+6csUzg0yp9kJdCldjik5R9VZvLpVr6wIg4d5pxsxV7U0FDaldc4E15vhExfWJEKmdMJiN&#10;zmAHG73wJSZYUjd1UpMrnmlkTrVXTQoXGlN0iqq3enOpWqiYYA4J904ts0K1Vw81qV1moxOj7RJo&#10;GhmMLfhlkYSOfm368r3m1WXBxtpg2UbFdTU2WV9ZvWqixamVHEWueOaRKdXeCZDCnTyZ3mRIuDcD&#10;zDTV3gRZPP2uaUrtJiv7JQv5qRtZZWdcjBcKaVsd/do05XujrVjbe5P89hhlfWXVqukByoi9ZbLx&#10;TxpDVaHCGYhCVHKyVHvVpXBVBW5TVL1VlelV19ZVK0LCvXFItXdmMkX6teNA5zMwR8iQaq+GFC40&#10;pugxq97qz6Uk3EsQShjdxduEqFuFWiorGgIAVCPxOcXUqvaKG/KKJYJqJjGJkGovQWSGGanaC5KV&#10;JAhiBjK1qr2qP+NTyST3ShDELIBUewmCIDIEqfYSBEFkCFJ8IAiCyBApRbgEMX6OvPwKgFVXfJ3S&#10;lJ6zacMbb/3logtWgpjDZOy2MHHf32AwUJrSczOdfaz/o78Ge0+HwyDmJAtyczPWlnjZUZrSczad&#10;fc3VV4l/nBkcOn1q8NTJQRBzjMNH6K47gsgE8S/NDAZDdnbWvHlZU2gNQRDELCb+pZkxy5g9L2vB&#10;wpx5QyMjI5EptIkgCGJWInO4BkP2vGyj0ThvfrYggH7XMJc5dfz95w4+Lc8pLrnx3C8unyp7CGJ2&#10;EHe4BqMhC4asLLozl8BzB58uKbHk5QLAAACe8x36769cevH5/1w6xZYRxEyG7sMl1AjDd4iTZ/DA&#10;K11/fqXrBcVp5d/7Ud7Z52TSNIKYuUyMwz24GesA4dEJqSy9aiepaeKG8iLZXzwAhMV/gTCPMD8Q&#10;Bni+/r47ax9KXfiDIOY0E7OB0LYT1eUTUlPa1U5S03McPv4/PwAe4BHmRD8LnhsIcwM8B57jOF+a&#10;FbPuBPFL1q0umax/VL9UWlURREaJO9yeHTBciR5gx5UwGOKvK3cAGplRDmJnMe5aq3maIvOgVG6z&#10;LP9K9ChMk1WrSWLTCVYBO67E5lhjYluKE3Ty1VvbDIMhXqd+L7TyVe1MyOnBlRrDkmyAYmzF144e&#10;3ToTazi4Wa2r4ajLPdrNcd3c0W7+KIejHI5ypqP9Fn9/kZ8v8oeLeNOmklWWw0/WjTJwCdhs2qLF&#10;BDG7MUqfvQe3ofpurAAAFNdDEKKvF7dGT1DNBHCwDcUbogVHLXugGutiTuTdN+P59YBN4VwSq1Ul&#10;lXMgtVWMrm1I9JZo24ni4hTKx06ursbOtqSa1Xqh3ztNDsJgw4ZAtGBgAzbK/GayAVtfjJ5ZDVQf&#10;iKa3rlCp86LYUSGAN9fF3fG7b2raMgAAsOSbCq8oL7yivHBNeeGa8kJ7+Rp7+ZobytfcUL6mvAi8&#10;z3fEn0rPJMqqytpVlGtZd1T9XQxFRQ3BQEOFTmgqj1ulNOtmKlta3PK6FK3MKt1tYkZh3Hk/eoCe&#10;HSmEkxq07cSG61I9eW050IVAUv7Wu5X5imo3q0VnaTWNDagvRpuseM8O7KzG3RelVlyMpu9C8U6l&#10;15ZI7oV+fjKb16H6QNxjrtgqm9tSMECrzuJ6PCq9uSvw4gGVuSeBMAA+D0AYefmW3sP3DvS2YdAX&#10;fw348KHv8O5dlpUWPt2fhZsdVdaG5kSvx7pdQVH/3WNtqG0JgalhPXbYnK1s+mpLgYZgKcuyrMce&#10;SGgn1FLZaG2d2fLyxIzGWN2FZ3oSwtv0OIidxbgu5ZIH24BqjO7YE6vdcSXejEWLuD8WKqbZNIDr&#10;NmDn/fFI88FtqL8rDcuLN2DFCmwoxv2pbUGkTQ/eBMo1RmeMBvTgTSRNSzYUA+/qhtwD4djGQo7J&#10;tLKI7/YP9HNA9BszhHHU5ysqKTKZTNL+Q+owNR4k7CuwHV5bmajPzZTaA+2d49pzsDk3MtGqEOyN&#10;VdVeWxGsIq08Yiox3lWPbTZleNu1TWXLVTVzx/3KRb1+2fsvUL+jYMf9CY44odoe7OnC3bFA79EX&#10;o/nJTY/Kiq0QJxggTX/dg/tj0fR1G9C1R31/QNGLUfOVBNA1PgO0+IqimyugH9bHglYe0YTJZDLx&#10;fv8AxyHMD4T5w4faTOITwcb41CNmY1l7bUvv2AqPiQBgi3tfgpgKjCu2ohqob07wXPJ92LU6mT3Y&#10;06WMnvTKHkDXNuyQuQrJEW+7SOaIFdWquiG1plOhvBrbHgSAHfenEdT3PIOumHdecR2KJa+t0wvt&#10;/DGgb8CoKIPZHmjv3IrwCPMD/RwfxsCHHOf35VlMpiIL3+0/eqjNv7utqKjIlG/xH/LxYX5sPtfs&#10;qLI2tAdt4l+ysFYW7KrDdnhhLTADMFttgWBIytTHVlbXVBWsoJsViClkXLeF9TyDruqkr2h0WIsD&#10;MX8nEvfOMn+krNaG5K+1kpv+ykXoejvhnLfVwsW14h7oQWzr0ly8J/PMHqALNjFyt6EL2PPMKL3Q&#10;yddkLaqRsMucogF6rMBFwNuJ+8dy961F/SP+e3fxAM/5/ZaVRTCZ8kyWgiQ/HbMAAAYZSURBVFVF&#10;hSUla24tz8s35eVbikqK/Ee4tDcUojA1HmsgIPujoYJhGMYVdNY5pM0FxZdmrJthXF67R9yGNTuq&#10;7F4XwzAM0wF7Sk22lrVX0LdmxJQhCEI1hPqAIFFfLBTXCwq0MqsPpHRaPPOAAAgHtE9WrbYa8TOr&#10;i4WA2jlizVJmoF5AsSB1S95WfbEAWYUHqtXNUNQsH6JAfUq9SDFfniPWLLUVqBeK60cxQKQaCQOi&#10;U6cQEIplJ9cXC7/b26bRc8G3+16+3yeE2wS+XuXF3csd2rSpvEheJPT+Ma3aCGKOox7hyvdhpfuH&#10;lJk92KMWJKqWjbMW9frf+ahV+2gAiFWLu7FCtem1EA5g57roabY9CLyovmOw9W4g+XskbcQv+uTR&#10;tLgPoxqKpoJ8iHYkLvZXbEWgHtts8V40bx2vASu2QjgQr1O87ezRlKP7vC+awPMDPD/Qzw9w3ADH&#10;DXTHXv2cKZ3HlzMapFEFQcxkDMJYnwrWswO2tyf+N7WpVDtJTc9ZdCR2Dj9Z5zviN4HnY7/rld8E&#10;Fk2H0XTwdSlTR2KHIOY4Y3+WwjN7UH33BFqSRrWT1DSRzJpbatfcMtVGEMRswQDQc2/nOr/bmyER&#10;SYKY42TTc8aJ3U9NtQUEMTegx40TBEFkCHK4BEEQGYIcLkEQRIYgh0sQBJEhSNOMUOHUp8f+/soe&#10;ec7nLr5+ydIvT5U9BDE7IIdLqPD3V/aYioryor8i4xHme/2/P9H/laWXjOmRyQRBACCHS2jB+/2J&#10;T6Xhz3z0Sq/3ldizwfj5K25ceuHqKbCMIGYs5HAJNcIoKLFI6Ri8/ITDbY+TwyWItKAvzQhVYrro&#10;YQ7gAE5S7R0IcwNhbiCcno6ZjInV3JWU0BhmvGJlrDtagUZzsqZG64BCbI0eB0lEoQiXUIEHCsI4&#10;6ueUB8Lgo74YyDcdfnT9ms37Mm6dApuzdUKEc5gaVvO5ZaGWyooGq4cVzwi1VFYwQU9q4mh61RJz&#10;DYpwCTXCEINcy0pTYYkl9jIVlpjWlFjWlFjWfMtStGqcbWRAc5d1M5Vud6VYVTRCjZYPtVQqwlWd&#10;ODrU2Q5nq+RfzY46p83bEQ+HYwa7WSTpDSu6qeiZen9jxlFoPNsgh0uoEdu35br5mEak+K9poBu9&#10;j/h6PT5+N2eCKXzq1ES3na7mbkBUitBwT4GgtY5tdaKhoqOUZVslR2l2NLFsVCW4eRS/FupsD4ii&#10;PjHMq8tiFckN9rrcrLbecJIysVZ/2eYGq4dlWdIXnnWQwyX0sBSZjh4Rd3KBsOnoLl/eI7sKurmC&#10;fq7A7y/0+yOd+06fOjmhbaaruWsTnZiGe7KVrTbDXGCFzWoGzAVWqc5ouOnyYmzakjarWc/gJLSU&#10;iZOLm602r4ui29kIOVxCBT4cDXLzck2Fq3D0CBDme/2cqc03EOaxqhyetqOWkoEwFrY9Fu59d/It&#10;SllzV9oq0HdYrJtptIrR5uhiaHI3HW0lKeadSMyOJrbV2khbCrMPcriECnmfO3P4kHgfQvQrsqNH&#10;4N/VZjKB49F7pA2+tsJ767n8IvDc0LPNaVQ92Zq70lbBqMtx0YrRmwbAbHSioUJyf6GW2gZE41IA&#10;0WA11NKoqzecjjJxdJ9Y9PLy2ycUCWKGQXcpECoU3bwdwFFvHcAf9cFSxEPcz81H4S7f4U3lOLSr&#10;IMwXuuqxrSSHC4xSXQzx6yS7h5U0dxkX4wVgt6eoudurcntAoKGCaQCQ1v0KTKnd5WK8qTZtdjS1&#10;orIiJr+W2JDNGqxlmABgc7ZKesMuVwXT7mxtcsjt93Qwoq02Z2uNtqHiOAF2DztZQTQxNYxd04yY&#10;NWhpmh3dXwfAUsTnmSwADt/rK+rnsGlbXkn54fISSz4Kck3o94dKfmTe6pZKzTHFB3FvYkLuSyNm&#10;PxThEprwYQ5h+H0AfAiDzzfxHG/ade8AwK+C/xAHExDGWVdfP9WWTi46usIs68mkJcRMhyJcQk+1&#10;V87QmcGDdf9eGNzP8zABADieP6v6nksq75CfNsciXIJIA4pwiVSZNz/nmp9tD7BlvXv+kw9251xe&#10;Zr3ltuWXfWOq7SKIGcP/B2yjONVs7+yrAAAAAElFTkSuQmCCUEsDBBQABgAIAAAAIQB5aRsz4AAA&#10;AAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3STFtI3ZlFLUUxFsBeltm50m&#10;odnZkN0m6b93POlx+B7vfZOvJ9uKAXvfOFIQzyIQSKUzDVUKvg5vT0sQPmgyunWECm7oYV3c3+U6&#10;M26kTxz2oRJcQj7TCuoQukxKX9ZotZ+5DonZ2fVWBz77Sppej1xuW5lEUSqtbogXat3htsbysr9a&#10;Be+jHjfz+HXYXc7b2/Hw/PG9i1Gpx4dp8wIi4BT+wvCrz+pQsNPJXcl40SpI4nTBUQbLFAQHVuk8&#10;AXFikiwSkEUu/79Q/AAAAP//AwBQSwMEFAAGAAgAAAAhAKomDr68AAAAIQEAABkAAABkcnMvX3Jl&#10;bHMvZTJvRG9jLnhtbC5yZWxzhI9BasMwEEX3hdxBzD6WnUUoxbI3oeBtSA4wSGNZxBoJSS317SPI&#10;JoFAl/M//z2mH//8Kn4pZRdYQde0IIh1MI6tguvle/8JIhdkg2tgUrBRhnHYffRnWrHUUV5czKJS&#10;OCtYSolfUma9kMfchEhcmzkkj6WeycqI+oaW5KFtjzI9M2B4YYrJKEiT6UBctljN/7PDPDtNp6B/&#10;PHF5o5DOV3cFYrJUFHgyDh9h10S2IIdevjw23AEAAP//AwBQSwECLQAUAAYACAAAACEAsYJntgoB&#10;AAATAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAADsBAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQDcOd/IkQcAAJEhAAAOAAAAAAAAAAAAAAAAADoCAABkcnMvZTJvRG9jLnhtbFBLAQItAAoAAAAA&#10;AAAAIQDyy69IhSYAAIUmAAAUAAAAAAAAAAAAAAAAAPcJAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ1BL&#10;AQItABQABgAIAAAAIQB5aRsz4AAAAAoBAAAPAAAAAAAAAAAAAAAAAK4wAABkcnMvZG93bnJldi54&#10;bWxQSwECLQAUAAYACAAAACEAqiYOvrwAAAAhAQAAGQAAAAAAAAAAAAAAAAC7MQAAZHJzL19yZWxz&#10;L2Uyb0RvYy54bWwucmVsc1BLBQYAAAAABgAGAHwBAACuMgAAAAA=&#10;">
+              <v:group w14:anchorId="6D2CA3EC" id="Group 8" o:spid="_x0000_s1026" alt="First check the junk mail folder. If the email is in junk mail, right click on the email to adjust mail filter options." style="position:absolute;margin-left:108.35pt;margin-top:9.3pt;width:373.25pt;height:104.3pt;z-index:-15727104;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" coordsize="47402,13246" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDcOd/IkQcAAJEhAAAOAAAAZHJzL2Uyb0RvYy54bWzsWtuO2zYQfS/QfxD8&#10;3pikbqSRTVEkTRAgaIMmRZ+1smwLlSVV0l7y9z3Di03vbkQlQC8PCZCVvBqNhmfOmeHI+/zH+2MT&#10;3VbDWHft1Yo/Y6uoastuW7f7q9XvH1//IFfROBXttmi6trpafarG1Y8vvv/u+V2/qUR36JptNURw&#10;0o6bu/5qdZimfrNej+WhOhbjs66vWlzcdcOxmPBx2K+3Q3EH78dmLRjL1nfdsO2HrqzGEb99ZS6u&#10;Xmj/u11VTr/udmM1Rc3VCrFN+uegf17Tz/WL58VmPxT9oS5tGMVXRHEs6hYPPbl6VUxFdDPUj1wd&#10;63Loxm43PSu747rb7eqy0mvAajh7sJo3Q3fT67XsN3f7/gQToH2A01e7LX+5fTP0H/r3g4kep++6&#10;8s8RuKzv+v3Gv06f92fj+91wpJuwiOheI/rphGh1P0UlfpnkCRN5uopKXOOxSDJuMS8PSMyj+8rD&#10;z4E718XGPFiHdwqnr8sN/luIcPYIojCVcNd0M1Qr6+S4yMexGP686X9ANvtiqq/rpp4+aWYibxRU&#10;e/u+Lgld+gA03w9Rvb1aqVXUFkcI4u2x2FeRIiI6C7In/B/dft3U/eu6aQh1OreBgs4P6PDEWg3V&#10;XnXlzbFqJ6OdoWoQc9eOh7ofV9GwqY7XFYIb3m45UgbdToiwH+p2MkIZp6GaygM9f4c4foO8KNBi&#10;c7qggz7HSUsYLbke8CVmIDwkCWKIJBXcPOFEnETkggMlTRyh0ljmZHFKf7Hph3F6U3XHiE4QNIIB&#10;5sWmuH032rCciQXTRKJDRGBUI1B0RgcjPj0C8ot09eFQ9BVCILfnTIPwNtVvbJkxErBWJD2siz59&#10;BiihpBRAgoASGYsfAhUrJfAMozDGEqkV5gFV3higfHBQqbYGJgB2cGflfetOCU4qmo0umhPYAYhX&#10;EYrmtQkAdKf7yCmdRndQe2JjOZDYTSh0/djdVh87bTmdJe8sTFbPNk3r25586gLiL8/ZuWOvffv2&#10;Dghn4Y7G0nBvic1lpM5L2XRjZYInADQ3T6AAfh/2piV8YiRHU3TsmnrrlDwO++uXzRDdFtSj9D/L&#10;9Asz4vKrYjwYO33JmjUtnn0mEJ1dd9tPqDR3YNzVavzrpqCy1rxtwXAse3Ingzu5difD1LzsdK/U&#10;6cIzP97/UQy9FdkEff7SOaI/0pqxpTvb7qebqdvVWojniGygEN2/pT4UMlNoT+rTlYZCgkY/hNXH&#10;ZCx5ZuWXpHF2qT+O2pRQHSP9iTTDB5sWV+98Hrja9I/I7xQK5GcjmVGfkCJ3oX5OfHHMqLRgZTLP&#10;YmftBOCORk65iJWxzZTg6YmbRsyXtlykTGFXAMcpoggYSyUzYxznCc6M5pxHdzRRCCQAgZqukgeM&#10;Y5bRw8mYK5bOry9OWWrB4EkWiDlWKZloz4xn855RsoSNOcNTZteXAFthwZCmkaDUOAzc0WCRJkJZ&#10;W1rerN9UJcpmBDHMmmZJntvGPR9rjgYPNRAIIZ95GnNqlDYTs8+XLFbWFsqcD0GmQto8BKFVaC42&#10;DTyYM5UkEo1WBxxkAxp4ppLT6uZD5kwoldl+n4QozFmmYgsyIAzpjgM6q9IkZXI+0Zwria2ZSSBT&#10;ARZzkQAIA0mOvAR8C5lz65uzPA4F7qosEcSvXI7x7miYj0oYJ5bOWDIL1AEuMhG7bGaS2DVXY7iA&#10;XB1bZR5DY7PmPGexJaFgSXKqui5md7SxA7oUEiRqYQfMMD3NevfpEvM8YO5RUaCaggtzzj2Wi0Sk&#10;gcg9AWHQI0DnfHvSRDcgVs5an0Uv0DJCvehcTkRKHWbWt1enLhq4y4s7mvx45W+BtVdXl1ifK/aC&#10;uL1esAATr8sswNtrYAty6fXGBTzx2u4CDvodPcxvmpBQqLR4zOkcq3iaCStktFUW4KDKeWp7usJ9&#10;87pEdbXFkOcyCbRUiWyb9oCcBsqJbTpPFcEvn0hQ4TkPjCSvX9NMYhX0bST5gvd3bk6yw4Z99cPF&#10;o5FEELqLRxJFmzliuD7BncXGvTZB48uwp3XTSKpYYhP3X0wjJhQ9jehIvk0jc8XIK4u0XXeKc93H&#10;HU0X8iruPziNqMAO0etAwa34/2AayehNNHSzYBrJ3d40NDhJlqTWNgiBTOPEDUQhaBV2mHbqXTKN&#10;ZByEobWF2aAk5gvXx0I84yzGxt421AXTSM7oDT8FsmQaSRhGBm29aBpRKZquTuCSaSSVVAgRyaJp&#10;RCbW97JpxJQ2wvupRnypVRRljZxOT4zNwLy0MY3Emctmhrc08xsNTCMJhly9Ui6zLLCJ4Ry7GKsD&#10;wWIZ2JlgKs/cBC24JPrO1bALuoABAXOPiiLOJDZBc84Vvj2yuIiEq0DknoAwxJKe53x70hSYHAOR&#10;eKLHzpteZc35xssNV05EisEoYI13Dy4/KdrmvPXFNBK0vphGwtb+NBKM2+sFCzDxp5Ew3hfTSDCX&#10;Xm9cwBOv7S7g4OU0EuL3xTSCBjify4tpBC9H5q39aSRNA8O2P43kNJjM8dWbRiRIMmtr685TRfDr&#10;phHxbRrBVxP6CxL9DTe+99ffLNm/UaA/LPA/6y9Uzn9J8eJvAAAA//8DAFBLAwQKAAAAAAAAACEA&#10;8suvSIUmAACFJgAAFAAAAGRycy9tZWRpYS9pbWFnZTEucG5niVBORw0KGgoAAAANSUhEUgAAAdAA&#10;AACHCAIAAAApw5+sAAAABmJLR0QA/wD/AP+gvaeTAAAACXBIWXMAAA7EAAAOxAGVKw4bAAAgAElE&#10;QVR4nO2de3gb1bnuX8lO7NywKKV1aCKr2lEbLhsbKCU1E2JTg5qwCw6UwLa6mxj3OFFbmnAK3dot&#10;xhiRHh04LU7bjSEH4/jZ2A0J7Dg9D0kEplbwYMKlRSmXGuSqY4GJoVDGIRc5tjXnj5FGo9HMWPJF&#10;vn2/R0+yvGbWWt9aGn3rW0ujeQ2CIAA4zTUO/b0dxBxj3rllCyxVAJ77wwunTp0+HQ5PtUUEMZvJ&#10;RszbLi6sn2pjiExz4ug2AGzQtjT/CxddsHKqzSGIWU42gKGPn1t88a8gjODUn6baHiKDLLx08cW/&#10;PPHG/zx1atkEetv3+vqXfyl/omojiNlEdvR/YQQnjwCC/FhP31D3e4v63gn1hnoLVpy76SZLznzj&#10;FNhITBInXsSiVQBoJ4EgMkM2AAMEYASRQbnD9f5x5KMPDVx/L9/P8R/yg4OR58xLyi5bnEs+d/Zg&#10;AEYMibMsQRCTRzYAGAQIAiKDMMQ/ex+8d/LNIM/zvMmEbdu2cf3c6y/5L7MZlp4zf8qMJSYWwQBB&#10;kL/pqgSCgb+8+37fX7p7Q70FXym47bbbcnJyMmMgQcwyRIcLIAKcQST62Tv2ifG1rj+vXHXxplu3&#10;IRcA0A1/tx/DQ4hMlanERGMwABEY9E45+PzBj97/iOvn+X6O7+cHw4PeDu+1pdfm5uRmykqCmD1k&#10;AzAYBAgRCMMQot50aHhR3hfyykvK8/LyBj4c4Po5f7cfPCAMj2MB2rf95re+vOPaivMmtQgRp/nQ&#10;WRu/dVz7uBFCxKAb4X7AffBmz/sJC53Dr19+yeVLv7h0wq0liFlPbEsBAiJDksPNzxuwXbic6+dg&#10;At/P8zzPcdz8c7EwV0BkeKxtjQACIsPpxMhjKEIk8Js9uP070luW6FsNRkBvS+HYsWOvvfjayitW&#10;Khc69HYQxJgwQlxZCgKEEek1P3vEalvZdqjN5/P7fD6fz8fzyDctyc2KQBjzSwAAIQKhb/stz7f2&#10;RRLTfdtveb617dWrbtl31S37qtqOJxXZt/218bQ+J18AgNpH+MT8EdlLMGhvKZw5c0Za6IAH1x1b&#10;6Iwd1s3EcbNSZmVLKPUatE+OV596henUTxDjQxbhIhKLgIQTYeP+Q32G3BK+n7NYLEVFRbva/H9+&#10;lbvinZcXGc+cc94S44VfhTkrd0FW2g0aEN00lBLx9PFH+la+8ORleO2PVz34Dlt+GRM9eqLV1f3l&#10;h26gjYUxU/vo8botS6LvrxCJDX1EP8JdunSp7Z9tyoXOF+YvXLRwHLbYnK1NDjMQaqmscLNsDTOO&#10;uhIItVS6gs5W1mGeqBoJYoIR78MVP3IGMfHh8ez/ve9zhoUrLBaL38eXlxdxHG860lab64d4vybH&#10;4+03TtrXnb44b8GCbK2qkzACBhizYJQSisy8LTctgxH4+jI7/hLqz8J5RsDw/I7nrRtu/Pmyie76&#10;XKLuB2dDEAABQgQGY3TpEHW7mg53/vz51q8Wtj3dUtRfwvdzPM/zYVx80Yrc+RN0l4K9NMnbsm7G&#10;5QXiflmeafewNQlnwqNw2NYCpbeVl2UA1s00Wp3WhgZvYhvSaXa7blnY4Q2WxU0jiHQQvzQT0wbA&#10;CIPhnt2fX3bOpaZ8Cx8GTJb6ep8J/KZ+30A+8ko2oXzT0fp7Lf3+PG/XP770rwuWD6Xc1jzAAEMO&#10;DFIilcwBwBTsG8TXz5qM/s8F6n4o/u5LACIwiFsNIxAE0eHqbCmcODW4/9AHyoUOy13x1u2LhI/P&#10;sVyQdWmZ4cIrchemFfAGGiqYBgCwe1iH4hjrjsWorJupbVnd5DADrNvltUueVdyGCLVUNloVwazZ&#10;UeesrGAYu8wLs24XPCzLhFoqa1tCjMMMINAQrGLZGrBuxtXMOkRXKmvXC6d22aC1la0hZ0uMkdiW&#10;gsEIYw4gwGA8OWgwmUwIg+/nAZOfN5Vwu0wmcDxMR9oKTKbCe+uP3rutkPMN+7zYdEOqTb1yzIvP&#10;/2L5EmDpl7/c+bdjS7BczDRuMS5B1gLACOMSZAGQ0guAz33zzu+Yn9pZtX9D442mSRuH2crI7RVn&#10;x9IRYASREQjDwEh0Y8Fg1NpS+PAfn/2vxzoM8/IstqSFzjEAAOeH/8Cp8jtPry5fsHBRyibJthQY&#10;NxIiVLbDaytrNQMAU2p3NXaGHA4z2+G1OVsT4tj22gprlYrfMzuaWAfrZhgm2gjb4YXXy3gBAPYQ&#10;YAZgc25kok2gsTcExpzYLoIxY1TKlq0mb0uMHcnhZsGYAxhgyFpkyPN3cyaTheN5PgyTyVIU5gAU&#10;7vId3lSOQ7sKwnyhqx7bSnL6TiB7SSrNsA/98md/gP3unzDZAJZUOM6/6v6dXgBXn29HNrKXIHsB&#10;ogkAUjqaYH5SGdradFXfDS/csWLShmIWsrFc/pcAYRiGYQhDEIYhjAACDFla9+He/RvvMpNt9IVO&#10;22Ofmi9YcP4laRtnXl1ma+hga5i0N3EDgC3YGwKj6vuYGrbVWlkRjV0TtibSZTxlCUIF6YcPWTAu&#10;gsEAQ/b6kuPNvj6um0euBbngeI7PtyCXH/D71rT5DpeXwNdWcMQHnuMvvGxJ1uJUmmHurH3hTtnf&#10;xRteOBBLR/OLfn6gKJYlpaXE4orf1laMr6tzHgHCCIxDiIgOdxiCAGRpRbgnT58xWVJa6Aw924wx&#10;ONxQZ3vAXpXgbeNhrSzYNVttgXYxM4qtrK6poJmpbBnVHSaXHe00tsMLcUshxbIEkQYxh2vIRtZi&#10;wAhj1reKTYVf/eIfXvv4kScOHj+5+MTJT3yWopJwm2lX/QCw6rf3tG/8EZZwCGPxGgapOdyr7HdJ&#10;6Re8D05SZwhdIhAiiAzDOIzIGURGgAgM2VoR7iLj51Nd6HCBdMyQ9nBtztYmRXTL1Hg6GPGwzdkq&#10;7hmYHU2eoJgp+9KMqWntraxggrL92lBLZUVD1BS7h2Ugbuu2V4gV2pVfsMWRnRb/0izFsgSRBgZB&#10;EE7/5YYc606E3xYjXBiyYMyGwQiDUYx+h4YE7y9+Xcj5eB7iNirH80tuqy76t3+dWutnMrq/qJ0U&#10;IrG7rYejO7kCkHv+YLB6/1u33fod5V78wc63dh088tGxz4sLHZ7ntvH15bk8Nm3LKyk/XF5iyUdB&#10;rgn9/lDJj8xb3VJBejwjQWgRi3CN85FtijrZuKs1im5hXg6++dOfBLq+EXp6N/+3v+VctsrynfXL&#10;Ly3Sr5qYdggRQIAgwDgS/RGEcb6W51+7+sKi85c93/V2w+N/OH4i98TJj+QLneLH2569ebW40Dnr&#10;6utTbJ9R269lWXbMHSKImYVBEITT71yf808tADDycfRmXPFeIZ07hogZiQABEITou5z1eQCDf/3u&#10;/jdUItxkhs4MHqz798LgfvlC56zqey6pvEN+GkW4BKFFNoAs07cGg9/L+acWZJ8LCDBEYr86E3Tu&#10;iidmGob4S8gSVzCDwe9m5dlHLwoAmDc/55qfbQ+wZb17/pMPdudcXma95bbll31jUo0miNlENoD5&#10;X/zBkCCc6dkw1cYQmSY7b+28/B8A+1M8f8GiRRfb/+Vi+79MqlUEMVuJ/jB3Xv4P5+X/cJx10VqS&#10;IAhCB9LLIQiCyBDkcAmCIDKEisMN/jX487t+/sbRNzJvDUEQxCxGxeG+89d3ul7rcv3MdaTriGqZ&#10;Dz/8cO++vZNsGEEQxGxDbUthBMXFxR/849R//Pw/fvdfv5MfGTh+/PXXX7/jB3f0dPdkyECCIIjZ&#10;gsrjw4uKivLz8wF0dXXtfHzn3977249//OPFixcf/+yzBx76bZfvubXXr91StSXjphIEQcxsVBzu&#10;0qVLly5deskll+zdu/fhhx9+7rnnFi1atG7tukPPHOryPbd27drNVVvOOivdx4FLT/IHoP8wENbN&#10;NFrVnwOlc4ggCGK6oyeQc/PNNxcVFXk8nl272/bu3Qvg/MKvbd6yJS9tbysiPV001FJZwbjpAUwE&#10;QcwtRrktzGazbdmyBWF+3si8JUuW/J9f3DdWbyvH7Gjy2L2NMW3UmNSqO/khJvJDYowcaKiQVFV1&#10;ChLTE9ad8H5NuEQuqQIT05pRHG7fB333bH8QAB/m+/nwretvmaB2zVZbIBgCJOUottUZbFRciImH&#10;mBrWY4fN2cqKcbJOQWIaY7NN7vtlc7ayrHhduCZ0Ko6pArMsy7K0r0WMBT2H29fX9/0f3NH9TmBN&#10;8Zrm/3riaxet6P+0v7H5iQk1gO3wwutiGKaiIRB1wSkcGvUoMX0pqyprr012ufL1SqilMhafxiNC&#10;xYKGdTOVbnelXryorgqcHKKqLpVYt8raSVUVWGlVS4s7qQ3ptA79sqP0iJjhaDrcvvf7vv/973cf&#10;ffXq4kvrflFnXvalBx98sLy8vOn/PvLe+33jbTbU2R6QPg2xkIRN3tTVOTTqUWK6YnZUWRuaE31Z&#10;4nrFvLrM5u1gEdWVXG1WX9AEgta6pFgz0FDBMAzDVASrki6LqDovy7Iea0OttDPl8to9iZdRVBU4&#10;oQKzo84ZdCV6YVWrGoKlLMuyHnsg1st4u6Xw6pZV6xExe1B3uMePf/arh371/l/fX7ly5V133ZWX&#10;l2cymQBs3br1vPPOe7zxsfE1yrorGhCVTo0qR6mdpnNo1KPEtIap8SBhX0G5XjGvLrMFe0MI9Qaj&#10;/lZtQaOqoSttKVgblRGq5L0BptQevXzYDm9MxzdGe21FsErF7ZkdTSzrgUuKXdWtkqkCB3tjTcTb&#10;1eiydo+I2YO6w33ppa7HW//7RFb2teuuF+/JBWAymUwm0y9/9dCzh5/t7e1Nv61Y6MG44JFmcbOj&#10;zonoAcXHI/kQU2qXvjTTKUhMf5iNZe21LfKrKHG9Yl5dhvZOtrMdkgtKc0ETj5LTJaYKrGF5Ddvq&#10;hBShj2eZRUu0OYf6bWF/+vOfEOa/fvHXb/z2OjG2lVi+7Es3fPvWgYGBNBtialhJADARs6OJdSSe&#10;yWgcSqwl6SgxgzA7qqxMY9AGK6AmkWsusAY6Oqwo22hWP2E0SBWYmH6oO9zr113f/2F/+XXlZ5lU&#10;bgL76R23f/rpp2k1oypmBdKzmtMwNZ4OxhUsA1QlcplSu8sVdLbGV0KpaeiSKjAxfTEIwoSJ6NAD&#10;yGcou5/an4qmWYrQZUAQWuj90owgCInkVRqtz4h0IYdLEClB7pUYP6T4QBAEkSHI4RIEQWQIcrgE&#10;QRAZIhMO98jLrxx5+RVKT+c0QRAZIEO3hYmtGAwGSk/D9JNP/55uCyOIDJChuxTEjzelp3OaIIjJ&#10;hvZwCYIgMgQ5XIIgiAxBDpcgCCJDKPdwK1uDAIRI5JOPP42MjHx2/LMRkeHIqw9+eyosJAiCmCUo&#10;HW4kEvlW1qvIws0/ulmef/lP/18GrSIIgpiFKLcUIpHI+vXrnxWu+B97Qt/fza3/7es37HjtanfH&#10;woULVv3HM5ffRW6XGA+k2puiMax7lLMSejqhj+Bn3SlWF2qplBkZaqmcJINSYLK1kBO7Og6UEW74&#10;9ODQmSGKc4lJQ1TtZSbtuds2p/jc8FBLZYV7IrUUYqq90+aJ4bGeItRSWcG4J+qZujIFAF3Y5gZr&#10;FWtG1ID2slaWjQ1NqKWSqewd9QHuMwazo8rKNLOOcY+wMsI9Mzg4cPy4GOeuX79+OEbxz34/PDw8&#10;MjwyrtZks/Jkzkeq012ac2CoRVs9Vb+qdCdbeagiFtQKXhLyZ660K6n26pSN9YipiTmrWOSoEzOa&#10;HU0eu1cSiUvuY6xmhqlsCUUPR+uLB6aVkqhm/DpU7YtIqDdos0bdbW2wim1yQKrKHXI0tcrf5YSe&#10;Sg3E3mZ1GzQMTrBKbVBU302tAU95oJhSu7bsUuooHe7w8PDQ0Bkxzt0Xg2XZX1x71ksvvfTQDWc/&#10;++yzBw4cMNx0U9pNsW5GVCllWZad7sqkoc52q92aKZHKmLaVx9pQIb69ktpVqzPokl06cRWsaT6A&#10;epBqr3bZpB6xzQ1WhXGqY2q1RZUoVfsYrbnViYaKjlKWbXXG9N7MjiY2dvE1J7kolb5IQxQMiNNP&#10;qDNYtpFBqKW2vayVZdlWp02suMoalEZY3lOmRmyLbW6wemoYDRu0DE6wyutSulW1UY0fkr/RaQ4U&#10;MBGitUqHe/LEqe/t6hHj3NWrrxJfWVlZZWVlpaWl3/zmN6+99loAwtNPp+lzQy2NQWdr8kWjPskk&#10;zqtpxTuVlYzLC0lrUqpTkaka6cSt7Wy3ltaUJnpc3SBFUU9n8iyrM/HGiEu6SiiCl1kCqfam3COz&#10;1ZbsVXRQ7WOsZnOBFTarGTAXWBEL2KIXpsuL5BAuuS8xZAFuEAVmhDrbrVXRIbNaEzqR3FNmozPo&#10;YlxBadxVbNA2WMcq9VGNj4zsjU53oMxW2+ijPypKh+u75+rhj9uyj4eGhs50dr7Q2fnC0uXLrrr6&#10;6hGDIfoaGQEwMjIyvGdPGj43JJdfjaM1ySTOq2nFO01NrMcOm7NVHigwNYmZGu3KrLWWMmBKZROu&#10;VpCib7/0WdGZeOPNtjR6bdbkj7kUvMiUj2e6UjGp9qZY1uxoYlutjaO84aHO9oDKBsrosG6m0Spe&#10;wUmTfcoEe0MwF1jFMQt1tnuDITHEki5mZU/NBVZIGzQTYkOcaa2FrHS419x++6eC8EnE9L1dPb95&#10;8+x7nh9WnDA8PAzA6/V6vd7H1q0bX+uak4xiBhtHvJNWu7HDzQ3WUkY8GPvIagUpKdmvO/FCcqMV&#10;DVbPKDsF0/piSguzo8ra0B6MRg1RCVv58QJrINgRjPnb5BNGQ8UHyd6k+FuXXLOtrK6pKliRwi55&#10;ilbJTmM7vMmZo5Z31Dl1pgCw7ooGxK+55D7qIrq9uGGpYS6wRi/kaFzClFobKhiGqUWVM+himIr2&#10;sjqHxnsnhh8eSKF7ejZEawu1NCZ1UK2t6FylOJTuQIWCgZSM00d5l4LVYBgEfPdcDcBw003C00/j&#10;sX/bt2/fNddcA0AYHDzT3PK19TcsXJADoKmpKdV2zAXWQOPYNaHNq8tQ28miHWV18XhnkrYx2Q4v&#10;vF4mHsbWaGgOp4eOwbp9UZH7nh2Qam8qZcXdMMDuYZVXiNRT2D2s1FW1PmrDlNpdLsYrNyxFzFZb&#10;sDcExiy2yLg9LBsbPgfrkJ+p6CncrqCztQZms7Oxws2yNenaYLMGaxkmANicrYrPjc6oKt5oJr2B&#10;AtS+Mk0fIZHvOZ1VW7bgxhsFQbjpu98VE08++eQnIh9/cuLaqoEXXhX/euCBB+RlQ+8fE7TpfWLT&#10;lZue6E3M7LwvlqeWUuTed999sQPJlamX0jhBozXp2H2dSX/JWuy870o9q+OHZWVUe69lraIv0h+q&#10;/ZoAfre3bQJr078MiFlD4gel94lNV8qQHZn4ZiflUzB6sxPRJ2WE++7w8EWCUJmXd2tl5QLgpgUL&#10;DDfd9MSNNw4NDQHIOXZs/sjfh559WcgSThece/r06dQ9u9nR1IrK2JQcDepSn2TSiXeYUrvLVcG0&#10;J8SNCZk67bIdXntpTUJdHWwNw6gFKVrRRPIMnHqAJqIevBCECKOx6Mqk0iWz0dnYzCJqidnRlBDW&#10;zi5CLY1BZ13N6CeOhvIB5Iuqq782MmIeGcHIiNFo/Oyzz94zGp3r1ok3J+Q+8NCJf3ALFl6Q0/nn&#10;QWPWr8vP3759u1SWnjw9Q9n91H56ADlBZABlhHty5855mzcHjMZzIpGvnjwZFAT/U089/PDDg4OD&#10;Q3c+cHLZ4nl33PnZwrNPl6/5Rx83+E53ZqxUzOckWE0QxExERfFh6NFHxcRl69f79+0DcOrUqaGh&#10;oZGX38qq+fWZhQsBDFuXLbQuG3rzjcxYSR6WIIhZgJ7Ezh/37RMTH3/88a5du0Yc3xjctSsSQ7EX&#10;QRAEQeiTkqaZx+OZbDsIgiBmPaT4QBAEkSHI4RIEQWQIcrgEQRAZghwuQRBEhiCHSxAEkSFItZcg&#10;CCJDkGovQRBEhiDVXiKTzGjVXvkhLd28FJ4LnyBvOx2eI694U4CojTrjIJ4tVz8bc0cUI6lV1WTr&#10;8mYIUu0lMsyMVe0dnRT0bmPKftPuAXDeDtlzn0Od7QFAS1ImuZupCv2mwARWNR3JrGqvnhTuhJM8&#10;JZJw77RgZqr2JsvixZXrkvRutaR2dZT95H3REPpTplPWr01WpVUOms1ul0k/sc3tZc7YM0h1ZH0T&#10;7NcV+o1aUtnSMtpHQ3UM1QZ/ZpJB1d5MS+GOFxLunSxmpGqvUhZPV9FWQ2pXQ9lP0ZdRBPcUndXV&#10;r9VUpU26dKwbq6Rrne0Ilq0uiB3Rl/XVMylZtLgO7SkL+cjHMHnwZyoZU+2FmhSu6hStNW+rBDg6&#10;c2miti5IuHdaMUNVe5UNaWrHji61GwvfpGtG6ssognsp26CrSqtCTDI11NKIqoS+68n6pmKSTD/O&#10;UZWykE+6csUzg0yp9kJdCldjik5R9VZvLpVr6wIg4d5pxsxV7U0FDaldc4E15vhExfWJEKmdMJiN&#10;zmAHG73wJSZYUjd1UpMrnmlkTrVXTQoXGlN0iqq3enOpWqiYYA4J904ts0K1Vw81qV1moxOj7RJo&#10;GhmMLfhlkYSOfm368r3m1WXBxtpg2UbFdTU2WV9ZvWqixamVHEWueOaRKdXeCZDCnTyZ3mRIuDcD&#10;zDTV3gRZPP2uaUrtJiv7JQv5qRtZZWdcjBcKaVsd/do05XujrVjbe5P89hhlfWXVqukByoi9ZbLx&#10;TxpDVaHCGYhCVHKyVHvVpXBVBW5TVL1VlelV19ZVK0LCvXFItXdmMkX6teNA5zMwR8iQaq+GFC40&#10;pugxq97qz6Uk3EsQShjdxduEqFuFWiorGgIAVCPxOcXUqvaKG/KKJYJqJjGJkGovQWSGGanaC5KV&#10;JAhiBjK1qr2qP+NTyST3ShDELIBUewmCIDIEqfYSBEFkCFJ8IAiCyBApRbgEMX6OvPwKgFVXfJ3S&#10;lJ6zacMbb/3logtWgpjDZOy2MHHf32AwUJrSczOdfaz/o78Ge0+HwyDmJAtyczPWlnjZUZrSczad&#10;fc3VV4l/nBkcOn1q8NTJQRBzjMNH6K47gsgE8S/NDAZDdnbWvHlZU2gNQRDELCb+pZkxy5g9L2vB&#10;wpx5QyMjI5EptIkgCGJWInO4BkP2vGyj0ThvfrYggH7XMJc5dfz95w4+Lc8pLrnx3C8unyp7CGJ2&#10;EHe4BqMhC4asLLozl8BzB58uKbHk5QLAAACe8x36769cevH5/1w6xZYRxEyG7sMl1AjDd4iTZ/DA&#10;K11/fqXrBcVp5d/7Ud7Z52TSNIKYuUyMwz24GesA4dEJqSy9aiepaeKG8iLZXzwAhMV/gTCPMD8Q&#10;Bni+/r47ax9KXfiDIOY0E7OB0LYT1eUTUlPa1U5S03McPv4/PwAe4BHmRD8LnhsIcwM8B57jOF+a&#10;FbPuBPFL1q0umax/VL9UWlURREaJO9yeHTBciR5gx5UwGOKvK3cAGplRDmJnMe5aq3maIvOgVG6z&#10;LP9K9ChMk1WrSWLTCVYBO67E5lhjYluKE3Ty1VvbDIMhXqd+L7TyVe1MyOnBlRrDkmyAYmzF144e&#10;3ToTazi4Wa2r4ajLPdrNcd3c0W7+KIejHI5ypqP9Fn9/kZ8v8oeLeNOmklWWw0/WjTJwCdhs2qLF&#10;BDG7MUqfvQe3ofpurAAAFNdDEKKvF7dGT1DNBHCwDcUbogVHLXugGutiTuTdN+P59YBN4VwSq1Ul&#10;lXMgtVWMrm1I9JZo24ni4hTKx06ursbOtqSa1Xqh3ztNDsJgw4ZAtGBgAzbK/GayAVtfjJ5ZDVQf&#10;iKa3rlCp86LYUSGAN9fF3fG7b2raMgAAsOSbCq8oL7yivHBNeeGa8kJ7+Rp7+ZobytfcUL6mvAi8&#10;z3fEn0rPJMqqytpVlGtZd1T9XQxFRQ3BQEOFTmgqj1ulNOtmKlta3PK6FK3MKt1tYkZh3Hk/eoCe&#10;HSmEkxq07cSG61I9eW050IVAUv7Wu5X5imo3q0VnaTWNDagvRpuseM8O7KzG3RelVlyMpu9C8U6l&#10;15ZI7oV+fjKb16H6QNxjrtgqm9tSMECrzuJ6PCq9uSvw4gGVuSeBMAA+D0AYefmW3sP3DvS2YdAX&#10;fw348KHv8O5dlpUWPt2fhZsdVdaG5kSvx7pdQVH/3WNtqG0JgalhPXbYnK1s+mpLgYZgKcuyrMce&#10;SGgn1FLZaG2d2fLyxIzGWN2FZ3oSwtv0OIidxbgu5ZIH24BqjO7YE6vdcSXejEWLuD8WKqbZNIDr&#10;NmDn/fFI88FtqL8rDcuLN2DFCmwoxv2pbUGkTQ/eBMo1RmeMBvTgTSRNSzYUA+/qhtwD4djGQo7J&#10;tLKI7/YP9HNA9BszhHHU5ysqKTKZTNL+Q+owNR4k7CuwHV5bmajPzZTaA+2d49pzsDk3MtGqEOyN&#10;VdVeWxGsIq08Yiox3lWPbTZleNu1TWXLVTVzx/3KRb1+2fsvUL+jYMf9CY44odoe7OnC3bFA79EX&#10;o/nJTY/Kiq0QJxggTX/dg/tj0fR1G9C1R31/QNGLUfOVBNA1PgO0+IqimyugH9bHglYe0YTJZDLx&#10;fv8AxyHMD4T5w4faTOITwcb41CNmY1l7bUvv2AqPiQBgi3tfgpgKjCu2ohqob07wXPJ92LU6mT3Y&#10;06WMnvTKHkDXNuyQuQrJEW+7SOaIFdWquiG1plOhvBrbHgSAHfenEdT3PIOumHdecR2KJa+t0wvt&#10;/DGgb8CoKIPZHmjv3IrwCPMD/RwfxsCHHOf35VlMpiIL3+0/eqjNv7utqKjIlG/xH/LxYX5sPtfs&#10;qLI2tAdt4l+ysFYW7KrDdnhhLTADMFttgWBIytTHVlbXVBWsoJsViClkXLeF9TyDruqkr2h0WIsD&#10;MX8nEvfOMn+krNaG5K+1kpv+ykXoejvhnLfVwsW14h7oQWzr0ly8J/PMHqALNjFyt6EL2PPMKL3Q&#10;yddkLaqRsMucogF6rMBFwNuJ+8dy961F/SP+e3fxAM/5/ZaVRTCZ8kyWgiQ/HbMAAAYZSURBVFVF&#10;hSUla24tz8s35eVbikqK/Ee4tDcUojA1HmsgIPujoYJhGMYVdNY5pM0FxZdmrJthXF67R9yGNTuq&#10;7F4XwzAM0wF7Sk22lrVX0LdmxJQhCEI1hPqAIFFfLBTXCwq0MqsPpHRaPPOAAAgHtE9WrbYa8TOr&#10;i4WA2jlizVJmoF5AsSB1S95WfbEAWYUHqtXNUNQsH6JAfUq9SDFfniPWLLUVqBeK60cxQKQaCQOi&#10;U6cQEIplJ9cXC7/b26bRc8G3+16+3yeE2wS+XuXF3csd2rSpvEheJPT+Ma3aCGKOox7hyvdhpfuH&#10;lJk92KMWJKqWjbMW9frf+ahV+2gAiFWLu7FCtem1EA5g57roabY9CLyovmOw9W4g+XskbcQv+uTR&#10;tLgPoxqKpoJ8iHYkLvZXbEWgHtts8V40bx2vASu2QjgQr1O87ezRlKP7vC+awPMDPD/Qzw9w3ADH&#10;DXTHXv2cKZ3HlzMapFEFQcxkDMJYnwrWswO2tyf+N7WpVDtJTc9ZdCR2Dj9Z5zviN4HnY7/rld8E&#10;Fk2H0XTwdSlTR2KHIOY4Y3+WwjN7UH33BFqSRrWT1DSRzJpbatfcMtVGEMRswQDQc2/nOr/bmyER&#10;SYKY42TTc8aJ3U9NtQUEMTegx40TBEFkCHK4BEEQGYIcLkEQRIYgh0sQBJEhSNOMUOHUp8f+/soe&#10;ec7nLr5+ydIvT5U9BDE7IIdLqPD3V/aYioryor8i4xHme/2/P9H/laWXjOmRyQRBACCHS2jB+/2J&#10;T6Xhz3z0Sq/3ldizwfj5K25ceuHqKbCMIGYs5HAJNcIoKLFI6Ri8/ITDbY+TwyWItKAvzQhVYrro&#10;YQ7gAE5S7R0IcwNhbiCcno6ZjInV3JWU0BhmvGJlrDtagUZzsqZG64BCbI0eB0lEoQiXUIEHCsI4&#10;6ueUB8Lgo74YyDcdfnT9ms37Mm6dApuzdUKEc5gaVvO5ZaGWyooGq4cVzwi1VFYwQU9q4mh61RJz&#10;DYpwCTXCEINcy0pTYYkl9jIVlpjWlFjWlFjWfMtStGqcbWRAc5d1M5Vud6VYVTRCjZYPtVQqwlWd&#10;ODrU2Q5nq+RfzY46p83bEQ+HYwa7WSTpDSu6qeiZen9jxlFoPNsgh0uoEdu35br5mEak+K9poBu9&#10;j/h6PT5+N2eCKXzq1ES3na7mbkBUitBwT4GgtY5tdaKhoqOUZVslR2l2NLFsVCW4eRS/FupsD4ii&#10;PjHMq8tiFckN9rrcrLbecJIysVZ/2eYGq4dlWdIXnnWQwyX0sBSZjh4Rd3KBsOnoLl/eI7sKurmC&#10;fq7A7y/0+yOd+06fOjmhbaaruWsTnZiGe7KVrTbDXGCFzWoGzAVWqc5ouOnyYmzakjarWc/gJLSU&#10;iZOLm602r4ui29kIOVxCBT4cDXLzck2Fq3D0CBDme/2cqc03EOaxqhyetqOWkoEwFrY9Fu59d/It&#10;SllzV9oq0HdYrJtptIrR5uhiaHI3HW0lKeadSMyOJrbV2khbCrMPcriECnmfO3P4kHgfQvQrsqNH&#10;4N/VZjKB49F7pA2+tsJ767n8IvDc0LPNaVQ92Zq70lbBqMtx0YrRmwbAbHSioUJyf6GW2gZE41IA&#10;0WA11NKoqzecjjJxdJ9Y9PLy2ycUCWKGQXcpECoU3bwdwFFvHcAf9cFSxEPcz81H4S7f4U3lOLSr&#10;IMwXuuqxrSSHC4xSXQzx6yS7h5U0dxkX4wVgt6eoudurcntAoKGCaQCQ1v0KTKnd5WK8qTZtdjS1&#10;orIiJr+W2JDNGqxlmABgc7ZKesMuVwXT7mxtcsjt93Qwoq02Z2uNtqHiOAF2DztZQTQxNYxd04yY&#10;NWhpmh3dXwfAUsTnmSwADt/rK+rnsGlbXkn54fISSz4Kck3o94dKfmTe6pZKzTHFB3FvYkLuSyNm&#10;PxThEprwYQ5h+H0AfAiDzzfxHG/ade8AwK+C/xAHExDGWVdfP9WWTi46usIs68mkJcRMhyJcQk+1&#10;V87QmcGDdf9eGNzP8zABADieP6v6nksq75CfNsciXIJIA4pwiVSZNz/nmp9tD7BlvXv+kw9251xe&#10;Zr3ltuWXfWOq7SKIGcP/B2yjONVs7+yrAAAAAElFTkSuQmCCUEsDBBQABgAIAAAAIQB5aRsz4AAA&#10;AAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3STFtI3ZlFLUUxFsBeltm50m&#10;odnZkN0m6b93POlx+B7vfZOvJ9uKAXvfOFIQzyIQSKUzDVUKvg5vT0sQPmgyunWECm7oYV3c3+U6&#10;M26kTxz2oRJcQj7TCuoQukxKX9ZotZ+5DonZ2fVWBz77Sppej1xuW5lEUSqtbogXat3htsbysr9a&#10;Be+jHjfz+HXYXc7b2/Hw/PG9i1Gpx4dp8wIi4BT+wvCrz+pQsNPJXcl40SpI4nTBUQbLFAQHVuk8&#10;AXFikiwSkEUu/79Q/AAAAP//AwBQSwMEFAAGAAgAAAAhAKomDr68AAAAIQEAABkAAABkcnMvX3Jl&#10;bHMvZTJvRG9jLnhtbC5yZWxzhI9BasMwEEX3hdxBzD6WnUUoxbI3oeBtSA4wSGNZxBoJSS317SPI&#10;JoFAl/M//z2mH//8Kn4pZRdYQde0IIh1MI6tguvle/8JIhdkg2tgUrBRhnHYffRnWrHUUV5czKJS&#10;OCtYSolfUma9kMfchEhcmzkkj6WeycqI+oaW5KFtjzI9M2B4YYrJKEiT6UBctljN/7PDPDtNp6B/&#10;PHF5o5DOV3cFYrJUFHgyDh9h10S2IIdevjw23AEAAP//AwBQSwECLQAUAAYACAAAACEAsYJntgoB&#10;AAATAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAADsBAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQDcOd/IkQcAAJEhAAAOAAAAAAAAAAAAAAAAADoCAABkcnMvZTJvRG9jLnhtbFBLAQItAAoAAAAA&#10;AAAAIQDyy69IhSYAAIUmAAAUAAAAAAAAAAAAAAAAAPcJAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ1BL&#10;AQItABQABgAIAAAAIQB5aRsz4AAAAAoBAAAPAAAAAAAAAAAAAAAAAK4wAABkcnMvZG93bnJldi54&#10;bWxQSwECLQAUAAYACAAAACEAqiYOvrwAAAAhAQAAGQAAAAAAAAAAAAAAAAC7MQAAZHJzL19yZWxz&#10;L2Uyb0RvYy54bWwucmVsc1BLBQYAAAAABgAGAHwBAACuMgAAAAA=&#10;">
                 <v:shape id="Image 9" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;left:3001;top:245;width:44272;height:12954;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA4A4isxAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heYI3szGH0KauUiqiJ4uxpR4f2dckdPdtyK4x7a/vFgoeh5n5hlltRmvEQL1vHStYJikI&#10;4srplmsFb+fd4gGED8gajWNS8E0eNuvpZIWFdjc+0VCGWkQI+wIVNCF0hZS+asiiT1xHHL1P11sM&#10;Ufa11D3eItwamaVpLi22HBca7OiloeqrvFoFH+fs9XLaLony8H68lGY77Msfpeaz8fkJRKAx3MP/&#10;7YNW8Ah/V+INkOtfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADgDiKzEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
-                  <v:imagedata r:id="rId19" o:title=""/>
+                  <v:imagedata r:id="rId18" o:title=""/>
                 </v:shape>
                 <v:shape id="Graphic 10" o:spid="_x0000_s1028" style="position:absolute;left:2988;top:226;width:44399;height:13004;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="4439920,1300480" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAM6VPdwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Na8JA&#10;EIbvQv/DMgVvulFBSnSVUlqwgqBR70N2zEazsyG71fTfdw5CbzPM+/HMct37Rt2pi3VgA5NxBoq4&#10;DLbmysDp+DV6AxUTssUmMBn4pQjr1ctgibkNDz7QvUiVkhCOORpwKbW51rF05DGOQ0sst0voPCZZ&#10;u0rbDh8S7hs9zbK59lizNDhs6cNReSt+vJR8u+vuMJmdnA0zrvZb3X+eL8YMX/v3BahEffoXP90b&#10;K/hCL7/IAHr1BwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAzpU93BAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,1300480r4439920,l4439920,,,,,1300480xe" filled="f" strokeweight=".24pt">
                   <v:path arrowok="t"/>
                 </v:shape>
                 <v:shape id="Graphic 11" o:spid="_x0000_s1029" style="position:absolute;left:20838;top:2245;width:12954;height:2565;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1295400,256540" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC2br/swQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/BisIw&#10;EL0L+w9hhL1pUg8qXaMsropXtbLXoZlta5tJaaJ2/94IgocHM7x5781brHrbiBt1vnKsIRkrEMS5&#10;MxUXGrLTdjQH4QOywcYxafgnD6vlx2CBqXF3PtDtGAoRTdinqKEMoU2l9HlJFv3YtcSR+3OdxRDX&#10;rpCmw3s0t42cKDWVFiuOCSW2tC4pr49Xq8Fs1E92veClrtVuHnGebX8TrT+H/fcXiEB9eB+/1HsT&#10;30/g2SUOIJcPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALZuv+zBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,128270l33020,87630,72390,69215,125095,52705,189865,37465,265430,24765r41275,-5715l350520,14605r45085,-4445l443230,6350,492125,3810,542925,1905,594995,635,647700,r53340,635l753110,1905r50800,1905l852805,6350r47625,3810l944880,14605r43814,4445l1029969,24765r39371,6350l1139190,45085r59055,15875l1244600,78105r42545,29210l1295400,128270r-1905,10795l1262380,168910r-39370,18415l1170305,204470r-64770,14605l1029969,231775r-41275,5715l944880,242570r-44450,3810l852805,250190r-48895,2540l753110,255270r-52070,1270l647700,256540r-52705,l542925,255270r-50800,-2540l443230,250190r-47625,-3810l350520,242570r-43815,-5080l265430,231775r-39370,-5715l156210,212090,97155,196215,50800,178435,8255,149225,,128270xe" filled="f" strokecolor="red" strokeweight=".55031mm">
                   <v:path arrowok="t"/>
                 </v:shape>
                 <v:shape id="Graphic 12" o:spid="_x0000_s1030" style="position:absolute;left:99;top:99;width:12966;height:2559;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1296670,255904" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQArRfczxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCF6KbppDKakbEUGq1oPVIs1tyE6TYHY27q6a/vuuUOhtHu9zprPetOJKzjeWFTxNEhDE&#10;pdUNVwo+D8vxCwgfkDW2lknBD3mY5YOHKWba3viDrvtQiRjCPkMFdQhdJqUvazLoJ7Yjjty3dQZD&#10;hK6S2uEthptWpknyLA02HBtq7GhRU3naX4yCXbE+b2yabF3xtno8rg/vX7x1So2G/fwVRKA+/Iv/&#10;3Csd56dw/yUeIPNfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACtF9zPEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,128270l33020,87630,72390,69215,125095,52705,189865,37465,265430,24765r41275,-5715l350520,14605r45085,-4445l443230,6985,492125,3810,542925,1905,594995,635,647700,r53975,635l753745,1905r50800,1905l853440,6985r47625,3175l946150,14605r43815,4445l1031240,24765r39370,6350l1140460,45085r59055,15875l1245870,78105r42545,29210l1296670,128270r-1905,10160l1263650,168275r-39370,18415l1171575,203835r-64770,14605l1031240,231140r-41275,5715l946150,241935r-45085,3810l853440,249555r-48895,2540l753745,254635r-52070,1270l647700,255905r-52705,l542925,254635r-50800,-2540l443230,249555r-47625,-3810l350520,241935r-43815,-5080l265430,231140r-39370,-5715l156210,211455,97155,195580,50800,177800,8255,148590,,128270xe" filled="f" strokecolor="red" strokeweight="1.56pt">
                   <v:path arrowok="t"/>
                 </v:shape>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EF89C68" w14:textId="650A0399" w:rsidR="00767484" w:rsidRDefault="000A112B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="231" w:line="283" w:lineRule="auto"/>
         <w:ind w:left="251" w:right="848" w:hanging="1"/>
       </w:pPr>
       <w:r>
         <w:t>If</w:t>
@@ -17598,51 +17615,51 @@
       <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Global</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Queue?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47DD523A" w14:textId="3CDC255B" w:rsidR="00767484" w:rsidRDefault="000A112B">
+    <w:p w14:paraId="47DD523A" w14:textId="402B59D4" w:rsidR="00767484" w:rsidRDefault="000A112B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="237" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="259" w:right="971"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15730688" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F8C69E8" wp14:editId="58C7C13F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>2290572</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>291963</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="41275" cy="9525"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="13" name="Graphic 13"/>
                 <wp:cNvGraphicFramePr>
@@ -17682,68 +17699,68 @@
                               <a:lnTo>
                                 <a:pt x="41148" y="0"/>
                               </a:lnTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="0000FF"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="3861BCB5" id="Graphic 13" o:spid="_x0000_s1026" style="position:absolute;margin-left:180.35pt;margin-top:23pt;width:3.25pt;height:.75pt;z-index:15730688;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="41275,9525" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCEIybFIgIAALMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bvNE3VAhs1XaFdFSGt&#10;lpW2iLPrOE2E4zFjt2n/nrETpxWcQOTgjDPP4zdvZrK+P3eanRS6FkzJ89mcM2UkVK05lPzbbvvu&#10;I2fOC1MJDUaV/KIcv9+8fbPubaEW0ICuFDIKYlzR25I33tsiy5xsVCfcDKwy5KwBO+Fpi4esQtFT&#10;9E5ni/n8fdYDVhZBKufo6+Pg5JsYv66V9F/r2inPdMmJm48rxnUf1myzFsUBhW1aOdIQ/8CiE62h&#10;S6dQj8ILdsT2j1BdKxEc1H4mocugrlupYg6UTT7/LZvXRlgVcyFxnJ1kcv8vrHw+vdoXDNSdfQL5&#10;w5EiWW9dMXnCxo2Yc41dwBJxdo4qXiYV1dkzSR+X+eLDijNJnrvVYhUkzkSRTsqj858VxCji9OT8&#10;UIEqWaJJljybZCLVMVRQxwp6zqiCyBlVcD9U0AofzgVqwWT9RKMZWQRXBye1gwjygf4yz5fUnykF&#10;YnlFaHOLpNa5QSVfetsYbcDc5cvlmHJyp/cAu176F9DYqMQvhZIanBqEDflGhScNCHersgPdVttW&#10;65C4w8P+QSM7iTAQ9Gy3I9sbWKz/UPJQ/D1UlxdkPU1Jyd3Po0DFmf5iqA3DSCUDk7FPBnr9AHHw&#10;oubo/O78XaBllsySe+qYZ0hNLorUDsQ/AAZsOGng09FD3YZeidwGRuOGJiPmP05xGL3bfURd/zWb&#10;XwAAAP//AwBQSwMEFAAGAAgAAAAhAKx0gx/dAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8tO&#10;wzAQRfdI/IM1SOyo3RSSKo1ToVJ2ZNHSD3DjIYnqR2S7afh7hhUsZ+bozrnVdraGTRji4J2E5UIA&#10;Q9d6PbhOwunz/WkNLCbltDLeoYRvjLCt7+8qVWp/cwecjqljFOJiqST0KY0l57Ht0aq48CM6un35&#10;YFWiMXRcB3WjcGt4JkTOrRocfejViLse28vxaiWEbj/t33Yfa9PwDIu5EZesOUn5+DC/boAlnNMf&#10;DL/6pA41OZ391enIjIRVLgpCJTzn1ImAVV5kwM60KF6A1xX/36D+AQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAIQjJsUiAgAAswQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAKx0gx/dAAAACQEAAA8AAAAAAAAAAAAAAAAAfAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAACGBQAAAAA=&#10;" path="m41148,l,,,9144r41148,l41148,xe" fillcolor="blue" stroked="f">
+              <v:shape w14:anchorId="699E5BA3" id="Graphic 13" o:spid="_x0000_s1026" style="position:absolute;margin-left:180.35pt;margin-top:23pt;width:3.25pt;height:.75pt;z-index:15730688;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="41275,9525" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCEIybFIgIAALMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bvNE3VAhs1XaFdFSGt&#10;lpW2iLPrOE2E4zFjt2n/nrETpxWcQOTgjDPP4zdvZrK+P3eanRS6FkzJ89mcM2UkVK05lPzbbvvu&#10;I2fOC1MJDUaV/KIcv9+8fbPubaEW0ICuFDIKYlzR25I33tsiy5xsVCfcDKwy5KwBO+Fpi4esQtFT&#10;9E5ni/n8fdYDVhZBKufo6+Pg5JsYv66V9F/r2inPdMmJm48rxnUf1myzFsUBhW1aOdIQ/8CiE62h&#10;S6dQj8ILdsT2j1BdKxEc1H4mocugrlupYg6UTT7/LZvXRlgVcyFxnJ1kcv8vrHw+vdoXDNSdfQL5&#10;w5EiWW9dMXnCxo2Yc41dwBJxdo4qXiYV1dkzSR+X+eLDijNJnrvVYhUkzkSRTsqj858VxCji9OT8&#10;UIEqWaJJljybZCLVMVRQxwp6zqiCyBlVcD9U0AofzgVqwWT9RKMZWQRXBye1gwjygf4yz5fUnykF&#10;YnlFaHOLpNa5QSVfetsYbcDc5cvlmHJyp/cAu176F9DYqMQvhZIanBqEDflGhScNCHersgPdVttW&#10;65C4w8P+QSM7iTAQ9Gy3I9sbWKz/UPJQ/D1UlxdkPU1Jyd3Po0DFmf5iqA3DSCUDk7FPBnr9AHHw&#10;oubo/O78XaBllsySe+qYZ0hNLorUDsQ/AAZsOGng09FD3YZeidwGRuOGJiPmP05xGL3bfURd/zWb&#10;XwAAAP//AwBQSwMEFAAGAAgAAAAhAKx0gx/dAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8tO&#10;wzAQRfdI/IM1SOyo3RSSKo1ToVJ2ZNHSD3DjIYnqR2S7afh7hhUsZ+bozrnVdraGTRji4J2E5UIA&#10;Q9d6PbhOwunz/WkNLCbltDLeoYRvjLCt7+8qVWp/cwecjqljFOJiqST0KY0l57Ht0aq48CM6un35&#10;YFWiMXRcB3WjcGt4JkTOrRocfejViLse28vxaiWEbj/t33Yfa9PwDIu5EZesOUn5+DC/boAlnNMf&#10;DL/6pA41OZ391enIjIRVLgpCJTzn1ImAVV5kwM60KF6A1xX/36D+AQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAIQjJsUiAgAAswQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAKx0gx/dAAAACQEAAA8AAAAAAAAAAAAAAAAAfAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAACGBQAAAAA=&#10;" path="m41148,l,,,9144r41148,l41148,xe" fillcolor="blue" stroked="f">
                 <v:path arrowok="t"/>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:t>Email</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20">
+      <w:hyperlink r:id="rId19">
         <w:r>
           <w:rPr>
             <w:color w:val="800080"/>
             <w:spacing w:val="-1"/>
             <w:u w:val="single" w:color="800080"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="800080"/>
             <w:u w:val="single" w:color="800080"/>
           </w:rPr>
           <w:t>your SPASGCA</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="800080"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>with</w:t>
       </w:r>
@@ -18174,90 +18191,89 @@
       <w:r>
         <w:t>not be required</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>to approve.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00767484">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1040" w:right="720" w:bottom="280" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Century Gothic">
-    <w:altName w:val="Century Gothic"/>
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36B20E2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2AE85C50"/>
     <w:lvl w:ilvl="0" w:tplc="D88E59B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="353"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="0000FF"/>
         <w:spacing w:val="0"/>
         <w:w w:val="97"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
@@ -18604,61 +18620,66 @@
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="119301660">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1209297032">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2003846441">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
-    <w:shapeLayoutLikeWW8/>
-[...2 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00767484"/>
     <w:rsid w:val="000A112B"/>
+    <w:rsid w:val="000F37D5"/>
     <w:rsid w:val="002C6FC9"/>
+    <w:rsid w:val="0054422F"/>
     <w:rsid w:val="00767484"/>
     <w:rsid w:val="008B4ABE"/>
+    <w:rsid w:val="00B93161"/>
     <w:rsid w:val="00EC739C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -19132,59 +19153,94 @@
     <w:pPr>
       <w:spacing w:before="79"/>
       <w:ind w:left="367"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="244"/>
       <w:ind w:left="1078" w:hanging="337"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B93161"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B93161"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000F37D5"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:muresearchospa@missouri.edu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://missouri.qualtrics.com/jfe/form/SV_6hcb4DNlxGoLzAW" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://missouri.qualtrics.com/jfe/form/SV_6hcb4DNlxGoLzAW" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://missouri.qualtrics.com/jfe/form/SV_4NqtpbLXQgNPRWK" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.research.missouri.edu/ospa/OSPA_Pre-Award_Team.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.research.missouri.edu/ospa/personnel-change-form.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:grantsdc@missouri.edu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umsystem.edu/ums/policies/finance/establishing_an_award" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://missouri.qualtrics.com/jfe/form/SV_4NqtpbLXQgNPRWK" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.research.missouri.edu/ospa/sppg/OSPA_SPPG_Cost_Share.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://missouri.qualtrics.com/jfe/form/SV_5yE1G3kWuxYIUuy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.research.missouri.edu/ospa/sppg/OSPA_SPPG_Cost_Share.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://missouri.qualtrics.com/jfe/form/SV_5yE1G3kWuxYIUuy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:muresearchospa@missouri.edu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://missouri.qualtrics.com/jfe/form/SV_6hcb4DNlxGoLzAW" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://missouri.qualtrics.com/jfe/form/SV_6hcb4DNlxGoLzAW" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umsystem.edu/ums/policies/finance/establishing_an_award" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://missouri.qualtrics.com/jfe/form/SV_4NqtpbLXQgNPRWK" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:grantsdc@missouri.edu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.missouri.edu/sponsored-programs-administration/key-contacts-and-org-chart/pre-award-team" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://missouri.qualtrics.com/jfe/form/SV_4NqtpbLXQgNPRWK" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -19431,60 +19487,60 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>2011</Words>
-  <Characters>11468</Characters>
+  <Words>2017</Words>
+  <Characters>11501</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>95</Lines>
   <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>University of Missouri-Columbia</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13453</CharactersWithSpaces>
+  <CharactersWithSpaces>13492</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>April Campbell</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2022-05-12T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Acrobat PDFMaker 22 for Word</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">