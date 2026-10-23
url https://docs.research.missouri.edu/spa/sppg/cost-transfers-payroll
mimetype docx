--- v0 (2026-06-13)
+++ v1 (2026-10-23)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="74C154C6" w14:textId="77777777" w:rsidR="00F663C1" w:rsidRDefault="007860AF">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15728640" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A5E2548" wp14:editId="28C8EC76">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>908685</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>325627</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5979795" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Graphic 1"/>
                 <wp:cNvGraphicFramePr>
@@ -77,51 +77,51 @@
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="13462">
                           <a:solidFill>
                             <a:srgbClr val="F0B82C"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="1F4277D4" id="Graphic 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:71.55pt;margin-top:25.65pt;width:470.85pt;height:.1pt;z-index:15728640;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5979795,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBQPFlIFAIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/06SFvRA1XUGrIqTV&#10;stIW8ew6ThPheMzYbdK/Z+xcWpY3hCJZY8945pw54ywfukazk0JXg8n5fJZypoyEojaHnH/fbd/d&#10;c+a8MIXQYFTOz8rxh9XbN8vWZmoBFehCIaMkxmWtzXnlvc2SxMlKNcLNwCpDzhKwEZ62eEgKFC1l&#10;b3SySNPbpAUsLIJUztHppnfyVcxflkr6b2XplGc654TNxxXjug9rslqK7IDCVrUcYIh/QNGI2lDR&#10;KdVGeMGOWP+VqqklgoPSzyQ0CZRlLVXkQGzm6Ss2L5WwKnKh5jg7tcn9v7Ty6fRinzFAd/YR5E9H&#10;HUla67LJEzZuiOlKbEIsAWdd7OJ56qLqPJN0ePPxjr4bziT55ou72OREZONdeXT+i4KYR5wene81&#10;KEZLVKMlOzOaSEoGDXXU0HNGGiJnpOG+19AKH+4FcMFk7QVIOGvgpHYQvf4VcoJ28WpzHTVRGVlS&#10;bB9BRihDveqNWJrsa3LaBBTz9x9uF3E2HOi62NZaBxgOD/u1RnYSxGqbfr5frAMRSvFHmEXnN8JV&#10;fVx0DWHaDEL12gSV9lCcn5G1NM45d7+OAhVn+quheQmzPxo4GvvRQK/XEF9I7BDV3HU/BFoWyufc&#10;k7RPME6jyEbVAvcpNtw08OnooayDpHGIekTDhkY4EhyeW3gj1/sYdfkprH4DAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDq+9xP3QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEhcEEu7&#10;dagqTSc0iROTEAPuXmPaao1Tmmwr/x73BEfb33t+r9xMrldnGkPn2UC6SEAR19523Bj4eH++z0GF&#10;iGyx90wGfijAprq+KrGw/sJvdN7HRokJhwINtDEOhdahbslhWPiBWG5ffnQYZRwbbUe8iLnr9TJJ&#10;HrTDjuVDiwNtW6qP+5OTGBm+3L1mzu52x+8xd9N2+Wk7Y25vpqdHUJGm+AfDHF80UEmmgz+xDaqf&#10;PVapoAbW6QrUDCR5JmUO82YNuir1/wrVLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBQ&#10;PFlIFAIAAFwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQDq+9xP3QAAAAoBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" path="m,l5979795,e" filled="f" strokecolor="#f0b82c" strokeweight="1.06pt">
+              <v:shape w14:anchorId="0DC47217" id="Graphic 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:71.55pt;margin-top:25.65pt;width:470.85pt;height:.1pt;z-index:15728640;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5979795,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBQPFlIFAIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/06SFvRA1XUGrIqTV&#10;stIW8ew6ThPheMzYbdK/Z+xcWpY3hCJZY8945pw54ywfukazk0JXg8n5fJZypoyEojaHnH/fbd/d&#10;c+a8MIXQYFTOz8rxh9XbN8vWZmoBFehCIaMkxmWtzXnlvc2SxMlKNcLNwCpDzhKwEZ62eEgKFC1l&#10;b3SySNPbpAUsLIJUztHppnfyVcxflkr6b2XplGc654TNxxXjug9rslqK7IDCVrUcYIh/QNGI2lDR&#10;KdVGeMGOWP+VqqklgoPSzyQ0CZRlLVXkQGzm6Ss2L5WwKnKh5jg7tcn9v7Ty6fRinzFAd/YR5E9H&#10;HUla67LJEzZuiOlKbEIsAWdd7OJ56qLqPJN0ePPxjr4bziT55ou72OREZONdeXT+i4KYR5wene81&#10;KEZLVKMlOzOaSEoGDXXU0HNGGiJnpOG+19AKH+4FcMFk7QVIOGvgpHYQvf4VcoJ28WpzHTVRGVlS&#10;bB9BRihDveqNWJrsa3LaBBTz9x9uF3E2HOi62NZaBxgOD/u1RnYSxGqbfr5frAMRSvFHmEXnN8JV&#10;fVx0DWHaDEL12gSV9lCcn5G1NM45d7+OAhVn+quheQmzPxo4GvvRQK/XEF9I7BDV3HU/BFoWyufc&#10;k7RPME6jyEbVAvcpNtw08OnooayDpHGIekTDhkY4EhyeW3gj1/sYdfkprH4DAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDq+9xP3QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEhcEEu7&#10;dagqTSc0iROTEAPuXmPaao1Tmmwr/x73BEfb33t+r9xMrldnGkPn2UC6SEAR19523Bj4eH++z0GF&#10;iGyx90wGfijAprq+KrGw/sJvdN7HRokJhwINtDEOhdahbslhWPiBWG5ffnQYZRwbbUe8iLnr9TJJ&#10;HrTDjuVDiwNtW6qP+5OTGBm+3L1mzu52x+8xd9N2+Wk7Y25vpqdHUJGm+AfDHF80UEmmgz+xDaqf&#10;PVapoAbW6QrUDCR5JmUO82YNuir1/wrVLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBQ&#10;PFlIFAIAAFwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQDq+9xP3QAAAAoBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" path="m,l5979795,e" filled="f" strokecolor="#f0b82c" strokeweight="1.06pt">
                 <v:path arrowok="t"/>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="404040"/>
         </w:rPr>
         <w:t>Cost</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="404040"/>
           <w:spacing w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="404040"/>
         </w:rPr>
         <w:t>Transfers,</w:t>
@@ -177,51 +177,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>TBD</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="669E7D55" w14:textId="77777777" w:rsidR="00F663C1" w:rsidRDefault="00F663C1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="693B2076" w14:textId="77777777" w:rsidR="00F663C1" w:rsidRPr="006C1BC8" w:rsidRDefault="007860AF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="379"/>
       </w:pPr>
       <w:r w:rsidRPr="006C1BC8">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Forms</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C592F01" w14:textId="77777777" w:rsidR="00F663C1" w:rsidRDefault="007860AF">
+    <w:p w14:paraId="1C592F01" w14:textId="3DF493F2" w:rsidR="00F663C1" w:rsidRDefault="007860AF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="43"/>
         <w:ind w:left="379"/>
       </w:pPr>
       <w:hyperlink r:id="rId5">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-2"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>Payroll</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-4"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
@@ -354,59 +354,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>activities</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>will</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">reduce the volume of cost </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> are highly encouraged.</w:t>
+        <w:t>reduce the volume of cost transfers, and are highly encouraged.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>In the event a retroactive salary adjustment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>is</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -632,59 +624,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>reported</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>period. Any</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">correction of income and/or </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> between Chartfields should</w:t>
+        <w:t>correction of income and/or expense items between Chartfields should</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>be made timely.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29F1C02B" w14:textId="77777777" w:rsidR="00F663C1" w:rsidRDefault="007860AF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="379"/>
       </w:pPr>
       <w:r>
         <w:t>Every</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -3536,73 +3520,71 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>applicable</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>projects.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>In</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>order</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>to</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>have</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>proper oversight,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -6541,67 +6523,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>completeness.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">The Compliance Team will work with the Division Fiscal Officers to obtain additional </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Preparer Comments or information on PCE Form is incomplete or unclear. The Compliance Team will prepare entries greater than twelve (12) accounting periods after the original transaction.</w:t>
+        <w:t>The Compliance Team will work with the Division Fiscal Officers to obtain additional information if Preparer Comments or information on PCE Form is incomplete or unclear. The Compliance Team will prepare entries greater than twelve (12) accounting periods after the original transaction.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Additionally, the Compliance Team will calculate and enter an adjustment to ensure the appropriate federal fringe rate is applied on salary for a given fiscal year</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>(applicable</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -7312,71 +7278,69 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:before="33" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="602"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Ensures</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>all</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>cost</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>transfers</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>are</w:t>
@@ -7757,59 +7721,57 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24D78DCA" w14:textId="77777777" w:rsidR="00F663C1" w:rsidRDefault="007860AF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:before="38"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Ensures</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>transactions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
@@ -9570,61 +9532,61 @@
       <w:r w:rsidRPr="006C1BC8">
         <w:t>Latest</w:t>
       </w:r>
       <w:r w:rsidRPr="006C1BC8">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006C1BC8">
         <w:t>Revision</w:t>
       </w:r>
       <w:r w:rsidRPr="006C1BC8">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006C1BC8">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="089B45C8" w14:textId="77777777" w:rsidR="00F663C1" w:rsidRDefault="007860AF">
+    <w:p w14:paraId="089B45C8" w14:textId="4804D8E9" w:rsidR="00F663C1" w:rsidRDefault="006A7557">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="41"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>10/16/2017</w:t>
+        <w:t>9/9/2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47D0C2E7" w14:textId="77777777" w:rsidR="00F663C1" w:rsidRDefault="00F663C1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2ED1E911" w14:textId="77777777" w:rsidR="00F663C1" w:rsidRDefault="00F663C1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45E70026" w14:textId="77777777" w:rsidR="00F663C1" w:rsidRDefault="00F663C1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="64"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49FD9CE0" w14:textId="19C14538" w:rsidR="00F663C1" w:rsidRDefault="007860AF">
       <w:pPr>
         <w:spacing w:line="220" w:lineRule="exact"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
@@ -9824,51 +9786,51 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64433951"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AB185A4A"/>
     <w:lvl w:ilvl="0" w:tplc="4A4A517E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1099" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="99"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C584FD50">
@@ -9963,67 +9925,73 @@
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C08A150A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7933" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="744448981">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
-    <w:shapeLayoutLikeWW8/>
-[...2 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F663C1"/>
+    <w:rsid w:val="00042CB5"/>
     <w:rsid w:val="000D0BC2"/>
+    <w:rsid w:val="0022319C"/>
+    <w:rsid w:val="00672402"/>
+    <w:rsid w:val="006A7557"/>
     <w:rsid w:val="006C1BC8"/>
     <w:rsid w:val="007860AF"/>
+    <w:rsid w:val="007C79DE"/>
     <w:rsid w:val="00974A58"/>
     <w:rsid w:val="00C5358F"/>
     <w:rsid w:val="00DC4911"/>
     <w:rsid w:val="00DF524F"/>
     <w:rsid w:val="00F663C1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
@@ -10527,51 +10495,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="35"/>
       <w:ind w:left="1080" w:hanging="360"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:muresearchospa@missouri.edu" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://research.missouri.edu/forms/files/PCE_Form_External.xlsx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecfr.gov/cgi-bin/retrieveECFR?gp&amp;SID=c7d0f9bf2e4aab1f23a4cb0822247373&amp;mc=true&amp;n=pt2.1.200" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://research.missouri.edu/forms/files/PCE_Form_External.xlsx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:grantsdc@missouri.edu" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:muresearchospa@missouri.edu" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://research.missouri.edu/forms/files/PCE_Form_External.xlsx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecfr.gov/cgi-bin/retrieveECFR?gp&amp;SID=c7d0f9bf2e4aab1f23a4cb0822247373&amp;mc=true&amp;n=pt2.1.200" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.research.missouri.edu/spa/PCE_Form_External.xlsx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:grantsdc@missouri.edu" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -10818,60 +10786,60 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1337</Words>
-  <Characters>7930</Characters>
+  <Words>1382</Words>
+  <Characters>7882</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>255</Lines>
-  <Paragraphs>87</Paragraphs>
+  <Lines>65</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9180</CharactersWithSpaces>
+  <CharactersWithSpaces>9246</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>April Campbell</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2017-10-17T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word 2013</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">