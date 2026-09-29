--- v0 (2026-06-13)
+++ v1 (2026-09-29)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="21D9055F" w14:textId="77777777" w:rsidR="007A584F" w:rsidRDefault="00CE07B1">
       <w:pPr>
         <w:spacing w:before="75"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="404040"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Cost</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="404040"/>
           <w:spacing w:val="41"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -143,194 +143,110 @@
                               <a:lnTo>
                                 <a:pt x="5980176" y="0"/>
                               </a:lnTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="F1B82D"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="2424ED74" id="Graphic 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:70.55pt;margin-top:3.75pt;width:470.9pt;height:1pt;z-index:-15728640;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5980430,12700" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAf5r7CJwIAAMEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X/yxrU2NOMXWIMOA&#10;oi3QDDsrshwbk02NUmL334+So9TYTht2kSjziXp8JL26HTvNTgptC33Js0XKmeolVG1/KPm33fbd&#10;kjPrRF8JDb0q+Yuy/Hb99s1qMIXKoQFdKWQUpLfFYEreOGeKJLGyUZ2wCzCqJ2cN2AlHRzwkFYqB&#10;onc6ydP0KhkAK4MglbX0dTM5+TrEr2sl3WNdW+WYLjlxc2HFsO79mqxXojigME0rzzTEP7DoRNvT&#10;o5dQG+EEO2L7R6iulQgWareQ0CVQ161UIQfKJkt/y+a5EUaFXEgcay4y2f8XVj6cns0TeurW3IP8&#10;YUmRZDC2uHj8wZ4xY42dxxJxNgYVXy4qqtExSR8/3izTD+9JbEm+LL9Og8qJKOJlebTui4IQSJzu&#10;rZuKUEVLNNGSYx9NpFL6IupQRMcZFRE5oyLupyIa4fw9z86bbJgxaSIR7+3gpHYQcM4n4flm11ec&#10;xVSI6itG93MsZTVDRV/cTYg3YbI8u8k9M4oW/XGfcPN3/w4dBY3xpAarpqd86uHNixz0/lxwC7qt&#10;tq3WXgCLh/2dRnYSpOw2+7zMN2fKM1johqkBfCvsoXp5QjbQzJTc/jwKVJzprz01pR+waGA09tFA&#10;p+8gjGHQHq3bjd8FGmbILLmj/nmA2PKiiJ1B/D1gwvqbPXw6Oqhb3zaB28TofKA5CfmfZ9oP4vwc&#10;UK9/nvUvAAAA//8DAFBLAwQUAAYACAAAACEAxSTlLtwAAAAIAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPQU/CQBSE7yb+h80z8SbbVhEo3RI18dIbqPfX7qNt7L4t3S0Ufr3LSY6Tmcx8k20m04kjDa61&#10;rCCeRSCIK6tbrhV8f30+LUE4j6yxs0wKzuRgk9/fZZhqe+ItHXe+FqGEXYoKGu/7VEpXNWTQzWxP&#10;HLy9HQz6IIda6gFPodx0MomiV2mw5bDQYE8fDVW/u9EoKM7lJdn6Gp9HU7z/HC54qPeFUo8P09sa&#10;hKfJ/4fhih/QIQ9MpR1ZO9EF/RLHIapgMQdx9aNlsgJRKljNQeaZvD2Q/wEAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQAf5r7CJwIAAMEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQDFJOUu3AAAAAgBAAAPAAAAAAAAAAAAAAAAAIEEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;" path="m5980176,l,,,12192r5980176,l5980176,xe" fillcolor="#f1b82d" stroked="f">
+              <v:shape w14:anchorId="7DC5F6BC" id="Graphic 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:70.55pt;margin-top:3.75pt;width:470.9pt;height:1pt;z-index:-15728640;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5980430,12700" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAf5r7CJwIAAMEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X/yxrU2NOMXWIMOA&#10;oi3QDDsrshwbk02NUmL334+So9TYTht2kSjziXp8JL26HTvNTgptC33Js0XKmeolVG1/KPm33fbd&#10;kjPrRF8JDb0q+Yuy/Hb99s1qMIXKoQFdKWQUpLfFYEreOGeKJLGyUZ2wCzCqJ2cN2AlHRzwkFYqB&#10;onc6ydP0KhkAK4MglbX0dTM5+TrEr2sl3WNdW+WYLjlxc2HFsO79mqxXojigME0rzzTEP7DoRNvT&#10;o5dQG+EEO2L7R6iulQgWareQ0CVQ161UIQfKJkt/y+a5EUaFXEgcay4y2f8XVj6cns0TeurW3IP8&#10;YUmRZDC2uHj8wZ4xY42dxxJxNgYVXy4qqtExSR8/3izTD+9JbEm+LL9Og8qJKOJlebTui4IQSJzu&#10;rZuKUEVLNNGSYx9NpFL6IupQRMcZFRE5oyLupyIa4fw9z86bbJgxaSIR7+3gpHYQcM4n4flm11ec&#10;xVSI6itG93MsZTVDRV/cTYg3YbI8u8k9M4oW/XGfcPN3/w4dBY3xpAarpqd86uHNixz0/lxwC7qt&#10;tq3WXgCLh/2dRnYSpOw2+7zMN2fKM1johqkBfCvsoXp5QjbQzJTc/jwKVJzprz01pR+waGA09tFA&#10;p+8gjGHQHq3bjd8FGmbILLmj/nmA2PKiiJ1B/D1gwvqbPXw6Oqhb3zaB28TofKA5CfmfZ9oP4vwc&#10;UK9/nvUvAAAA//8DAFBLAwQUAAYACAAAACEAxSTlLtwAAAAIAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPQU/CQBSE7yb+h80z8SbbVhEo3RI18dIbqPfX7qNt7L4t3S0Ufr3LSY6Tmcx8k20m04kjDa61&#10;rCCeRSCIK6tbrhV8f30+LUE4j6yxs0wKzuRgk9/fZZhqe+ItHXe+FqGEXYoKGu/7VEpXNWTQzWxP&#10;HLy9HQz6IIda6gFPodx0MomiV2mw5bDQYE8fDVW/u9EoKM7lJdn6Gp9HU7z/HC54qPeFUo8P09sa&#10;hKfJ/4fhih/QIQ9MpR1ZO9EF/RLHIapgMQdx9aNlsgJRKljNQeaZvD2Q/wEAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQAf5r7CJwIAAMEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQDFJOUu3AAAAAgBAAAPAAAAAAAAAAAAAAAAAIEEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;" path="m5980176,l,,,12192r5980176,l5980176,xe" fillcolor="#f1b82d" stroked="f">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F54047C" w14:textId="77777777" w:rsidR="007A584F" w:rsidRDefault="007A584F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="9"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="553D11F1" w14:textId="77777777" w:rsidR="007A584F" w:rsidRPr="00CE07B1" w:rsidRDefault="00CE07B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="Policies"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00CE07B1">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Policies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22E61EFF" w14:textId="77777777" w:rsidR="007A584F" w:rsidRDefault="00CE07B1">
+    <w:p w14:paraId="6A076372" w14:textId="7123CAC6" w:rsidR="00BF6978" w:rsidRDefault="00BF6978">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="41" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="1850"/>
       </w:pPr>
       <w:r>
-        <w:t>Business</w:t>
-[...26 lines deleted...]
-        <w:r>
+        <w:t xml:space="preserve">Business Policy and Procedure Manual: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidRPr="00AB0B58">
           <w:rPr>
-            <w:color w:val="0000FF"/>
-            <w:u w:val="single" w:color="0000FF"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>BPM</w:t>
-[...17 lines deleted...]
-          <w:t>,</w:t>
+          <w:t>BPPM 2:005</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr>
-[...50 lines deleted...]
-        <w:t xml:space="preserve">Items Business Policy and Procedure Manual: </w:t>
+        <w:t>, Departmental Fiscal Oversight</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22E61EFF" w14:textId="7F6F406C" w:rsidR="007A584F" w:rsidRDefault="00CE07B1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="41" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="1850"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Business Policy and Procedure Manual: </w:t>
       </w:r>
       <w:hyperlink r:id="rId6">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>BPPM 2:190</w:t>
         </w:r>
         <w:r>
           <w:t>,</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Journal Entries</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="713FEB4F" w14:textId="77777777" w:rsidR="007A584F" w:rsidRPr="00CE07B1" w:rsidRDefault="00CE07B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="199"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="Forms"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00CE07B1">
@@ -585,53 +501,55 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>items</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>between</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Chartfields</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>should</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>be</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -1185,59 +1103,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>ensure</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">all CEs are allowable and allocable to the applicable projects. </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> have proper oversight, the PI should be aware of the applicable compliance requirements. The PI should request CEs in a timely manner when corrections are needed to non-payroll expenses.</w:t>
+        <w:t>all CEs are allowable and allocable to the applicable projects. In order to have proper oversight, the PI should be aware of the applicable compliance requirements. The PI should request CEs in a timely manner when corrections are needed to non-payroll expenses.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="407DBD9D" w14:textId="77777777" w:rsidR="007A584F" w:rsidRDefault="007A584F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="38"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32E0162A" w14:textId="77777777" w:rsidR="007A584F" w:rsidRDefault="00CE07B1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="359" w:right="337"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Departmental Research Administrator (DRA) </w:t>
       </w:r>
       <w:r>
         <w:t>– The DRA assists the PI in ensuring that all transactions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1333,97 +1243,101 @@
     <w:p w14:paraId="59BF12D6" w14:textId="77777777" w:rsidR="007A584F" w:rsidRDefault="007A584F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="36"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="124283D2" w14:textId="6CD6898A" w:rsidR="007A584F" w:rsidRDefault="00CE07B1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="359" w:right="337"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>SPA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Post-award</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Team</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>The</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Post-award</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Team</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>monitors</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -1450,51 +1364,59 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>determines</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>with</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>the Department when CEs are needed. Quarterly, the Post-award Team reviews the CE report (prepared by the SPA Compliance Team) for the following: (1) CEs that represent 10% of the</w:t>
+        <w:t xml:space="preserve">the Department when CEs are needed. Quarterly, the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Post-award</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Team reviews the CE report (prepared by the SPA Compliance Team) for the following: (1) CEs that represent 10% of the</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CC7CE3B" w14:textId="77777777" w:rsidR="007A584F" w:rsidRDefault="007A584F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:sectPr w:rsidR="007A584F">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1100" w:right="1080" w:bottom="280" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="383F7717" w14:textId="77777777" w:rsidR="007A584F" w:rsidRDefault="00CE07B1">
       <w:pPr>
         <w:spacing w:before="80"/>
         <w:ind w:right="357"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1649,51 +1571,59 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>made</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>after the award period.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>The Post-award Team works with the Department and adds approver comments as needed.</w:t>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Post-award</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Team works with the Department and adds approver comments as needed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F67E43F" w14:textId="77777777" w:rsidR="007A584F" w:rsidRDefault="007A584F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="37"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1FAC1104" w14:textId="7D6775E1" w:rsidR="007A584F" w:rsidRDefault="00CE07B1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="359" w:right="337"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">SPA Compliance Team </w:t>
       </w:r>
       <w:r>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1706,53 +1636,55 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Post-award</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Pods.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>The</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -3195,61 +3127,61 @@
       <w:bookmarkEnd w:id="12"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>05/29/2013</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D5D6F78" w14:textId="77777777" w:rsidR="007A584F" w:rsidRPr="00CE07B1" w:rsidRDefault="00CE07B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="238"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="Latest_Revision_Date"/>
       <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidRPr="00CE07B1">
         <w:t xml:space="preserve">Latest Revision </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE07B1">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="148A2A3C" w14:textId="77777777" w:rsidR="007A584F" w:rsidRDefault="00CE07B1">
+    <w:p w14:paraId="148A2A3C" w14:textId="6D5B00AA" w:rsidR="007A584F" w:rsidRDefault="00074734">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="44"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>05/29/2013</w:t>
+        <w:t>09/09/2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1382F8E5" w14:textId="77777777" w:rsidR="007A584F" w:rsidRDefault="007A584F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22932C67" w14:textId="77777777" w:rsidR="007A584F" w:rsidRDefault="007A584F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="031B42A3" w14:textId="77777777" w:rsidR="007A584F" w:rsidRDefault="007A584F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
@@ -3465,76 +3397,68 @@
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
-    <w:altName w:val="Century Gothic"/>
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24342924"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1BB666B0"/>
     <w:lvl w:ilvl="0" w:tplc="D28E3838">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1079" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="99"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="22CC4B88">
@@ -3621,69 +3545,81 @@
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F9F02D70">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8280" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="975255416">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
-    <w:shapeLayoutLikeWW8/>
-[...2 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007A584F"/>
+    <w:rsid w:val="00074734"/>
+    <w:rsid w:val="00140652"/>
+    <w:rsid w:val="00171E30"/>
+    <w:rsid w:val="005E3AF5"/>
+    <w:rsid w:val="006D4866"/>
     <w:rsid w:val="00780096"/>
     <w:rsid w:val="00785B97"/>
     <w:rsid w:val="007A584F"/>
+    <w:rsid w:val="00AB0B58"/>
+    <w:rsid w:val="00B5674A"/>
+    <w:rsid w:val="00BF6978"/>
     <w:rsid w:val="00CE07B1"/>
+    <w:rsid w:val="00DF4C8D"/>
     <w:rsid w:val="00EC739C"/>
+    <w:rsid w:val="00ED7C29"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3E459B87"/>
@@ -4160,59 +4096,94 @@
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="38"/>
       <w:ind w:left="1079" w:hanging="360"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BF6978"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BF6978"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00140652"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:muresearchospa@missouri.edu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bppm.missouri.edu/chapter2/2_190.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.umsystem.edu/ums/rules/bpm/bpm200/manual_213" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:grantsdc@missouri.edu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:muresearchospa@missouri.edu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bppm.missouri.edu/policy/journal-entries/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bppm.missouri.edu/policy/departmental-fiscal-oversight/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:grantsdc@missouri.edu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4459,60 +4430,60 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>667</Words>
-  <Characters>3804</Characters>
+  <Words>670</Words>
+  <Characters>3819</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>31</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>University of Missouri</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4463</CharactersWithSpaces>
+  <CharactersWithSpaces>4481</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>April Campbell</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2014-05-06T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Acrobat PDFMaker 10.1 for Word</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">