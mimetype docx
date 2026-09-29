--- v0 (2026-06-13)
+++ v1 (2026-09-29)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="498C1F05" w14:textId="77777777" w:rsidR="00A24F42" w:rsidRDefault="006A0BD8">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="404040"/>
         </w:rPr>
         <w:t>Cost</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="404040"/>
           <w:spacing w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="404040"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Share</w:t>
       </w:r>
@@ -108,51 +108,51 @@
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="13462">
                           <a:solidFill>
                             <a:srgbClr val="F0B82C"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="602EDF7A" id="Graphic 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:70.55pt;margin-top:4.7pt;width:470.9pt;height:.1pt;z-index:-15728640;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5980430,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAg42sxFQIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadLuspSo6QpaFSGt&#10;lpW2iLPrOE2E4zFjt8n+e8bOR8tyQ1ysZ89k/N68cVb3XaPZWaGrweR8Pks5U0ZCUZtjzr/vd++W&#10;nDkvTCE0GJXzF+X4/frtm1VrM7WACnShkFER47LW5rzy3mZJ4mSlGuFmYJWhYAnYCE9bPCYFipaq&#10;NzpZpOld0gIWFkEq5+h02wf5OtYvSyX9t7J0yjOdc+Lm44pxPYQ1Wa9EdkRhq1oONMQ/sGhEbejS&#10;qdRWeMFOWP9VqqklgoPSzyQ0CZRlLVXUQGrm6Ss1z5WwKmqh5jg7tcn9v7Ly8fxsnzBQd/YB5E9H&#10;HUla67IpEjZuyOlKbEIuEWdd7OLL1EXVeSbp8P3HZXp7Q82WFJsvPsQmJyIbv5Un578oiHXE+cH5&#10;3oNiRKIakezMCJGcDB7q6KHnjDxEzsjDQ++hFT58F8gFyNoLkXDWwFntIUb9K+ZE7RLV5jprkjKq&#10;pNw+g0C4hnrVg3g14Wtx2gQW85vbu0WcDQe6Lna11oGGw+Nho5GdBanapZ+Xi00QQiX+SLPo/Fa4&#10;qs+LoSFNm8Go3pvg0gGKlydkLY1zzt2vk0DFmf5qaF7C7I8AR3AYAXq9gfhCYofozn33Q6Bl4fqc&#10;e7L2EcZpFNnoWtA+5YYvDXw6eSjrYGkcop7RsKERjgKH5xbeyPU+Zl1+CuvfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAmeNv7d4AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeDF2&#10;AStpKUtDmngyMbb10tuWHYGUnSXsFvDfOz3p8c17efO9fDvbTow4+NaRgngRgUCqnGmpVvB1fHte&#10;gfBBk9GdI1Twgx62xf1drjPjJtrjeAi14BLymVbQhNBnUvqqQav9wvVI7H27werAcqilGfTE5baT&#10;SRSl0uqW+EOje9w1WF0OV6tgd3y15umzfEnq4dSm76fJfoylUo8Pc7kBEXAOf2G44TM6FMx0dlcy&#10;XnSsl3HMUQXrJYibH62SNYgzH1KQRS7/Dyh+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ACDjazEVAgAAXAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAJnjb+3eAAAACAEAAA8AAAAAAAAAAAAAAAAAbwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" path="m,l5980430,e" filled="f" strokecolor="#f0b82c" strokeweight="1.06pt">
+              <v:shape w14:anchorId="7CE5A2E4" id="Graphic 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:70.55pt;margin-top:4.7pt;width:470.9pt;height:.1pt;z-index:-15728640;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5980430,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAg42sxFQIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadLuspSo6QpaFSGt&#10;lpW2iLPrOE2E4zFjt8n+e8bOR8tyQ1ysZ89k/N68cVb3XaPZWaGrweR8Pks5U0ZCUZtjzr/vd++W&#10;nDkvTCE0GJXzF+X4/frtm1VrM7WACnShkFER47LW5rzy3mZJ4mSlGuFmYJWhYAnYCE9bPCYFipaq&#10;NzpZpOld0gIWFkEq5+h02wf5OtYvSyX9t7J0yjOdc+Lm44pxPYQ1Wa9EdkRhq1oONMQ/sGhEbejS&#10;qdRWeMFOWP9VqqklgoPSzyQ0CZRlLVXUQGrm6Ss1z5WwKmqh5jg7tcn9v7Ly8fxsnzBQd/YB5E9H&#10;HUla67IpEjZuyOlKbEIuEWdd7OLL1EXVeSbp8P3HZXp7Q82WFJsvPsQmJyIbv5Un578oiHXE+cH5&#10;3oNiRKIakezMCJGcDB7q6KHnjDxEzsjDQ++hFT58F8gFyNoLkXDWwFntIUb9K+ZE7RLV5jprkjKq&#10;pNw+g0C4hnrVg3g14Wtx2gQW85vbu0WcDQe6Lna11oGGw+Nho5GdBanapZ+Xi00QQiX+SLPo/Fa4&#10;qs+LoSFNm8Go3pvg0gGKlydkLY1zzt2vk0DFmf5qaF7C7I8AR3AYAXq9gfhCYofozn33Q6Bl4fqc&#10;e7L2EcZpFNnoWtA+5YYvDXw6eSjrYGkcop7RsKERjgKH5xbeyPU+Zl1+CuvfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAmeNv7d4AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeDF2&#10;AStpKUtDmngyMbb10tuWHYGUnSXsFvDfOz3p8c17efO9fDvbTow4+NaRgngRgUCqnGmpVvB1fHte&#10;gfBBk9GdI1Twgx62xf1drjPjJtrjeAi14BLymVbQhNBnUvqqQav9wvVI7H27werAcqilGfTE5baT&#10;SRSl0uqW+EOje9w1WF0OV6tgd3y15umzfEnq4dSm76fJfoylUo8Pc7kBEXAOf2G44TM6FMx0dlcy&#10;XnSsl3HMUQXrJYibH62SNYgzH1KQRS7/Dyh+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ACDjazEVAgAAXAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAJnjb+3eAAAACAEAAA8AAAAAAAAAAAAAAAAAbwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" path="m,l5980430,e" filled="f" strokecolor="#f0b82c" strokeweight="1.06pt">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="4571F930" w14:textId="77777777" w:rsidR="00A24F42" w:rsidRDefault="00A24F42">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="196"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40718107" w14:textId="77777777" w:rsidR="00A24F42" w:rsidRDefault="006A0BD8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="UM_Policies"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
@@ -249,117 +249,145 @@
           </w:rPr>
           <w:t>Sharing/Matching</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="215FD287" w14:textId="77777777" w:rsidR="00A24F42" w:rsidRDefault="00A24F42">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="171"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="741C5703" w14:textId="77777777" w:rsidR="00A24F42" w:rsidRDefault="006A0BD8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="Forms"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>Forms</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E430359" w14:textId="77777777" w:rsidR="00A24F42" w:rsidRDefault="006A0BD8">
+    <w:p w14:paraId="7E430359" w14:textId="2BD31F68" w:rsidR="00A24F42" w:rsidRPr="000B08FA" w:rsidRDefault="000B08FA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="43"/>
         <w:ind w:left="482"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId7">
-[...53 lines deleted...]
-      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="800080"/>
+          <w:u w:val="single" w:color="800080"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="800080"/>
+          <w:u w:val="single" w:color="800080"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://docs.research.missouri.edu/spa/third_party_commitment_form.pdf"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="800080"/>
+          <w:u w:val="single" w:color="800080"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="800080"/>
+          <w:u w:val="single" w:color="800080"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006A0BD8" w:rsidRPr="000B08FA">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Third</w:t>
+      </w:r>
+      <w:r w:rsidR="006A0BD8" w:rsidRPr="000B08FA">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006A0BD8" w:rsidRPr="000B08FA">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Party</w:t>
+      </w:r>
+      <w:r w:rsidR="006A0BD8" w:rsidRPr="000B08FA">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006A0BD8" w:rsidRPr="000B08FA">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Commitment</w:t>
+      </w:r>
+      <w:r w:rsidR="006A0BD8" w:rsidRPr="000B08FA">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006A0BD8" w:rsidRPr="000B08FA">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Form</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6BE477DF" w14:textId="77777777" w:rsidR="00A24F42" w:rsidRDefault="00A24F42">
+    <w:p w14:paraId="6BE477DF" w14:textId="2B4DEDDA" w:rsidR="00A24F42" w:rsidRDefault="000B08FA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="149"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="800080"/>
+          <w:u w:val="single" w:color="800080"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="36D7A0AC" w14:textId="77777777" w:rsidR="00A24F42" w:rsidRDefault="006A0BD8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="Overview"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>Overview</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="093BA74D" w14:textId="77777777" w:rsidR="00A24F42" w:rsidRDefault="00A24F42">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="114"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -4337,51 +4365,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>expenses of the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>award, including cost share amounts.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41205A4D" w14:textId="77777777" w:rsidR="00A24F42" w:rsidRDefault="00A24F42">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="151"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="113510CB" w14:textId="3228C5C2" w:rsidR="00A24F42" w:rsidRDefault="006A0BD8">
+    <w:p w14:paraId="113510CB" w14:textId="506FE683" w:rsidR="00A24F42" w:rsidRDefault="006A0BD8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="482" w:right="147" w:hanging="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Department</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
@@ -4886,57 +4914,71 @@
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>PI to obtain</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">the required letter(s) of commitment or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8">
+      <w:hyperlink r:id="rId7">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
-          <w:t>Third Party Cost Share Commitment Form</w:t>
+          <w:t>Third Party Cost Share Com</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>m</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>itment Form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>to provide</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>to SPA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -4947,51 +4989,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Department should contact SPA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>with questions about the appropriateness of cost share sources.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BD206E6" w14:textId="77777777" w:rsidR="00A24F42" w:rsidRDefault="00A24F42">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="141"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="035F8684" w14:textId="613773B9" w:rsidR="00A24F42" w:rsidRDefault="006A0BD8">
+    <w:p w14:paraId="035F8684" w14:textId="14AFF5DF" w:rsidR="00A24F42" w:rsidRDefault="006A0BD8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="482" w:right="103"/>
       </w:pPr>
       <w:r>
         <w:t>The Department</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>monitors</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>the project</w:t>
@@ -5390,188 +5432,221 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>purposes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>(see</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9">
+      <w:hyperlink r:id="rId8">
         <w:r>
           <w:rPr>
             <w:color w:val="800080"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>OMB</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="800080"/>
             <w:spacing w:val="-14"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="800080"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
-          <w:t>Uniform</w:t>
+          <w:t>Unifor</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="800080"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>m</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="800080"/>
             <w:spacing w:val="-14"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="800080"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>Guidance</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="800080"/>
             <w:spacing w:val="-14"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="800080"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>200.415</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10">
+      <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>OMB</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-13"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>Uniform</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-14"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
-          <w:t>Guidance</w:t>
+          <w:t>Guidan</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>c</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>e</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-14"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>200.306</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="000B08FA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="000B08FA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>UM</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000B08FA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-32"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="000B08FA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Policy 27003</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02B82B15" w14:textId="77777777" w:rsidR="00A24F42" w:rsidRDefault="00A24F42">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E596FC9" w14:textId="77777777" w:rsidR="00A24F42" w:rsidRDefault="00A24F42">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="77"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="782263D6" w14:textId="0D2C4C61" w:rsidR="00A24F42" w:rsidRDefault="006A0BD8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1" w:line="276" w:lineRule="auto"/>
@@ -10937,180 +11012,168 @@
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="2"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54DCC3EF" w14:textId="77777777" w:rsidR="00A24F42" w:rsidRDefault="006A0BD8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="583"/>
       </w:pPr>
       <w:r>
         <w:t>Related</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Topics</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34559BBD" w14:textId="77777777" w:rsidR="00A24F42" w:rsidRDefault="006A0BD8">
+    <w:p w14:paraId="34559BBD" w14:textId="1B96532C" w:rsidR="00A24F42" w:rsidRDefault="000D0621">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="101" w:line="328" w:lineRule="auto"/>
         <w:ind w:left="583" w:right="7310"/>
       </w:pPr>
-      <w:hyperlink r:id="rId12">
-        <w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="006A0BD8" w:rsidRPr="000D0621">
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-6"/>
-            <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>Cost</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="006A0BD8" w:rsidRPr="000D0621">
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-8"/>
-            <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="006A0BD8" w:rsidRPr="000D0621">
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-6"/>
-            <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>Transfers,</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="006A0BD8" w:rsidRPr="000D0621">
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-9"/>
-            <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="006A0BD8" w:rsidRPr="000D0621">
           <w:rPr>
-            <w:color w:val="0000FF"/>
-[...7 lines deleted...]
-            <w:color w:val="0000FF"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-6"/>
           </w:rPr>
-          <w:t>l</w:t>
+          <w:t>Non-payroll</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidR="006A0BD8">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
-        <w:r>
+        <w:r w:rsidR="006A0BD8">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>Cost</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="006A0BD8">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-6"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="006A0BD8">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>Transfers, Payrol</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="006A0BD8">
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>l</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidR="006A0BD8">
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId14">
-        <w:r>
+        <w:r w:rsidR="006A0BD8">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>DHHS</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="006A0BD8">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-27"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="006A0BD8">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>Salary</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="006A0BD8">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-27"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="006A0BD8">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>Cap</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="53447B6C" w14:textId="77777777" w:rsidR="00A24F42" w:rsidRDefault="006A0BD8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="157"/>
         <w:ind w:left="583"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="Creation_Date"/>
       <w:bookmarkEnd w:id="6"/>
       <w:r>
         <w:t>Creation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="29"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -11151,61 +11214,67 @@
       <w:r>
         <w:t>Latest</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Revision</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="524CCAE7" w14:textId="77777777" w:rsidR="00A24F42" w:rsidRDefault="006A0BD8">
+    <w:p w14:paraId="524CCAE7" w14:textId="245F5C93" w:rsidR="00A24F42" w:rsidRDefault="006A0BD8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="43"/>
         <w:ind w:left="583"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>02/10/2026</w:t>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="000D0621">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>9/11/2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6710E778" w14:textId="77777777" w:rsidR="00A24F42" w:rsidRDefault="00A24F42">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E8CC17C" w14:textId="77777777" w:rsidR="00A24F42" w:rsidRDefault="00A24F42">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48E7722F" w14:textId="77777777" w:rsidR="00A24F42" w:rsidRDefault="00A24F42">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7214617E" w14:textId="77777777" w:rsidR="00A24F42" w:rsidRDefault="00A24F42">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12ED189C" w14:textId="77777777" w:rsidR="00A24F42" w:rsidRDefault="00A24F42">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
@@ -11353,51 +11422,51 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="412C7041"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0472F19E"/>
     <w:lvl w:ilvl="0" w:tplc="C8948492">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1202" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="126"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7D8E52F6">
@@ -11499,61 +11568,68 @@
       <w:pPr>
         <w:ind w:left="8408" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1618945341">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
-    <w:shapeLayoutLikeWW8/>
-[...2 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A24F42"/>
+    <w:rsid w:val="000B08FA"/>
+    <w:rsid w:val="000D0621"/>
+    <w:rsid w:val="00495AA3"/>
     <w:rsid w:val="005516EB"/>
     <w:rsid w:val="006A0BD8"/>
+    <w:rsid w:val="0079707A"/>
     <w:rsid w:val="00974A58"/>
     <w:rsid w:val="00A24F42"/>
+    <w:rsid w:val="00C84680"/>
     <w:rsid w:val="00F91C7E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -12044,59 +12120,94 @@
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="76"/>
       <w:ind w:left="482"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="1202" w:hanging="360"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000B08FA"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000B08FA"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0079707A"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.research.missouri.edu/ospa/OSPA_third_party_commitment_form.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.research.missouri.edu/ospa/sppg/OSPA_SPPG_Payroll.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.research.missouri.edu/ospa/OSPA_third_party_commitment_form.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.research.missouri.edu/ospa/sppg/OSPA_SPPG_Non-payroll.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:grantsdc@missouri.edu" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umsystem.edu/ums/policies/finance/cost_sharing" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:muresearchospa@missouri.edu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/d/2013-30465/p-40" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/d/2013-30465/p-155" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.research.missouri.edu/ospa/sppg/OSPA_SPPG_DHHS_Salary_Cap.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/d/2013-30465/p-155" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.research.missouri.edu/spa/sppg/cost-transfers-payroll" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.research.missouri.edu/spa/third_party_commitment_form.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.research.missouri.edu/spa/sppg/cost-transfers-non-payroll" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:grantsdc@missouri.edu" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umsystem.edu/ums/policies/finance/cost_sharing" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:muresearchospa@missouri.edu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umsystem.edu/policies/finance/grants/cost-sharingmatching" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.federalregister.gov/d/2013-30465/p-40" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.research.missouri.edu/spa/sppg/DHHS-salary-cap" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -12359,60 +12470,60 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{488F2682-B39B-4541-A358-A973D9C24061}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1451</Words>
-  <Characters>8605</Characters>
+  <Words>1509</Words>
+  <Characters>8603</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>277</Lines>
-  <Paragraphs>94</Paragraphs>
+  <Lines>71</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>University of Missouri-Columbia</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9962</CharactersWithSpaces>
+  <CharactersWithSpaces>10092</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Cost Share</dc:title>
   <dc:creator>April Campbell</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2022-05-06T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Acrobat PDFMaker 22 for Word</vt:lpwstr>
   </property>