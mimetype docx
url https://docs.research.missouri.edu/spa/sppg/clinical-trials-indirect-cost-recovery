--- v0 (2026-06-14)
+++ v1 (2026-09-30)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5F91E06C" w14:textId="77777777" w:rsidR="007974B5" w:rsidRDefault="00C7023E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="424242"/>
         </w:rPr>
         <w:t>Clinical</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="424242"/>
           <w:spacing w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="424242"/>
         </w:rPr>
         <w:t>Trials:</w:t>
       </w:r>
       <w:r>
@@ -147,51 +147,51 @@
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="13716">
                           <a:solidFill>
                             <a:srgbClr val="EDB82C"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="538C83FC" id="Graphic 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:70.6pt;margin-top:4.25pt;width:471pt;height:.1pt;z-index:-15728640;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5981700,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDcwam4FQIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfaZoitkvUdAUti5BW&#10;uyttEWfXcZoIx2PGbpP+e8bOR8tyQ1ysZ89k/N68cVZ3XaPZSaGrweQ8nc05U0ZCUZtDzr/v7t/d&#10;cua8MIXQYFTOz8rxu/XbN6vWZmoBFehCIaMixmWtzXnlvc2SxMlKNcLNwCpDwRKwEZ62eEgKFC1V&#10;b3SymM9vkhawsAhSOUen2z7I17F+WSrpn8rSKc90zombjyvGdR/WZL0S2QGFrWo50BD/wKIRtaFL&#10;p1Jb4QU7Yv1XqaaWCA5KP5PQJFCWtVRRA6lJ56/UvFTCqqiFmuPs1Cb3/8rKx9OLfcZA3dkHkD8d&#10;dSRprcumSNi4IacrsQm5RJx1sYvnqYuq80zS4YePt+lyTs2WFEsXy9jkRGTjt/Lo/FcFsY44PTjf&#10;e1CMSFQjkp0ZIZKTwUMdPfSckYfIGXm47z20wofvArkAWXshEs4aOKkdxKh/xZyoXaLaXGdNUkaV&#10;lNtnEAjXUK96EK8mfC1Om8Aifb9Mb+JsONB1cV9rHWg4POw3GtlJkKov28+3i00QQiX+SLPo/Fa4&#10;qs+LoSFNm8Go3pvg0h6K8zOylsY55+7XUaDiTH8zNC9h9keAI9iPAL3eQHwhsUN05677IdCycH3O&#10;PVn7COM0imx0LWifcsOXBj4dPZR1sDQOUc9o2NAIR4HDcwtv5Hofsy4/hfVvAAAA//8DAFBLAwQU&#10;AAYACAAAACEAldfaZd4AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU+DQBCG7yb+h82YeLNL&#10;8QuRpakmmpieiq3B2wJTIO7OEnbbor/e6UmP70feeSZbTNaIA46+d6RgPotAINWu6alVsHl/uUpA&#10;+KCp0cYRKvhGD4v8/CzTaeOOtMZDEVrBI+RTraALYUil9HWHVvuZG5A427nR6sBybGUz6iOPWyPj&#10;KLqTVvfEFzo94HOH9Vextwp25edP+frk4/XDmyldtfxYbQur1OXFtHwEEXAKf2U44TM65MxUuT01&#10;XhjWN/OYqwqSWxCnPEqu2ajYuAeZZ/L/A/kvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ANzBqbgVAgAAXAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAJXX2mXeAAAACAEAAA8AAAAAAAAAAAAAAAAAbwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" path="m,l5981700,e" filled="f" strokecolor="#edb82c" strokeweight="1.08pt">
+              <v:shape w14:anchorId="64C88B60" id="Graphic 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:70.6pt;margin-top:4.25pt;width:471pt;height:.1pt;z-index:-15728640;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5981700,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDcwam4FQIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfaZoitkvUdAUti5BW&#10;uyttEWfXcZoIx2PGbpP+e8bOR8tyQ1ysZ89k/N68cVZ3XaPZSaGrweQ8nc05U0ZCUZtDzr/v7t/d&#10;cua8MIXQYFTOz8rxu/XbN6vWZmoBFehCIaMixmWtzXnlvc2SxMlKNcLNwCpDwRKwEZ62eEgKFC1V&#10;b3SymM9vkhawsAhSOUen2z7I17F+WSrpn8rSKc90zombjyvGdR/WZL0S2QGFrWo50BD/wKIRtaFL&#10;p1Jb4QU7Yv1XqaaWCA5KP5PQJFCWtVRRA6lJ56/UvFTCqqiFmuPs1Cb3/8rKx9OLfcZA3dkHkD8d&#10;dSRprcumSNi4IacrsQm5RJx1sYvnqYuq80zS4YePt+lyTs2WFEsXy9jkRGTjt/Lo/FcFsY44PTjf&#10;e1CMSFQjkp0ZIZKTwUMdPfSckYfIGXm47z20wofvArkAWXshEs4aOKkdxKh/xZyoXaLaXGdNUkaV&#10;lNtnEAjXUK96EK8mfC1Om8Aifb9Mb+JsONB1cV9rHWg4POw3GtlJkKov28+3i00QQiX+SLPo/Fa4&#10;qs+LoSFNm8Go3pvg0h6K8zOylsY55+7XUaDiTH8zNC9h9keAI9iPAL3eQHwhsUN05677IdCycH3O&#10;PVn7COM0imx0LWifcsOXBj4dPZR1sDQOUc9o2NAIR4HDcwtv5Hofsy4/hfVvAAAA//8DAFBLAwQU&#10;AAYACAAAACEAldfaZd4AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU+DQBCG7yb+h82YeLNL&#10;8QuRpakmmpieiq3B2wJTIO7OEnbbor/e6UmP70feeSZbTNaIA46+d6RgPotAINWu6alVsHl/uUpA&#10;+KCp0cYRKvhGD4v8/CzTaeOOtMZDEVrBI+RTraALYUil9HWHVvuZG5A427nR6sBybGUz6iOPWyPj&#10;KLqTVvfEFzo94HOH9Vextwp25edP+frk4/XDmyldtfxYbQur1OXFtHwEEXAKf2U44TM65MxUuT01&#10;XhjWN/OYqwqSWxCnPEqu2ajYuAeZZ/L/A/kvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ANzBqbgVAgAAXAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAJXX2mXeAAAACAEAAA8AAAAAAAAAAAAAAAAAbwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" path="m,l5981700,e" filled="f" strokecolor="#edb82c" strokeweight="1.08pt">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FCF5018" w14:textId="77777777" w:rsidR="007974B5" w:rsidRPr="00C7023E" w:rsidRDefault="00C7023E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="254"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="Policies"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00C7023E">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Policies</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F406C60" w14:textId="77777777" w:rsidR="007974B5" w:rsidRDefault="00C7023E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
@@ -308,104 +308,139 @@
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-2"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>Definition</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="158A9FE8" w14:textId="77777777" w:rsidR="007974B5" w:rsidRPr="00C7023E" w:rsidRDefault="00C7023E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="3" w:line="292" w:lineRule="exact"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="Forms"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00C7023E">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Forms</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="022532AB" w14:textId="77777777" w:rsidR="007974B5" w:rsidRDefault="00C7023E">
+    <w:p w14:paraId="022532AB" w14:textId="2DAE934C" w:rsidR="007974B5" w:rsidRPr="0055208A" w:rsidRDefault="0055208A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="243" w:lineRule="exact"/>
         <w:ind w:left="350"/>
-      </w:pPr>
-[...43 lines deleted...]
-    <w:p w14:paraId="6815841D" w14:textId="77777777" w:rsidR="007974B5" w:rsidRDefault="007974B5">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single" w:color="0000FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single" w:color="0000FF"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://research.missouri.edu/sponsored-programs-administration/grant-fact-sheet"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single" w:color="0000FF"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single" w:color="0000FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00C7023E" w:rsidRPr="0055208A">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Grant</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7023E" w:rsidRPr="0055208A">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C7023E" w:rsidRPr="0055208A">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Fact</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7023E" w:rsidRPr="0055208A">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C7023E" w:rsidRPr="0055208A">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Sheet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6815841D" w14:textId="109FA338" w:rsidR="007974B5" w:rsidRDefault="0055208A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="7"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single" w:color="0000FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1C7A3D02" w14:textId="77777777" w:rsidR="007974B5" w:rsidRPr="00C7023E" w:rsidRDefault="00C7023E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="Overview"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00C7023E">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Overview</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1883327F" w14:textId="77777777" w:rsidR="007974B5" w:rsidRDefault="00C7023E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="5" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="350" w:right="568"/>
       </w:pPr>
       <w:r>
         <w:t>As an exception the University of Missouri’s federally-negotiated indirect cost rate applicable to research, a “clinical trial,” as defined below, is subject to a rate of 26 percent. This reduced rate is consistent</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1530,54 +1565,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>intermediary</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>sponsor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>bec</w:t>
-[...2 lines deleted...]
-        <w:t>ause</w:t>
+        <w:t>because</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>such</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>federally</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1958,180 +1990,184 @@
           <w:position w:val="1"/>
         </w:rPr>
         <w:t>OSPA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:position w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:position w:val="1"/>
         </w:rPr>
         <w:t>at</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="9"/>
           <w:position w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7">
+      <w:hyperlink r:id="rId6">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-4"/>
             <w:position w:val="1"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>muresearchospact@missouri.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="2"/>
           <w:position w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>882-7560.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D9249EA" w14:textId="77777777" w:rsidR="007974B5" w:rsidRDefault="00C7023E">
+    <w:p w14:paraId="2FE30C7C" w14:textId="15D46513" w:rsidR="0055208A" w:rsidRPr="0055208A" w:rsidRDefault="00C7023E" w:rsidP="0055208A">
       <w:pPr>
         <w:spacing w:before="214" w:line="268" w:lineRule="auto"/>
         <w:ind w:left="350" w:right="8757"/>
         <w:rPr>
-          <w:sz w:val="20"/>
+          <w:b/>
+          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C7023E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Related</w:t>
       </w:r>
       <w:r w:rsidRPr="00C7023E">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-17"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C7023E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Topics </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8">
-[...26 lines deleted...]
-      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="202A9696" w14:textId="77777777" w:rsidR="007974B5" w:rsidRDefault="00C7023E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="213"/>
         <w:ind w:left="350"/>
       </w:pPr>
-      <w:hyperlink r:id="rId10">
+      <w:hyperlink r:id="rId7">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-5"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
-          <w:t>Intellectual</w:t>
+          <w:t>Intellect</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:spacing w:val="-5"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>u</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:spacing w:val="-5"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>al</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="3"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-2"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>Property</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
+    <w:p w14:paraId="6B53FFAB" w14:textId="1974204A" w:rsidR="0055208A" w:rsidRDefault="0055208A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="213"/>
+        <w:ind w:left="350"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="0055208A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Indirect Cost Recovery</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
     <w:p w14:paraId="1CDFC6A5" w14:textId="77777777" w:rsidR="007974B5" w:rsidRDefault="007974B5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="30"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FD46CBA" w14:textId="77777777" w:rsidR="007974B5" w:rsidRPr="00C7023E" w:rsidRDefault="00C7023E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="Effective_Date"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="00C7023E">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Effective</w:t>
       </w:r>
       <w:r w:rsidRPr="00C7023E">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
@@ -2173,61 +2209,61 @@
       <w:r w:rsidRPr="00C7023E">
         <w:t>Last</w:t>
       </w:r>
       <w:r w:rsidRPr="00C7023E">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C7023E">
         <w:t>Revision</w:t>
       </w:r>
       <w:r w:rsidRPr="00C7023E">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C7023E">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="637D544A" w14:textId="77777777" w:rsidR="007974B5" w:rsidRDefault="00C7023E">
+    <w:p w14:paraId="637D544A" w14:textId="23977665" w:rsidR="007974B5" w:rsidRDefault="0055208A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="43"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>11/05/2024</w:t>
+        <w:t>09/11/2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A178A73" w14:textId="77777777" w:rsidR="007974B5" w:rsidRDefault="007974B5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54274960" w14:textId="77777777" w:rsidR="007974B5" w:rsidRDefault="007974B5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0236BB6D" w14:textId="77777777" w:rsidR="007974B5" w:rsidRDefault="007974B5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="59"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08C0E605" w14:textId="77777777" w:rsidR="007974B5" w:rsidRDefault="00C7023E">
       <w:pPr>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="7102"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
@@ -2239,51 +2275,51 @@
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15729152" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="08048778" wp14:editId="4186ABC5">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>5247640</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-71424</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2135174" cy="721992"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="2" name="Image 2" descr="logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="Image 2" descr="logo"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11" cstate="print"/>
+                    <a:blip r:embed="rId9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2135174" cy="721992"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Sponsored Programs Administration 601 Turner Ave</w:t>
       </w:r>
@@ -2337,121 +2373,125 @@
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>65211 573-882-7560</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>|</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12">
+      <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>grantsdc@missouri.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="007974B5">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1820" w:right="360" w:bottom="280" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
-    <w:altName w:val="Century Gothic"/>
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
-    <w:shapeLayoutLikeWW8/>
-[...2 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007974B5"/>
+    <w:rsid w:val="0055208A"/>
     <w:rsid w:val="007974B5"/>
+    <w:rsid w:val="009E289C"/>
     <w:rsid w:val="00C7023E"/>
+    <w:rsid w:val="00C84680"/>
     <w:rsid w:val="00F80846"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -2923,59 +2963,82 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0055208A"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0055208A"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.research.missouri.edu/ospa/sppg/OSPA_SPPG_FA_Cost_Recovery.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:muresearchospact@missouri.edu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:grantsdc@missouri.edu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.research.missouri.edu/ospa/grantfactsheet.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://osp.od.nih.gov/office-clinical-research-and-bioethics-policy/clinical-research-policy/clinical-trials" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.research.missouri.edu/ospa/sppg/OSPA_SPPG_Intellectual_Property.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umsystem.edu/ums/policies/finance/facilities_and_administrative_costs" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.research.missouri.edu/ospa/sppg/OSPA_SPPG_FA_Cost_Recovery.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.research.missouri.edu/spa/sppg/indirect-cost-recovery" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.research.missouri.edu/ospa/sppg/OSPA_SPPG_Intellectual_Property.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:muresearchospact@missouri.edu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://osp.od.nih.gov/office-clinical-research-and-bioethics-policy/clinical-research-policy/clinical-trials" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:grantsdc@missouri.edu" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umsystem.edu/ums/policies/finance/facilities_and_administrative_costs" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3222,60 +3285,60 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>611</Words>
-  <Characters>3488</Characters>
+  <Words>598</Words>
+  <Characters>3414</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>29</Lines>
+  <Lines>28</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4091</CharactersWithSpaces>
+  <CharactersWithSpaces>4004</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Office of Research Computer Services</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2024-11-06T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Acrobat PDFMaker 24 for Word</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">