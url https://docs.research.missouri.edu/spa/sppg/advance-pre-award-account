--- v0 (2026-06-14)
+++ v1 (2026-10-22)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3AEC40B9" w14:textId="77777777" w:rsidR="00455B6E" w:rsidRDefault="006036F8">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="404040"/>
         </w:rPr>
         <w:t>Advance</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="404040"/>
           <w:spacing w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="404040"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r>
@@ -136,51 +136,51 @@
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="13462">
                           <a:solidFill>
                             <a:srgbClr val="F0B82C"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="27C2A6B0" id="Graphic 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:70.55pt;margin-top:4.4pt;width:470.9pt;height:.1pt;z-index:-15728640;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5980430,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAg42sxFQIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadLuspSo6QpaFSGt&#10;lpW2iLPrOE2E4zFjt8n+e8bOR8tyQ1ysZ89k/N68cVb3XaPZWaGrweR8Pks5U0ZCUZtjzr/vd++W&#10;nDkvTCE0GJXzF+X4/frtm1VrM7WACnShkFER47LW5rzy3mZJ4mSlGuFmYJWhYAnYCE9bPCYFipaq&#10;NzpZpOld0gIWFkEq5+h02wf5OtYvSyX9t7J0yjOdc+Lm44pxPYQ1Wa9EdkRhq1oONMQ/sGhEbejS&#10;qdRWeMFOWP9VqqklgoPSzyQ0CZRlLVXUQGrm6Ss1z5WwKmqh5jg7tcn9v7Ly8fxsnzBQd/YB5E9H&#10;HUla67IpEjZuyOlKbEIuEWdd7OLL1EXVeSbp8P3HZXp7Q82WFJsvPsQmJyIbv5Un578oiHXE+cH5&#10;3oNiRKIakezMCJGcDB7q6KHnjDxEzsjDQ++hFT58F8gFyNoLkXDWwFntIUb9K+ZE7RLV5jprkjKq&#10;pNw+g0C4hnrVg3g14Wtx2gQW85vbu0WcDQe6Lna11oGGw+Nho5GdBanapZ+Xi00QQiX+SLPo/Fa4&#10;qs+LoSFNm8Go3pvg0gGKlydkLY1zzt2vk0DFmf5qaF7C7I8AR3AYAXq9gfhCYofozn33Q6Bl4fqc&#10;e7L2EcZpFNnoWtA+5YYvDXw6eSjrYGkcop7RsKERjgKH5xbeyPU+Zl1+CuvfAAAA//8DAFBLAwQU&#10;AAYACAAAACEALBazuN0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCF7G7&#10;iVrSmE0JBU+CaOult232mQSzb0N2m8R/7+tJj8MMM98U28X1YsIxdJ40JCsFAqn2tqNGw+fh5T4D&#10;EaIha3pPqOEHA2zL66vC5NbP9IHTPjaCSyjkRkMb45BLGeoWnQkrPyCx9+VHZyLLsZF2NDOXu16m&#10;Sq2lMx3xQmsG3LVYf+/PTsPu8OTs3Xv1kDbjsVu/Hmf3NlVa394s1TOIiEv8C8MFn9GhZKaTP5MN&#10;omf9mCQc1ZDxg4uvsnQD4qRho0CWhfx/oPwFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;IONrMRUCAABcBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEALBazuN0AAAAIAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" path="m,l5980430,e" filled="f" strokecolor="#f0b82c" strokeweight="1.06pt">
+              <v:shape w14:anchorId="36DABA4C" id="Graphic 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:70.55pt;margin-top:4.4pt;width:470.9pt;height:.1pt;z-index:-15728640;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5980430,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAg42sxFQIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadLuspSo6QpaFSGt&#10;lpW2iLPrOE2E4zFjt8n+e8bOR8tyQ1ysZ89k/N68cVb3XaPZWaGrweR8Pks5U0ZCUZtjzr/vd++W&#10;nDkvTCE0GJXzF+X4/frtm1VrM7WACnShkFER47LW5rzy3mZJ4mSlGuFmYJWhYAnYCE9bPCYFipaq&#10;NzpZpOld0gIWFkEq5+h02wf5OtYvSyX9t7J0yjOdc+Lm44pxPYQ1Wa9EdkRhq1oONMQ/sGhEbejS&#10;qdRWeMFOWP9VqqklgoPSzyQ0CZRlLVXUQGrm6Ss1z5WwKmqh5jg7tcn9v7Ly8fxsnzBQd/YB5E9H&#10;HUla67IpEjZuyOlKbEIuEWdd7OLL1EXVeSbp8P3HZXp7Q82WFJsvPsQmJyIbv5Un578oiHXE+cH5&#10;3oNiRKIakezMCJGcDB7q6KHnjDxEzsjDQ++hFT58F8gFyNoLkXDWwFntIUb9K+ZE7RLV5jprkjKq&#10;pNw+g0C4hnrVg3g14Wtx2gQW85vbu0WcDQe6Lna11oGGw+Nho5GdBanapZ+Xi00QQiX+SLPo/Fa4&#10;qs+LoSFNm8Go3pvg0gGKlydkLY1zzt2vk0DFmf5qaF7C7I8AR3AYAXq9gfhCYofozn33Q6Bl4fqc&#10;e7L2EcZpFNnoWtA+5YYvDXw6eSjrYGkcop7RsKERjgKH5xbeyPU+Zl1+CuvfAAAA//8DAFBLAwQU&#10;AAYACAAAACEALBazuN0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCF7G7&#10;iVrSmE0JBU+CaOult232mQSzb0N2m8R/7+tJj8MMM98U28X1YsIxdJ40JCsFAqn2tqNGw+fh5T4D&#10;EaIha3pPqOEHA2zL66vC5NbP9IHTPjaCSyjkRkMb45BLGeoWnQkrPyCx9+VHZyLLsZF2NDOXu16m&#10;Sq2lMx3xQmsG3LVYf+/PTsPu8OTs3Xv1kDbjsVu/Hmf3NlVa394s1TOIiEv8C8MFn9GhZKaTP5MN&#10;omf9mCQc1ZDxg4uvsnQD4qRho0CWhfx/oPwFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;IONrMRUCAABcBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEALBazuN0AAAAIAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" path="m,l5980430,e" filled="f" strokecolor="#f0b82c" strokeweight="1.06pt">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AAA6411" w14:textId="77777777" w:rsidR="00455B6E" w:rsidRPr="001E7F24" w:rsidRDefault="006036F8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="315"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="UM_Policies"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="001E7F24">
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>UM</w:t>
       </w:r>
       <w:r w:rsidRPr="001E7F24">
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:w w:val="105"/>
@@ -241,161 +241,202 @@
         <w:r>
           <w:rPr>
             <w:color w:val="800080"/>
             <w:spacing w:val="-4"/>
             <w:u w:val="single" w:color="800080"/>
           </w:rPr>
           <w:t>Award</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="64D28A2B" w14:textId="77777777" w:rsidR="00455B6E" w:rsidRPr="001E7F24" w:rsidRDefault="006036F8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="171"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="Forms"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="001E7F24">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>Forms</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C0B86EF" w14:textId="77777777" w:rsidR="00455B6E" w:rsidRDefault="006036F8">
+    <w:p w14:paraId="7C0B86EF" w14:textId="44D41A4E" w:rsidR="00455B6E" w:rsidRPr="000F4974" w:rsidRDefault="000F4974">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="43"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...59 lines deleted...]
-    <w:p w14:paraId="61446D91" w14:textId="77777777" w:rsidR="00455B6E" w:rsidRDefault="00455B6E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single" w:color="0000FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single" w:color="0000FF"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://docs.research.missouri.edu/spa/pre_award_account_request_form.pdf"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single" w:color="0000FF"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single" w:color="0000FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006036F8" w:rsidRPr="000F4974">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Request</w:t>
+      </w:r>
+      <w:r w:rsidR="006036F8" w:rsidRPr="000F4974">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006036F8" w:rsidRPr="000F4974">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidR="006036F8" w:rsidRPr="000F4974">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006036F8" w:rsidRPr="000F4974">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Advance/Pre-Award</w:t>
+      </w:r>
+      <w:r w:rsidR="006036F8" w:rsidRPr="000F4974">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006036F8" w:rsidRPr="000F4974">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Account</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61446D91" w14:textId="77140672" w:rsidR="00455B6E" w:rsidRDefault="000F4974">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="5"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single" w:color="0000FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="192C3F80" w14:textId="77777777" w:rsidR="00455B6E" w:rsidRPr="001E7F24" w:rsidRDefault="006036F8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="Overview"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="001E7F24">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>Overview</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="518CD396" w14:textId="77777777" w:rsidR="00455B6E" w:rsidRDefault="006036F8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="44" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="419"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">An </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">advance account </w:t>
       </w:r>
       <w:r>
         <w:t>is</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>established after the project start date but before all</w:t>
+        <w:t xml:space="preserve">established after the project </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>start date</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> but before all</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>parties have signed the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>agreement.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -503,53 +544,55 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>having</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>fully-executed</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>award</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>in place or to incur expenses before the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -998,51 +1041,51 @@
           <w:spacing w:val="-10"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">pre-award </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>account.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51538298" w14:textId="77777777" w:rsidR="00455B6E" w:rsidRDefault="00455B6E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="33"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BC5E793" w14:textId="77777777" w:rsidR="00455B6E" w:rsidRDefault="006036F8">
+    <w:p w14:paraId="0BC5E793" w14:textId="1C0EBA76" w:rsidR="00455B6E" w:rsidRDefault="006036F8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="692"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>PI/Department</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
@@ -1063,51 +1106,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>completes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9">
+      <w:hyperlink r:id="rId8">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>Request</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-8"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>for</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
@@ -1123,51 +1166,51 @@
           </w:rPr>
           <w:t>Advance/Pre-Award</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-6"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>Account</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10">
+      <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>with</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -1176,51 +1219,57 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>necessary</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>approvals.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="34"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>A electronic</w:t>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="000F4974">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> electronic</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Proposal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Signature</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1627,52 +1676,57 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>will set up the account according to the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>information provided on the ePSRS (period of performance, and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:t>Chartfield)</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Chartfield</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>with</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -2441,94 +2495,96 @@
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>terms of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>the agreement (which may not be known at the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">time the advance account or pre-award account is established) and, if federal funding, under </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11">
+      <w:hyperlink r:id="rId10">
         <w:r>
           <w:t>OMB Uniform Guidance.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:spacing w:val="40"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:t>I</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>f notification is received by the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>PI/Department</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>regards to</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>status</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -2587,51 +2643,65 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03EA8396" w14:textId="61594EFE" w:rsidR="00455B6E" w:rsidRDefault="006036F8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="359" w:right="652"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>SPA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>SGCA/Post-award Team</w:t>
+        <w:t>SGCA/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Post-award</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Team</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>– Once</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -2777,88 +2847,95 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>The final award and GAS are retained</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>the grants award file</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the grants award </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>file</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>SPA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Post-award</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Team</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>will</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -3189,62 +3266,64 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>PI/Department</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>status</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -3513,97 +3592,101 @@
     <w:p w14:paraId="3DF9FDD7" w14:textId="77777777" w:rsidR="00455B6E" w:rsidRDefault="00455B6E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="38"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A8C0895" w14:textId="1E33BC5B" w:rsidR="00455B6E" w:rsidRDefault="006036F8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="419"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>SPA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Post-award</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Team</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>The</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Post-award</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Team</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>will</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -3756,51 +3839,59 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>agreement. The Post-award Team will work with</w:t>
+        <w:t xml:space="preserve">agreement. The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Post-award</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Team will work with</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>the sponsor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>to address any potential issues;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -3898,51 +3989,59 @@
     <w:p w14:paraId="009E86FD" w14:textId="09AA6A64" w:rsidR="00455B6E" w:rsidRDefault="006036F8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="352" w:right="594"/>
       </w:pPr>
       <w:r>
         <w:t>In the event a project does not get</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>funded,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>the SPA Post-award Team will</w:t>
+        <w:t xml:space="preserve">the SPA </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Post-award</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Team will</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>work with Department to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>transfer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -4005,53 +4104,55 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>The</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>SPA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Post-award</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Team</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>will</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -4077,51 +4178,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>project</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>according to standard closeout procedures.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CAD373B" w14:textId="77777777" w:rsidR="00455B6E" w:rsidRDefault="00455B6E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:sectPr w:rsidR="00455B6E">
-          <w:headerReference w:type="default" r:id="rId12"/>
+          <w:headerReference w:type="default" r:id="rId11"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1080" w:right="1080" w:bottom="280" w:left="1080" w:header="713" w:footer="0" w:gutter="0"/>
           <w:pgNumType w:start="2"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C2CA96C" w14:textId="77777777" w:rsidR="00455B6E" w:rsidRDefault="00455B6E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="160"/>
         <w:rPr>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="586C9B7B" w14:textId="77777777" w:rsidR="00455B6E" w:rsidRPr="001E7F24" w:rsidRDefault="006036F8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="1"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="Responsibilities"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="001E7F24">
         <w:rPr>
@@ -5105,56 +5206,58 @@
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>associated</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>grant</w:t>
@@ -5315,56 +5418,58 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>review).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D768F96" w14:textId="77777777" w:rsidR="00455B6E" w:rsidRDefault="006036F8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="1331"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Ensures</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>that</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>spending</w:t>
@@ -5626,51 +5731,51 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="Need_Help?"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="001E7F24">
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>Need</w:t>
       </w:r>
       <w:r w:rsidRPr="001E7F24">
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E7F24">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>Help?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44B7C4F6" w14:textId="77777777" w:rsidR="00455B6E" w:rsidRDefault="006036F8">
+    <w:p w14:paraId="44B7C4F6" w14:textId="50771548" w:rsidR="00455B6E" w:rsidRDefault="006036F8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="44" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t>If</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>you</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>have</w:t>
@@ -5770,57 +5875,56 @@
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>contact</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>OSPA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13">
-        <w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="000D471E" w:rsidRPr="00A700CF">
           <w:rPr>
-            <w:color w:val="0000FF"/>
-            <w:u w:val="single" w:color="0000FF"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>muresearchospa@missouri.edu</w:t>
+          <w:t>grantsdc@missouri.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>or</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>(573)-882-7560.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="590BE5BC" w14:textId="77777777" w:rsidR="00455B6E" w:rsidRDefault="00455B6E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
@@ -5830,320 +5934,62 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38794B5E" w14:textId="77777777" w:rsidR="00455B6E" w:rsidRPr="001E7F24" w:rsidRDefault="006036F8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="Related_Topics"/>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidRPr="001E7F24">
         <w:t>Related</w:t>
       </w:r>
       <w:r w:rsidRPr="001E7F24">
         <w:rPr>
           <w:spacing w:val="25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E7F24">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Topics</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="204D2879" w14:textId="77777777" w:rsidR="00455B6E" w:rsidRDefault="006036F8">
+    <w:p w14:paraId="204D2879" w14:textId="5A08B11E" w:rsidR="00455B6E" w:rsidRDefault="00AE0190">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="36"/>
         <w:ind w:left="360"/>
       </w:pPr>
-      <w:hyperlink r:id="rId14">
-        <w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00AE0190">
           <w:rPr>
-            <w:color w:val="0000FF"/>
-[...1 lines deleted...]
-            <w:u w:val="single" w:color="0000FF"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Financial</w:t>
-[...255 lines deleted...]
-          <w:t>Regulation</w:t>
+          <w:t>Financial Conflict of Interest</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="33F43E08" w14:textId="77777777" w:rsidR="00455B6E" w:rsidRDefault="00455B6E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="25"/>
         <w:rPr>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3BFC8CE7" w14:textId="77777777" w:rsidR="00455B6E" w:rsidRPr="001E7F24" w:rsidRDefault="006036F8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="359"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="Creation_Date"/>
       <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidRPr="001E7F24">
         <w:t>Creation</w:t>
       </w:r>
       <w:r w:rsidRPr="001E7F24">
         <w:rPr>
           <w:spacing w:val="32"/>
@@ -6276,51 +6122,51 @@
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15729152" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="065FB9F9" wp14:editId="25A2C4ED">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>4883601</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-37672</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2061231" cy="574910"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="3" name="Image 3" descr="SPA logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="Image 3" descr="SPA logo"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16" cstate="print"/>
+                    <a:blip r:embed="rId14" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2061231" cy="574910"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Sponsored Programs Administration 601</w:t>
       </w:r>
@@ -6402,149 +6248,149 @@
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>573-882-7560</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>|</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17">
+      <w:hyperlink r:id="rId15">
         <w:r>
           <w:rPr>
             <w:spacing w:val="-2"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>grantsdc@missouri.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="00455B6E">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1080" w:right="1080" w:bottom="280" w:left="1080" w:header="713" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5DB7719D" w14:textId="77777777" w:rsidR="006036F8" w:rsidRDefault="006036F8">
+    <w:p w14:paraId="366FE0C8" w14:textId="77777777" w:rsidR="00AF30B5" w:rsidRDefault="00AF30B5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="31562DD2" w14:textId="77777777" w:rsidR="006036F8" w:rsidRDefault="006036F8">
+    <w:p w14:paraId="4864E297" w14:textId="77777777" w:rsidR="00AF30B5" w:rsidRDefault="00AF30B5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6744299A" w14:textId="77777777" w:rsidR="006036F8" w:rsidRDefault="006036F8">
+    <w:p w14:paraId="4923C31D" w14:textId="77777777" w:rsidR="00AF30B5" w:rsidRDefault="00AF30B5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A5BC8B9" w14:textId="77777777" w:rsidR="006036F8" w:rsidRDefault="006036F8">
+    <w:p w14:paraId="500DAB52" w14:textId="77777777" w:rsidR="00AF30B5" w:rsidRDefault="00AF30B5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7E36D747" w14:textId="77777777" w:rsidR="00455B6E" w:rsidRDefault="006036F8">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487518208" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="644F33FB" wp14:editId="4D8A0836">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>6765035</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>443909</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="144780" cy="149225"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="Textbox 2"/>
               <wp:cNvGraphicFramePr>
@@ -6666,51 +6512,51 @@
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-10"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="485A5828"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9252F088"/>
     <w:lvl w:ilvl="0" w:tplc="19FE9EF2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="126"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="25C44C22">
@@ -6797,77 +6643,91 @@
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6B784626">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8280" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1130394295">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
-    <w:shapeLayoutLikeWW8/>
-[...2 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00455B6E"/>
+    <w:rsid w:val="000D471E"/>
+    <w:rsid w:val="000F4974"/>
+    <w:rsid w:val="001E174D"/>
     <w:rsid w:val="001E7F24"/>
     <w:rsid w:val="00455B6E"/>
+    <w:rsid w:val="0054422F"/>
     <w:rsid w:val="006036F8"/>
+    <w:rsid w:val="00737BD3"/>
+    <w:rsid w:val="00882C03"/>
+    <w:rsid w:val="00906130"/>
     <w:rsid w:val="00974A58"/>
+    <w:rsid w:val="009D464E"/>
+    <w:rsid w:val="00AE0190"/>
+    <w:rsid w:val="00AF30B5"/>
     <w:rsid w:val="00BA1436"/>
     <w:rsid w:val="00C01A49"/>
+    <w:rsid w:val="00C84680"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="211013D6"/>
@@ -7357,59 +7217,94 @@
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="72"/>
       <w:ind w:left="360"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="1079" w:hanging="360"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000F4974"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000F4974"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000F4974"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.research.missouri.edu/ospa/pre_award_account_request_form.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:muresearchospa@missouri.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umsystem.edu/ums/policies/finance/establishing_an_award" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:grantsdc@missouri.edu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.whitehouse.gov/omb/circulars_a021_2004" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://research.missouri.edu/ospa/files/OSPA_SPPG_FCOI_PHS.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://research.missouri.edu/forms/files/pre_award_account_request_form.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.research.missouri.edu/ospa/pre_award_account_request_form.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.research.missouri.edu/ospa/sppg/OSPA_SPPG_FCOI.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.research.missouri.edu/spa/pre_award_account_request_form.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.research.missouri.edu/spa/sppg/FCOI" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umsystem.edu/ums/policies/finance/establishing_an_award" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:grantsdc@missouri.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:grantsdc@missouri.edu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.whitehouse.gov/omb/circulars_a021_2004" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://research.missouri.edu/forms/files/pre_award_account_request_form.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7656,60 +7551,60 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1078</Words>
-  <Characters>6395</Characters>
+  <Words>1084</Words>
+  <Characters>6179</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>70</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>51</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>University of Missouri-Columbia</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7403</CharactersWithSpaces>
+  <CharactersWithSpaces>7249</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>April Campbell</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2022-05-12T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Acrobat PDFMaker 22 for Word</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">