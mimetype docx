--- v0 (2026-06-13)
+++ v1 (2026-10-03)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1950467A" w14:textId="77777777" w:rsidR="00E63511" w:rsidRDefault="00AD2F42">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="414141"/>
         </w:rPr>
         <w:t>DHHS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="414141"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="414141"/>
         </w:rPr>
         <w:t>Salary</w:t>
       </w:r>
       <w:r>
@@ -123,414 +123,417 @@
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="13462">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="49A82133" id="Graphic 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:70.6pt;margin-top:4pt;width:470.95pt;height:.1pt;z-index:-15728640;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5981065,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAx2w9DFgIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L07SNWuNOMXQoMOA&#10;oivQDDsrshwbk0WNVGL370fJcZJ1t2E+CJT4RD7yUV7e9a0VB4PUgCvkbDKVwjgNZeN2hfy+efhw&#10;IwUF5UplwZlCvhqSd6v375adz80carClQcFBHOWdL2Qdgs+zjHRtWkUT8MaxswJsVeAt7rISVcfR&#10;W5vNp9NF1gGWHkEbIj5dD065SvGryujwrarIBGELydxCWjGt27hmq6XKd6h83egjDfUPLFrVOE56&#10;CrVWQYk9Nn+FahuNQFCFiYY2g6pqtEk1cDWz6ZtqXmrlTaqFm0P+1Cb6f2H10+HFP2OkTv4R9E/i&#10;jmSdp/zkiRs6YvoK24hl4qJPXXw9ddH0QWg+vL69mU0X11Jo9s3mn1KTM5WPd/WewhcDKY46PFIY&#10;NChHS9WjpXs3mshKRg1t0jBIwRqiFKzhdtDQqxDvRXLRFN2ZSDxr4WA2kLzhDXOmdvZad4niUqa3&#10;VzzCY5WMHRBsxDTcq8FIqdm+LM66yGJ29XExT7NBYJvyobE20iDcbe8tioOKk5m+WAiH+APmkcJa&#10;UT3gkusIs+4o1KBNVGkL5eszio7HuZD0a6/QSGG/Op6XOPujgaOxHQ0M9h7SC0kd4pyb/odCL2L6&#10;QgaW9gnGaVT5qFqs/YSNNx183geomihpGqKB0XHDI5wKPD63+EYu9wl1/imsfgMAAP//AwBQSwME&#10;FAAGAAgAAAAhALT/SvbcAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1lbhR&#10;JwGhKMSpqkrApQcIqFydeBtHjddR7Dbh79me4Dg7o9k35WZxg7jgFHpPCtJ1AgKp9aanTsHX58t9&#10;DiJETUYPnlDBDwbYVLc3pS6Mn+kDL3XsBJdQKLQCG+NYSBlai06HtR+R2Dv6yenIcuqkmfTM5W6Q&#10;WZI8Sad74g9Wj7iz2J7qs1Ow2NN+HPf2bX6n5ljv8tfDtzwodbdats8gIi7xLwxXfEaHipkafyYT&#10;xMD6Mc04qiDnSVc/yR9SEA0fMpBVKf8PqH4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;MdsPQxYCAABcBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAtP9K9twAAAAIAQAADwAAAAAAAAAAAAAAAABwBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" path="m,l5980938,e" filled="f" strokeweight="1.06pt">
+              <v:shape w14:anchorId="082B8FF3" id="Graphic 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:70.6pt;margin-top:4pt;width:470.95pt;height:.1pt;z-index:-15728640;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5981065,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAx2w9DFgIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L07SNWuNOMXQoMOA&#10;oivQDDsrshwbk0WNVGL370fJcZJ1t2E+CJT4RD7yUV7e9a0VB4PUgCvkbDKVwjgNZeN2hfy+efhw&#10;IwUF5UplwZlCvhqSd6v375adz80carClQcFBHOWdL2Qdgs+zjHRtWkUT8MaxswJsVeAt7rISVcfR&#10;W5vNp9NF1gGWHkEbIj5dD065SvGryujwrarIBGELydxCWjGt27hmq6XKd6h83egjDfUPLFrVOE56&#10;CrVWQYk9Nn+FahuNQFCFiYY2g6pqtEk1cDWz6ZtqXmrlTaqFm0P+1Cb6f2H10+HFP2OkTv4R9E/i&#10;jmSdp/zkiRs6YvoK24hl4qJPXXw9ddH0QWg+vL69mU0X11Jo9s3mn1KTM5WPd/WewhcDKY46PFIY&#10;NChHS9WjpXs3mshKRg1t0jBIwRqiFKzhdtDQqxDvRXLRFN2ZSDxr4WA2kLzhDXOmdvZad4niUqa3&#10;VzzCY5WMHRBsxDTcq8FIqdm+LM66yGJ29XExT7NBYJvyobE20iDcbe8tioOKk5m+WAiH+APmkcJa&#10;UT3gkusIs+4o1KBNVGkL5eszio7HuZD0a6/QSGG/Op6XOPujgaOxHQ0M9h7SC0kd4pyb/odCL2L6&#10;QgaW9gnGaVT5qFqs/YSNNx183geomihpGqKB0XHDI5wKPD63+EYu9wl1/imsfgMAAP//AwBQSwME&#10;FAAGAAgAAAAhALT/SvbcAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1lbhR&#10;JwGhKMSpqkrApQcIqFydeBtHjddR7Dbh79me4Dg7o9k35WZxg7jgFHpPCtJ1AgKp9aanTsHX58t9&#10;DiJETUYPnlDBDwbYVLc3pS6Mn+kDL3XsBJdQKLQCG+NYSBlai06HtR+R2Dv6yenIcuqkmfTM5W6Q&#10;WZI8Sad74g9Wj7iz2J7qs1Ow2NN+HPf2bX6n5ljv8tfDtzwodbdats8gIi7xLwxXfEaHipkafyYT&#10;xMD6Mc04qiDnSVc/yR9SEA0fMpBVKf8PqH4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;MdsPQxYCAABcBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAtP9K9twAAAAIAQAADwAAAAAAAAAAAAAAAABwBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" path="m,l5980938,e" filled="f" strokeweight="1.06pt">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C1BAC03" w14:textId="77777777" w:rsidR="00E63511" w:rsidRDefault="00E63511">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7CA2E2C7" w14:textId="77777777" w:rsidR="00E63511" w:rsidRDefault="00AD2F42">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="1"/>
       </w:pPr>
       <w:r>
         <w:t>UM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Policies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FE2D785" w14:textId="77777777" w:rsidR="00E63511" w:rsidRDefault="00AD2F42">
+    <w:p w14:paraId="0FE2D785" w14:textId="619781E0" w:rsidR="00E63511" w:rsidRDefault="00AD2F42">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="130"/>
         <w:ind w:left="261"/>
       </w:pPr>
-      <w:r>
-[...66 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="004D0C7D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Policy</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004D0C7D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-11"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="004D0C7D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>22303</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004D0C7D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-10"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="004D0C7D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>–</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004D0C7D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-6"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="004D0C7D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Payroll</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004D0C7D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-9"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="004D0C7D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-2"/>
+          </w:rPr>
+          <w:t>Verification</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0C72BA19" w14:textId="77777777" w:rsidR="00E63511" w:rsidRDefault="00AD2F42">
+    <w:p w14:paraId="0C72BA19" w14:textId="7D37E471" w:rsidR="00E63511" w:rsidRDefault="00AD2F42">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="42"/>
         <w:ind w:left="265" w:right="5627"/>
       </w:pPr>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="004D0C7D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Policy</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004D0C7D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-14"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="004D0C7D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>27002</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004D0C7D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-14"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="004D0C7D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>–</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004D0C7D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-12"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="004D0C7D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Allowable</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004D0C7D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-14"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="004D0C7D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Costs</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004D0C7D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-14"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="004D0C7D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>&amp;</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004D0C7D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-13"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="004D0C7D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Principles</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
-          <w:u w:val="single" w:color="0000FF"/>
-[...105 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="004D0C7D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Policy 27016 – Award Closeout</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="285A0E13" w14:textId="77777777" w:rsidR="00E63511" w:rsidRDefault="00AD2F42">
+    <w:p w14:paraId="285A0E13" w14:textId="270E522E" w:rsidR="00E63511" w:rsidRDefault="00AD2F42">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="241" w:lineRule="exact"/>
         <w:ind w:left="265"/>
       </w:pPr>
-      <w:r>
-[...66 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="004D0C7D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Policy</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004D0C7D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-9"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="004D0C7D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>27003</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004D0C7D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-9"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="004D0C7D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>–</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004D0C7D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-6"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="004D0C7D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Cost</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004D0C7D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-5"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="004D0C7D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-2"/>
+          </w:rPr>
+          <w:t>Sharing/Matching</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="21DAC333" w14:textId="77777777" w:rsidR="00E63511" w:rsidRDefault="00AD2F42">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="203"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Forms</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="607F3C44" w14:textId="77777777" w:rsidR="00E63511" w:rsidRDefault="00AD2F42">
+    <w:p w14:paraId="607F3C44" w14:textId="3CD64F6D" w:rsidR="00E63511" w:rsidRPr="00C00942" w:rsidRDefault="00AD2F42">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="39"/>
         <w:ind w:left="261"/>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00DC52E0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-4"/>
+          </w:rPr>
+          <w:t>Payroll</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00DC52E0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-13"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00DC52E0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-4"/>
+          </w:rPr>
+          <w:t>Correcting</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00DC52E0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-5"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00DC52E0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-4"/>
+          </w:rPr>
+          <w:t>Entry</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00C65F3C">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-4"/>
           <w:u w:val="single" w:color="0000FF"/>
         </w:rPr>
-        <w:t>Payroll</w:t>
-[...9 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C00942" w:rsidRPr="00C00942">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-4"/>
-          <w:u w:val="single" w:color="0000FF"/>
-[...13 lines deleted...]
-          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00C00942" w:rsidRPr="00C00942">
+        <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:u w:val="single" w:color="0000FF"/>
-[...2 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t>This form is also available on the Sponsored Programs webpage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F65C244" w14:textId="235AD753" w:rsidR="00C00942" w:rsidRDefault="00C00942" w:rsidP="00C00942">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="39"/>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="0C37D426" w14:textId="77777777" w:rsidR="00E63511" w:rsidRDefault="00AD2F42">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="242"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Overview</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54D2684E" w14:textId="77777777" w:rsidR="00E63511" w:rsidRDefault="00AD2F42">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="43" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="261" w:right="424"/>
       </w:pPr>
       <w:r>
         <w:t>In</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
@@ -2100,166 +2103,50 @@
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>(ELII)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>$228,000</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="394D1AA7" w14:textId="77777777" w:rsidR="00E63511" w:rsidRDefault="00E63511">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="21"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E044C49" w14:textId="77777777" w:rsidR="00E63511" w:rsidRDefault="00AD2F42">
-[...114 lines deleted...]
-    </w:p>
     <w:p w14:paraId="304CFA05" w14:textId="77777777" w:rsidR="00E63511" w:rsidRDefault="00AD2F42">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>Risk</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14206750" w14:textId="77777777" w:rsidR="00E63511" w:rsidRDefault="00AD2F42">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="48" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="261" w:right="424"/>
       </w:pPr>
       <w:r>
         <w:t>By</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -2711,66 +2598,61 @@
         </w:rPr>
         <w:t>Grants</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">and Contracts </w:t>
       </w:r>
       <w:r>
         <w:t>Administrator (SGCA) work to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">ensure that employee salaries </w:t>
-[...3 lines deleted...]
-        <w:t>in excess</w:t>
+        <w:t>ensure that employee salaries in excess</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>of</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>the applicable</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>cap are properly</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -2877,51 +2759,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>share</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>portion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22ABFF74" w14:textId="77777777" w:rsidR="00E63511" w:rsidRDefault="00E63511">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:sectPr w:rsidR="00E63511">
-          <w:headerReference w:type="default" r:id="rId7"/>
+          <w:headerReference w:type="default" r:id="rId12"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="880" w:right="720" w:bottom="280" w:left="1080" w:header="716" w:footer="0" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B73D70A" w14:textId="77777777" w:rsidR="00E63511" w:rsidRDefault="00AD2F42">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="261" w:right="142"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>The</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -5995,65 +5877,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-17"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>The Compliance Team works with the DRA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">to </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> posted salary as necessary, including job earnings distribution (JED) updates on the PAF and PCEs.</w:t>
+        <w:t>to make adjustments to posted salary as necessary, including job earnings distribution (JED) updates on the PAF and PCEs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D4903CC" w14:textId="77777777" w:rsidR="00E63511" w:rsidRDefault="00AD2F42">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="741"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>During</w:t>
       </w:r>
       <w:r>
@@ -6894,65 +6762,51 @@
         </w:rPr>
         <w:t>to confirm the funding source.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EFCA811" w14:textId="77777777" w:rsidR="00E63511" w:rsidRDefault="00AD2F42">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="739"/>
           <w:tab w:val="left" w:pos="741"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="616" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">The SGCA will add budget lines </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> the PeopleSoft Grants Module for salary and fringe benefits for</w:t>
+        <w:t>The SGCA will add budget lines in the PeopleSoft Grants Module for salary and fringe benefits for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -7568,183 +7422,172 @@
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>contact</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>SPA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8">
+      <w:hyperlink r:id="rId13">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>muresearchospa@missouri.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>or (573) 882-7560</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="760E76F3" w14:textId="77777777" w:rsidR="00E63511" w:rsidRDefault="00E63511">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="156"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23F62D82" w14:textId="77777777" w:rsidR="00E63511" w:rsidRDefault="00AD2F42">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Related</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Topics</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="363CA287" w14:textId="77777777" w:rsidR="00E63511" w:rsidRDefault="00AD2F42">
+    <w:p w14:paraId="363CA287" w14:textId="6A448D48" w:rsidR="00E63511" w:rsidRPr="00C25379" w:rsidRDefault="00AD2F42">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="40"/>
         <w:ind w:left="360"/>
       </w:pPr>
-      <w:r>
-[...22 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00FE4D90">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-5"/>
+          </w:rPr>
+          <w:t>Cost</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FE4D90">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-11"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FE4D90">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-4"/>
+          </w:rPr>
+          <w:t>Share</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4F33E7C3" w14:textId="77777777" w:rsidR="00E63511" w:rsidRDefault="00AD2F42">
+    <w:p w14:paraId="4F33E7C3" w14:textId="73D62FFF" w:rsidR="00E63511" w:rsidRPr="00C25379" w:rsidRDefault="00AD2F42">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="33"/>
         <w:ind w:left="360"/>
       </w:pPr>
-      <w:r>
-[...45 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00FE4D90">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-4"/>
+          </w:rPr>
+          <w:t>Cost</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FE4D90">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-9"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FE4D90">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-4"/>
+          </w:rPr>
+          <w:t>Transfers,</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FE4D90">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-14"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FE4D90">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-4"/>
+          </w:rPr>
+          <w:t>Payroll</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="154F1210" w14:textId="77777777" w:rsidR="00E63511" w:rsidRDefault="00E63511">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1574AAB6" w14:textId="77777777" w:rsidR="00E63511" w:rsidRDefault="00AD2F42">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Creation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -7786,106 +7629,115 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Revision</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20B3ADA5" w14:textId="77777777" w:rsidR="00E63511" w:rsidRDefault="00AD2F42">
+    <w:p w14:paraId="072AEC94" w14:textId="14C29A9F" w:rsidR="00C25379" w:rsidRPr="00C25379" w:rsidRDefault="00AD2F42" w:rsidP="00C25379">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="41"/>
         <w:ind w:left="360"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>01/08/2026</w:t>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00C25379">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>9/11/2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28195840" w14:textId="77777777" w:rsidR="00E63511" w:rsidRDefault="00E63511">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="235"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F5B69C3" w14:textId="77777777" w:rsidR="00E63511" w:rsidRDefault="00AD2F42">
       <w:pPr>
         <w:ind w:left="20" w:right="7151" w:firstLine="39"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15729664" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="69B58D66" wp14:editId="74FE6807">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>5095494</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-69748</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2063496" cy="699515"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="4" name="Image 4" descr="MU logo with Sponsored Programs Administration, University of Missouri "/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4" name="Image 4" descr="MU logo with Sponsored Programs Administration, University of Missouri "/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="print"/>
+                    <a:blip r:embed="rId16" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2063496" cy="699515"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Sponsored Programs Administration 601</w:t>
       </w:r>
@@ -7973,150 +7825,149 @@
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>573-882-7560</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>|</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="3"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10">
+      <w:hyperlink r:id="rId17">
         <w:r>
           <w:rPr>
             <w:spacing w:val="-4"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>grantsdc@missouri.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="00E63511">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="880" w:right="720" w:bottom="280" w:left="1080" w:header="716" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="606EAAA1" w14:textId="77777777" w:rsidR="00AD2F42" w:rsidRDefault="00AD2F42">
+    <w:p w14:paraId="3A6A28CB" w14:textId="77777777" w:rsidR="00906A63" w:rsidRDefault="00906A63">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="37F232B1" w14:textId="77777777" w:rsidR="00AD2F42" w:rsidRDefault="00AD2F42">
+    <w:p w14:paraId="798DB596" w14:textId="77777777" w:rsidR="00906A63" w:rsidRDefault="00906A63">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
-    <w:altName w:val="Century Gothic"/>
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4CCCC6F6" w14:textId="77777777" w:rsidR="00AD2F42" w:rsidRDefault="00AD2F42">
+    <w:p w14:paraId="1F04474A" w14:textId="77777777" w:rsidR="00906A63" w:rsidRDefault="00906A63">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="13DEC16F" w14:textId="77777777" w:rsidR="00AD2F42" w:rsidRDefault="00AD2F42">
+    <w:p w14:paraId="78E8E06A" w14:textId="77777777" w:rsidR="00906A63" w:rsidRDefault="00906A63">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5BA7ADC2" w14:textId="77777777" w:rsidR="00E63511" w:rsidRDefault="00AD2F42">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487523328" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="71001473" wp14:editId="2B1D7F62">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>6768083</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>444668</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="145415" cy="149860"/>
@@ -8242,51 +8093,51 @@
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>3</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-10"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37754358"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E474F548"/>
     <w:lvl w:ilvl="0" w:tplc="67280A0A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="741" w:hanging="359"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="94"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6FB60A14">
@@ -8373,77 +8224,96 @@
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="29D8B6DA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8500" w:hanging="359"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1080372914">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
-    <w:shapeLayoutLikeWW8/>
-[...2 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E63511"/>
+    <w:rsid w:val="002A1181"/>
+    <w:rsid w:val="003D440C"/>
+    <w:rsid w:val="0044418A"/>
     <w:rsid w:val="00477DB2"/>
+    <w:rsid w:val="004D0C7D"/>
+    <w:rsid w:val="00750CFE"/>
+    <w:rsid w:val="007F0202"/>
+    <w:rsid w:val="00906A63"/>
+    <w:rsid w:val="009D5FF0"/>
     <w:rsid w:val="00AD2F42"/>
+    <w:rsid w:val="00AF3DDE"/>
+    <w:rsid w:val="00C00942"/>
+    <w:rsid w:val="00C25379"/>
+    <w:rsid w:val="00C65F3C"/>
+    <w:rsid w:val="00C84680"/>
+    <w:rsid w:val="00CE76EF"/>
+    <w:rsid w:val="00DC52E0"/>
     <w:rsid w:val="00E63511"/>
     <w:rsid w:val="00E704CF"/>
+    <w:rsid w:val="00EB702C"/>
     <w:rsid w:val="00EC739C"/>
+    <w:rsid w:val="00F9736B"/>
+    <w:rsid w:val="00FE4D90"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5F4CC0D5"/>
@@ -8955,59 +8825,94 @@
     <w:rPr>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="741" w:right="333" w:hanging="360"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:line="225" w:lineRule="exact"/>
       <w:ind w:left="50"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004D0C7D"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004D0C7D"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004D0C7D"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:muresearchospa@missouri.edu" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:grantsdc@missouri.edu" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umsystem.edu/policies/finance/grants/allowable-costs-cost-principles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:muresearchospa@missouri.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umsystem.edu/policies/finance/accounting/payroll-verification" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:grantsdc@missouri.edu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.research.missouri.edu/spa/PCE_Form_External.xlsx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.research.missouri.edu/spa/sppg/cost-transfers-payroll" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umsystem.edu/policies/finance/grants/cost-sharingmatching" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umsystem.edu/policies/finance/grants/award-closeout" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.research.missouri.edu/spa/sppg/cost-share" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -9254,60 +9159,60 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1011</Words>
-  <Characters>5763</Characters>
+  <Words>1092</Words>
+  <Characters>6228</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>48</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>51</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6761</CharactersWithSpaces>
+  <CharactersWithSpaces>7306</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Microsoft Word - OSPA_SPPG_DHHS_Salary_Cap 1.30.26</dc:title>
   <dc:creator>sowersja</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2026-02-03T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>PScript5.dll Version 5.2.2</vt:lpwstr>
   </property>