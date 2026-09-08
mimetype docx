--- v0 (2026-08-18)
+++ v1 (2026-09-08)
@@ -1,56 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0E7914C0" w14:textId="77777777" w:rsidR="00B40805" w:rsidRDefault="00B40805" w:rsidP="00B40805">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>University of Missouri-Columbia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="561DCD8F" w14:textId="77777777" w:rsidR="00B40805" w:rsidRDefault="00B40805" w:rsidP="00B40805">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -1920,904 +1921,888 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F21C5E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">IND Safety Reports </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EBA84E7" w14:textId="77777777" w:rsidR="003733A0" w:rsidRDefault="003733A0" w:rsidP="008D3262">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4489573A" w14:textId="77777777" w:rsidR="003733A0" w:rsidRDefault="003733A0" w:rsidP="008D3262">
-[...1 lines deleted...]
-        <w:ind w:firstLine="720"/>
+    <w:p w14:paraId="04A1896F" w14:textId="1E2E2190" w:rsidR="00EA335D" w:rsidRDefault="003733A0" w:rsidP="00EA335D">
+      <w:pPr>
+        <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
-        <w:t>The MU PI must submit IND safety reports to the MU IRB only in the following cases:</w:t>
-[...13 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">The MU PI must submit </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD206C">
+        <w:t xml:space="preserve">all </w:t>
+      </w:r>
       <w:r>
-        <w:t>When the report meets the definition of an unanticipated problem.</w:t>
-[...46 lines deleted...]
-    <w:p w14:paraId="3E1F933E" w14:textId="77777777" w:rsidR="00DE5C23" w:rsidRDefault="00DE5C23" w:rsidP="00DE5C23">
+        <w:t>IND safety reports to the MU IRB</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD206C">
+        <w:t xml:space="preserve"> according to FDA guidance</w:t>
+      </w:r>
+      <w:r w:rsidR="00D018DC">
+        <w:t xml:space="preserve"> regarding safety reporting</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA335D">
+        <w:t xml:space="preserve"> on an Event Report.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70A098AF" w14:textId="77777777" w:rsidR="00C55CC1" w:rsidRDefault="00C55CC1" w:rsidP="00AD206C">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C6083DE" w14:textId="3232C3B7" w:rsidR="00DE5C23" w:rsidRPr="00F21C5E" w:rsidRDefault="00DE5C23" w:rsidP="00F21C5E">
+    <w:p w14:paraId="4F5E2843" w14:textId="38F41D79" w:rsidR="00C55CC1" w:rsidRDefault="00D039BD" w:rsidP="00AD206C">
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00D039BD">
+        <w:t xml:space="preserve">IND safety reports and reports of SAEs from IND-exempt BA/BE studies received from the sponsor describe important safety information representing unanticipated problems involving risk to human participants or others.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F868717" w14:textId="77777777" w:rsidR="00D039BD" w:rsidRDefault="00D039BD" w:rsidP="00AD206C">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34D8C10A" w14:textId="1AE01BEE" w:rsidR="00D039BD" w:rsidRDefault="00D039BD" w:rsidP="00AD206C">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D039BD">
+        <w:t>The investigator must submit IND safety reports18 to the IRB (§ 312.66) because FDA considers safety information that meets the IND safety reporting criteria under § 312.32(c) to be an unanticipated problem involving risk to human participants or others.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60E07FA0" w14:textId="77777777" w:rsidR="00D039BD" w:rsidRDefault="00D039BD" w:rsidP="00AD206C">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F9886CE" w14:textId="35422E39" w:rsidR="00D039BD" w:rsidRDefault="00B556C9" w:rsidP="00AD206C">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B556C9">
+        <w:t>FDA considers the occurrence of any SAE in an IND-exempt BA/BE study to be an unanticipated problem involving risk to human participants or others that must be reported to the IRB (§ 56.108(b)(1)).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B4A8C05" w14:textId="77777777" w:rsidR="00D018DC" w:rsidRDefault="00D018DC" w:rsidP="00AD206C">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="744C244C" w14:textId="3CFCF900" w:rsidR="00D018DC" w:rsidRDefault="00D018DC" w:rsidP="00AD206C">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidR="00A10ECC" w:rsidRPr="001E3FB8">
+        <w:r w:rsidRPr="002C6DD8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>https://www.fda.gov/drugs/investigational-new-drug-ind-application/ind-application-reporting-ind-safety-reports</w:t>
+          <w:t>https://www.fda.gov/media/152530/download</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00A10ECC">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C6744D3" w14:textId="6F58385E" w:rsidR="00FC1713" w:rsidRDefault="00FC1713" w:rsidP="00A47B39">
+    <w:p w14:paraId="0C2A964E" w14:textId="77777777" w:rsidR="00AD206C" w:rsidRDefault="00AD206C" w:rsidP="00AD206C">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63E42695" w14:textId="77777777" w:rsidR="003733A0" w:rsidRDefault="003733A0" w:rsidP="008D3262">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00C84838" w14:textId="77777777" w:rsidR="00A47B39" w:rsidRPr="0012487A" w:rsidRDefault="0046245C" w:rsidP="00A47B39">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="Q4"/>
       <w:bookmarkStart w:id="8" w:name="protocoldeviations"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
-    </w:p>
-    <w:p w14:paraId="00C84838" w14:textId="77777777" w:rsidR="00A47B39" w:rsidRPr="0012487A" w:rsidRDefault="0046245C" w:rsidP="00A47B39">
+      <w:r w:rsidRPr="0012487A">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Protocol</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF4F78">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C93CED" w:rsidRPr="0012487A">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Deviations</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidR="00AF4F78">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>/Non-Compliance</w:t>
+      </w:r>
+      <w:r w:rsidR="00F543AC">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that Result in Unanticipated Problems</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E873F99" w14:textId="77777777" w:rsidR="00A47B39" w:rsidRPr="0012487A" w:rsidRDefault="00A47B39" w:rsidP="00A47B39">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012487A">
+    </w:p>
+    <w:p w14:paraId="459F8D5A" w14:textId="77777777" w:rsidR="001B4EE7" w:rsidRDefault="00C93CED" w:rsidP="00C93CED">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0012487A">
+        <w:t xml:space="preserve">A protocol deviation is any deviation from the protocol or process that is not approved by the IRB prior to its initiation or implementation. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F543AC">
+        <w:t>Sometimes these deviations result in unanticipated problems.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0012487A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001B4EE7">
+        <w:t>See Non-Compliance SOP for more information</w:t>
+      </w:r>
+      <w:r w:rsidR="00F543AC">
+        <w:t xml:space="preserve"> about non-compliance</w:t>
+      </w:r>
+      <w:r w:rsidR="001B4EE7">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14FE8097" w14:textId="77777777" w:rsidR="001B4EE7" w:rsidRDefault="001B4EE7" w:rsidP="00C93CED">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0297D635" w14:textId="77777777" w:rsidR="00C93CED" w:rsidRPr="0012487A" w:rsidRDefault="00C93CED" w:rsidP="00C93CED">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012487A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eligibility exceptions (or eligibility waivers granted by a sponsor) for enrollment of a specific individual who does not meet the inclusion/exclusion criteria in the IRB approved protocol are not deviations.  Eligibility exceptions are considered changes in research that require IRB review and approval </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0012487A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>before</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0012487A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a subject who does not meet the approved protocol inclusion/exclusion criteria may be enrolled.  These may be submitted </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0012487A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">to the IRB on the </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF4F78">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0012487A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>nclusion/</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF4F78">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0012487A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xclusion </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF4F78">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0012487A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xception </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF4F78">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0012487A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>orm.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB0C1E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> See the Amendment SOP regarding changes to the research.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16016F52" w14:textId="77777777" w:rsidR="002A6D09" w:rsidRDefault="002A6D09" w:rsidP="0046245C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="IDE"/>
+    </w:p>
+    <w:p w14:paraId="4B0B6FE5" w14:textId="77777777" w:rsidR="00B40805" w:rsidRDefault="00B40805" w:rsidP="0046245C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7632B55E" w14:textId="77777777" w:rsidR="00A10ECC" w:rsidRDefault="00A10ECC" w:rsidP="0046245C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50185BE1" w14:textId="33D464FB" w:rsidR="005D4A69" w:rsidRPr="0012487A" w:rsidRDefault="00E56409" w:rsidP="0046245C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Investigator </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="10" w:name="monitoring"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidR="005D4A69" w:rsidRPr="0012487A">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Protocol</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AF4F78">
+        <w:t>Monitoring</w:t>
+      </w:r>
+      <w:r w:rsidR="007A0403">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C93CED" w:rsidRPr="0012487A">
+        <w:t xml:space="preserve"> Unanticipated Problems</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p w14:paraId="5189B555" w14:textId="77777777" w:rsidR="005D4A69" w:rsidRPr="0012487A" w:rsidRDefault="005D4A69" w:rsidP="005D4A69">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1800"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Deviations</w:t>
-[...17 lines deleted...]
-    <w:p w14:paraId="1E873F99" w14:textId="77777777" w:rsidR="00A47B39" w:rsidRPr="0012487A" w:rsidRDefault="00A47B39" w:rsidP="00A47B39">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AFE5B9E" w14:textId="77777777" w:rsidR="009D2CC2" w:rsidRDefault="005D4A69" w:rsidP="008D3262">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1800"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0012487A">
+        <w:t xml:space="preserve">It is the investigator’s responsibility to monitor all </w:t>
+      </w:r>
+      <w:r w:rsidR="00D53635" w:rsidRPr="0012487A">
+        <w:t xml:space="preserve">adverse </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0012487A">
+        <w:t>events</w:t>
+      </w:r>
+      <w:r w:rsidR="00D53635" w:rsidRPr="0012487A">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A47B39" w:rsidRPr="0012487A">
+        <w:t>protocol deviations</w:t>
+      </w:r>
+      <w:r w:rsidR="007A0403">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D53635" w:rsidRPr="0012487A">
+        <w:t>or other incidents, experiences</w:t>
+      </w:r>
+      <w:r w:rsidR="007A0403">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D53635" w:rsidRPr="0012487A">
+        <w:t xml:space="preserve"> or outcomes that</w:t>
+      </w:r>
+      <w:r w:rsidR="005778B9" w:rsidRPr="0012487A">
+        <w:t xml:space="preserve"> occur</w:t>
+      </w:r>
+      <w:r w:rsidR="00D53635" w:rsidRPr="0012487A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005778B9" w:rsidRPr="0012487A">
+        <w:t xml:space="preserve">during the conduct of human </w:t>
+      </w:r>
+      <w:r w:rsidR="00A774F8" w:rsidRPr="0012487A">
+        <w:t>subjects’</w:t>
+      </w:r>
+      <w:r w:rsidR="005778B9" w:rsidRPr="0012487A">
+        <w:t xml:space="preserve"> research.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00D53635" w:rsidRPr="0012487A">
+        <w:t xml:space="preserve">A system should be developed </w:t>
+      </w:r>
+      <w:r w:rsidR="007A0403">
+        <w:t xml:space="preserve">by the investigators </w:t>
+      </w:r>
+      <w:r w:rsidR="00D53635" w:rsidRPr="0012487A">
+        <w:t>to record and track all events.  The system should enable the investigator to routinely monitor</w:t>
+      </w:r>
+      <w:r w:rsidR="009D2CC2" w:rsidRPr="0012487A">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B0D78CA" w14:textId="77777777" w:rsidR="007A0403" w:rsidRPr="0012487A" w:rsidRDefault="007A0403" w:rsidP="008D3262">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1800"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EDFC6A8" w14:textId="77777777" w:rsidR="009D2CC2" w:rsidRPr="0012487A" w:rsidRDefault="00D53635" w:rsidP="008D3262">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="54"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1800"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="0012487A">
+        <w:t>changes in frequency a</w:t>
+      </w:r>
+      <w:r w:rsidR="009D2CC2" w:rsidRPr="0012487A">
+        <w:t>nd severity of all events for shifts in expectedness</w:t>
+      </w:r>
+      <w:r w:rsidR="007A0403">
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79D4FCCF" w14:textId="77777777" w:rsidR="00884387" w:rsidRPr="0012487A" w:rsidRDefault="00D53635" w:rsidP="008D3262">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="54"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1800"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="0012487A">
+        <w:t xml:space="preserve">shifts in the relatedness </w:t>
+      </w:r>
+      <w:r w:rsidR="009D2CC2" w:rsidRPr="0012487A">
+        <w:t>analy</w:t>
+      </w:r>
+      <w:r w:rsidR="00884387" w:rsidRPr="0012487A">
+        <w:t>sis represented by</w:t>
+      </w:r>
+      <w:r w:rsidR="009D2CC2" w:rsidRPr="0012487A">
+        <w:t xml:space="preserve"> an increase of events due to disease progression or the subj</w:t>
+      </w:r>
+      <w:r w:rsidR="005778B9" w:rsidRPr="0012487A">
+        <w:t>ect’s predisposing risk factors</w:t>
+      </w:r>
+      <w:r w:rsidR="007A0403">
+        <w:t xml:space="preserve">; and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AF392F9" w14:textId="77777777" w:rsidR="005D4A69" w:rsidRPr="0012487A" w:rsidRDefault="00D53635" w:rsidP="008D3262">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="54"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1800"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="0012487A">
+        <w:t xml:space="preserve">events that alone do not represent an unanticipated problem but </w:t>
+      </w:r>
+      <w:r w:rsidR="009D2CC2" w:rsidRPr="0012487A">
+        <w:t>may represent a trend of a reoccurring problem</w:t>
+      </w:r>
+      <w:r w:rsidR="005778B9" w:rsidRPr="0012487A">
+        <w:t xml:space="preserve"> which considered </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005778B9" w:rsidRPr="0012487A">
+        <w:t>as a whole is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005778B9" w:rsidRPr="0012487A">
+        <w:t xml:space="preserve"> an unanticipated problem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D5A4B5F" w14:textId="77777777" w:rsidR="001F20D8" w:rsidRPr="0012487A" w:rsidRDefault="001F20D8" w:rsidP="001F20D8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1800"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C0A7186" w14:textId="77777777" w:rsidR="000715B6" w:rsidRPr="0012487A" w:rsidRDefault="000715B6" w:rsidP="008D3262">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0012487A">
+        <w:t xml:space="preserve">The monitoring and review of unanticipated problems and the impact they may have on the risk/benefit ratio within a study is an important component in the ethical, safe conduct of a study.  The investigator, as the point of responsibility for the conduct of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0012487A">
+        <w:t>study</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0012487A">
+        <w:t xml:space="preserve"> must review all documentation of problems to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0012487A">
+        <w:t>make</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0012487A">
+        <w:t xml:space="preserve"> an informed conclusion as to the impact of the problem and take appropriate steps to alleviate the identified risks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77B1FED0" w14:textId="77777777" w:rsidR="000715B6" w:rsidRPr="0012487A" w:rsidRDefault="000715B6" w:rsidP="000715B6">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0289694D" w14:textId="77777777" w:rsidR="000715B6" w:rsidRDefault="000715B6" w:rsidP="008D3262">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0012487A">
+        <w:t xml:space="preserve">The IRB reviews all submitted problems to also </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0012487A">
+        <w:t>come to a conclusion of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0012487A">
+        <w:t xml:space="preserve"> the impact of the problem(s) on the risk/benefit ratio of the study.  The IRB will concur with the investigator’s recommendations or recommend actions needed to alleviate identified risks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C996CA3" w14:textId="77777777" w:rsidR="000715B6" w:rsidRPr="0012487A" w:rsidRDefault="000715B6" w:rsidP="008D3262">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54E995DD" w14:textId="77777777" w:rsidR="0066443C" w:rsidRPr="0012487A" w:rsidRDefault="0066443C" w:rsidP="0066443C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1800"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0012487A">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00102CD9" w:rsidRPr="0012487A">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0012487A">
+        <w:t xml:space="preserve">umulative </w:t>
+      </w:r>
+      <w:r w:rsidR="00102CD9" w:rsidRPr="0012487A">
+        <w:t>AE L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0012487A">
+        <w:t>og is available in the e</w:t>
+      </w:r>
+      <w:r w:rsidR="00855E83" w:rsidRPr="0012487A">
+        <w:t>Compliance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0012487A">
+        <w:t xml:space="preserve"> system as a tool for investigators to track non-reportable events.  The IRB does not review the log.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20271861" w14:textId="77777777" w:rsidR="00D34FE6" w:rsidRPr="0012487A" w:rsidRDefault="00D34FE6" w:rsidP="0066443C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1800"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16DEF398" w14:textId="77777777" w:rsidR="00FC1713" w:rsidRDefault="00FC1713" w:rsidP="008D3262">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...606 lines deleted...]
-    <w:p w14:paraId="16DEF398" w14:textId="77777777" w:rsidR="00FC1713" w:rsidRDefault="00FC1713" w:rsidP="008D3262">
+      <w:bookmarkStart w:id="11" w:name="IRBReview"/>
+    </w:p>
+    <w:p w14:paraId="0233C419" w14:textId="77777777" w:rsidR="006C72F7" w:rsidRPr="0012487A" w:rsidRDefault="006C72F7" w:rsidP="008D3262">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
-          <w:u w:val="single"/>
-[...23 lines deleted...]
-          <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0012487A">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>IRB Review</w:t>
       </w:r>
       <w:r w:rsidR="00A45FEF">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r w:rsidR="00F75C3A">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Potential </w:t>
       </w:r>
       <w:r w:rsidR="00A45FEF">
         <w:rPr>
@@ -2959,51 +2944,55 @@
       </w:pPr>
       <w:r w:rsidRPr="0012487A">
         <w:t>other relevant documents pertaining to the event or problem</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F26BB2E" w14:textId="77777777" w:rsidR="00915E59" w:rsidRPr="0012487A" w:rsidRDefault="00072861" w:rsidP="008D3262">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="0012487A">
         <w:t xml:space="preserve">The IRB staff reviews the submitted information for verification.  </w:t>
       </w:r>
       <w:r w:rsidR="00F70CEF" w:rsidRPr="0012487A">
         <w:t xml:space="preserve">If any applicable sections of the </w:t>
       </w:r>
       <w:r w:rsidR="006008D3" w:rsidRPr="0012487A">
         <w:t>Event Report</w:t>
       </w:r>
       <w:r w:rsidR="00F70CEF" w:rsidRPr="0012487A">
         <w:t xml:space="preserve"> are incomplete or have been an</w:t>
       </w:r>
       <w:r w:rsidR="00225989" w:rsidRPr="0012487A">
-        <w:t xml:space="preserve">swered unsatisfactorily, the </w:t>
+        <w:t xml:space="preserve">swered unsatisfactorily, </w:t>
+      </w:r>
+      <w:r w:rsidR="00225989" w:rsidRPr="0012487A">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00F70CEF" w:rsidRPr="0012487A">
         <w:t>IRB staff contacts the investigator or the designated contact person to obtain additional information.</w:t>
       </w:r>
       <w:r w:rsidR="007E440F" w:rsidRPr="0012487A">
         <w:t xml:space="preserve">  Corrections are</w:t>
       </w:r>
       <w:r w:rsidR="00225989" w:rsidRPr="0012487A">
         <w:t xml:space="preserve"> documented in </w:t>
       </w:r>
       <w:r w:rsidR="00915E59">
         <w:t>eCompliance</w:t>
       </w:r>
       <w:r w:rsidR="007E440F" w:rsidRPr="0012487A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BE79739" w14:textId="77777777" w:rsidR="00B05B04" w:rsidRPr="0012487A" w:rsidRDefault="00225989" w:rsidP="008D3262">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="0012487A">
@@ -3027,55 +3016,51 @@
       <w:r w:rsidR="00072861" w:rsidRPr="0012487A">
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidR="003D6F47" w:rsidRPr="0012487A">
         <w:t>consistent with</w:t>
       </w:r>
       <w:r w:rsidR="00072861" w:rsidRPr="0012487A">
         <w:t xml:space="preserve"> the investigator’s assessment and </w:t>
       </w:r>
       <w:r w:rsidR="003D6F47" w:rsidRPr="0012487A">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00072861" w:rsidRPr="0012487A">
         <w:t>event</w:t>
       </w:r>
       <w:r w:rsidR="003D6F47" w:rsidRPr="0012487A">
         <w:t xml:space="preserve"> is not considered to be an unanticipated </w:t>
       </w:r>
       <w:r w:rsidR="00595FCC" w:rsidRPr="0012487A">
         <w:t>problem</w:t>
       </w:r>
       <w:r w:rsidR="00B05B04">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00072861" w:rsidRPr="0012487A">
-        <w:t xml:space="preserve"> the IRB staff indicates this </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">on the form and </w:t>
+        <w:t xml:space="preserve"> the IRB staff indicates this on the form and </w:t>
       </w:r>
       <w:r w:rsidR="002C35E9" w:rsidRPr="0012487A">
         <w:t>documents in the</w:t>
       </w:r>
       <w:r w:rsidR="00072861" w:rsidRPr="0012487A">
         <w:t xml:space="preserve"> e</w:t>
       </w:r>
       <w:r w:rsidR="00CF6AE5" w:rsidRPr="0012487A">
         <w:t>Compliance</w:t>
       </w:r>
       <w:r w:rsidR="00072861" w:rsidRPr="0012487A">
         <w:t xml:space="preserve"> system that the event </w:t>
       </w:r>
       <w:r w:rsidR="00B05B04">
         <w:t>is not reportable.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EA13270" w14:textId="77777777" w:rsidR="00BB36A1" w:rsidRPr="0012487A" w:rsidRDefault="00BB36A1" w:rsidP="008D3262">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="0012487A">
@@ -3520,50 +3505,51 @@
         <w:t>If the IRB considers the event to not represent an unanticipated problem involving risks to participants or others</w:t>
       </w:r>
       <w:r w:rsidR="00B05B04">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0012487A">
         <w:t xml:space="preserve"> no further action is </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0012487A">
         <w:t>taken</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00B05B04">
         <w:t xml:space="preserve"> and the investigator will be notified.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18AFA1F6" w14:textId="77777777" w:rsidR="00B05B04" w:rsidRPr="0012487A" w:rsidRDefault="009C1244" w:rsidP="008D3262">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="0012487A">
+        <w:lastRenderedPageBreak/>
         <w:t>If an action is requested</w:t>
       </w:r>
       <w:r w:rsidR="00B05B04">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0012487A">
         <w:t xml:space="preserve"> the board will </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0012487A">
         <w:t xml:space="preserve">make a </w:t>
       </w:r>
       <w:r w:rsidR="00BA265E" w:rsidRPr="0012487A">
         <w:t>determination</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0012487A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0012487A">
         <w:t>if</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0012487A">
@@ -3591,55 +3577,51 @@
       <w:r w:rsidRPr="0012487A">
         <w:t xml:space="preserve"> the subjects, this must be accomplished </w:t>
       </w:r>
       <w:r w:rsidR="00B05B04">
         <w:t xml:space="preserve">by the next study visit or </w:t>
       </w:r>
       <w:r w:rsidRPr="0012487A">
         <w:t xml:space="preserve">within 60 days of notification.  If </w:t>
       </w:r>
       <w:r w:rsidR="00B05B04">
         <w:t>this did not occur as required</w:t>
       </w:r>
       <w:r w:rsidRPr="0012487A">
         <w:t xml:space="preserve">, the investigator must contact the IRB office to provide </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0012487A">
         <w:t>a justification</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0012487A">
         <w:t xml:space="preserve"> as to why this </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0012487A">
-        <w:t xml:space="preserve">has </w:t>
-[...3 lines deleted...]
-        <w:t>not occurred</w:t>
+        <w:t>has not occurred</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0012487A">
         <w:t xml:space="preserve">.  This information will be reviewed by the board at the next available </w:t>
       </w:r>
       <w:r w:rsidR="00F74A97" w:rsidRPr="0012487A">
         <w:t>agenda</w:t>
       </w:r>
       <w:r w:rsidR="00B05B04">
         <w:t xml:space="preserve"> as non-compliance. See Non-Compliance SOP.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01CCAF18" w14:textId="77777777" w:rsidR="00294F70" w:rsidRPr="0012487A" w:rsidRDefault="00294F70" w:rsidP="008D3262">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="0012487A">
         <w:t>The determination</w:t>
       </w:r>
       <w:r w:rsidR="00BA265E" w:rsidRPr="0012487A">
         <w:t>s</w:t>
       </w:r>
@@ -3840,63 +3822,69 @@
         </w:rPr>
         <w:t xml:space="preserve"> regarding VA requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="743A62C3" w14:textId="77777777" w:rsidR="00DE2C07" w:rsidRDefault="00DE2C07" w:rsidP="00DE2C07"/>
     <w:p w14:paraId="7EEBBAE9" w14:textId="77777777" w:rsidR="00DE2C07" w:rsidRPr="00F74A97" w:rsidRDefault="00DE2C07" w:rsidP="00DE2C07"/>
     <w:p w14:paraId="346E8863" w14:textId="77777777" w:rsidR="00DE2C07" w:rsidRDefault="00DE2C07" w:rsidP="00DE2C07">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B07732">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Effective and Revision Dates:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B03D91F" w14:textId="7ABADD7B" w:rsidR="00B40805" w:rsidRPr="00B40805" w:rsidRDefault="00B40805" w:rsidP="00DE2C07">
+    <w:p w14:paraId="2B03D91F" w14:textId="66D21F03" w:rsidR="00B40805" w:rsidRPr="00B40805" w:rsidRDefault="00B40805" w:rsidP="00DE2C07">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>January 21, 2019; January 21, 2020; March 1, 2020; June 15, 2021; November 18, 2022</w:t>
+      </w:r>
+      <w:r w:rsidR="009B74CD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, September 1, 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28482D95" w14:textId="77777777" w:rsidR="00DE2C07" w:rsidRDefault="00DE2C07" w:rsidP="00DE2C07">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74096D6A" w14:textId="77777777" w:rsidR="00DE2C07" w:rsidRDefault="00DE2C07" w:rsidP="00DE2C07">
       <w:r w:rsidRPr="00B07732">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Approved By:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -3976,60 +3964,60 @@
         </w:rPr>
         <w:t xml:space="preserve">2015;   </w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0012487A">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">           July 1, 2015; June 8, 2017, May 3, 2018</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003A1FF9" w:rsidRPr="0012487A" w:rsidSect="00AD44AA">
       <w:headerReference w:type="even" r:id="rId14"/>
       <w:headerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="432" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1826FBDF" w14:textId="77777777" w:rsidR="000807E2" w:rsidRDefault="000807E2">
+    <w:p w14:paraId="770ADC60" w14:textId="77777777" w:rsidR="009C713B" w:rsidRDefault="009C713B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="58666D40" w14:textId="77777777" w:rsidR="000807E2" w:rsidRDefault="000807E2">
+    <w:p w14:paraId="22F297AC" w14:textId="77777777" w:rsidR="009C713B" w:rsidRDefault="009C713B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4077,108 +4065,108 @@
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="13DDB184" w14:textId="77777777" w:rsidR="000807E2" w:rsidRDefault="000807E2">
+    <w:p w14:paraId="2F5FE30A" w14:textId="77777777" w:rsidR="009C713B" w:rsidRDefault="009C713B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1E055D52" w14:textId="77777777" w:rsidR="000807E2" w:rsidRDefault="000807E2">
+    <w:p w14:paraId="673B285B" w14:textId="77777777" w:rsidR="009C713B" w:rsidRDefault="009C713B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0FA58FAB" w14:textId="77777777" w:rsidR="00224571" w:rsidRDefault="00224571" w:rsidP="0018565A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="5D855F06" w14:textId="77777777" w:rsidR="00224571" w:rsidRDefault="00224571" w:rsidP="0018565A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3F69C85C" w14:textId="77777777" w:rsidR="000C0621" w:rsidRDefault="000C0621">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="583846B0" w14:textId="77777777" w:rsidR="000C0621" w:rsidRPr="00A945A2" w:rsidRDefault="00A945A2">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A945A2">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve">SOP - </w:t>
     </w:r>
     <w:r w:rsidR="00477776" w:rsidRPr="00A945A2">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t>Unanticipated Problems</w:t>
@@ -4261,51 +4249,51 @@
     <w:r w:rsidR="0068459E">
       <w:rPr>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r w:rsidRPr="00A945A2">
       <w:rPr>
         <w:b/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="58CDE026" w14:textId="77777777" w:rsidR="00224571" w:rsidRDefault="00224571" w:rsidP="0018565A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="1F881AF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02105856"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="32F8C558"/>
@@ -11438,50 +11426,51 @@
   </w:num>
   <w:num w:numId="57" w16cid:durableId="874390929">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="58" w16cid:durableId="1439524108">
     <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="59" w16cid:durableId="1254973925">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="60" w16cid:durableId="1674528779">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="61" w16cid:durableId="2129010549">
     <w:abstractNumId w:val="52"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="59"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -11551,94 +11540,98 @@
     <w:rsid w:val="00224571"/>
     <w:rsid w:val="00225989"/>
     <w:rsid w:val="0022784F"/>
     <w:rsid w:val="00230981"/>
     <w:rsid w:val="00231DED"/>
     <w:rsid w:val="00237563"/>
     <w:rsid w:val="00250120"/>
     <w:rsid w:val="00251871"/>
     <w:rsid w:val="00255FB2"/>
     <w:rsid w:val="0026376A"/>
     <w:rsid w:val="00294F70"/>
     <w:rsid w:val="002A6D09"/>
     <w:rsid w:val="002A7E7B"/>
     <w:rsid w:val="002C27BD"/>
     <w:rsid w:val="002C2869"/>
     <w:rsid w:val="002C35E9"/>
     <w:rsid w:val="002C49F3"/>
     <w:rsid w:val="002D11F0"/>
     <w:rsid w:val="002E0DE5"/>
     <w:rsid w:val="002E546C"/>
     <w:rsid w:val="002F1BED"/>
     <w:rsid w:val="002F2049"/>
     <w:rsid w:val="002F3765"/>
     <w:rsid w:val="002F6B55"/>
     <w:rsid w:val="003028DA"/>
+    <w:rsid w:val="0030355F"/>
     <w:rsid w:val="003071E6"/>
     <w:rsid w:val="003100A8"/>
     <w:rsid w:val="003109C7"/>
     <w:rsid w:val="003154FB"/>
     <w:rsid w:val="00325406"/>
     <w:rsid w:val="0032595A"/>
     <w:rsid w:val="0032659B"/>
     <w:rsid w:val="003303B9"/>
     <w:rsid w:val="00331F20"/>
     <w:rsid w:val="0034079A"/>
     <w:rsid w:val="003412CF"/>
     <w:rsid w:val="00350EAF"/>
+    <w:rsid w:val="00352D29"/>
     <w:rsid w:val="00353184"/>
     <w:rsid w:val="0037109F"/>
     <w:rsid w:val="003733A0"/>
     <w:rsid w:val="00373C6F"/>
     <w:rsid w:val="00375ABA"/>
     <w:rsid w:val="00377452"/>
     <w:rsid w:val="003774E8"/>
     <w:rsid w:val="00377784"/>
     <w:rsid w:val="003876DA"/>
     <w:rsid w:val="00387F52"/>
     <w:rsid w:val="003A1FF9"/>
     <w:rsid w:val="003A5233"/>
     <w:rsid w:val="003A5767"/>
     <w:rsid w:val="003D0530"/>
     <w:rsid w:val="003D0933"/>
     <w:rsid w:val="003D3599"/>
     <w:rsid w:val="003D3EB7"/>
     <w:rsid w:val="003D4DE2"/>
     <w:rsid w:val="003D4F69"/>
     <w:rsid w:val="003D6F47"/>
     <w:rsid w:val="003E6970"/>
     <w:rsid w:val="003E76A3"/>
     <w:rsid w:val="003F2A24"/>
     <w:rsid w:val="0040013C"/>
+    <w:rsid w:val="00406B38"/>
     <w:rsid w:val="00430E73"/>
     <w:rsid w:val="0043223E"/>
     <w:rsid w:val="00433A62"/>
     <w:rsid w:val="004359F2"/>
     <w:rsid w:val="00441BE3"/>
     <w:rsid w:val="00442740"/>
     <w:rsid w:val="004532E1"/>
     <w:rsid w:val="0046245C"/>
+    <w:rsid w:val="0047365E"/>
     <w:rsid w:val="00477776"/>
     <w:rsid w:val="00485410"/>
     <w:rsid w:val="0049568A"/>
     <w:rsid w:val="004A1897"/>
     <w:rsid w:val="004A745A"/>
     <w:rsid w:val="004B4327"/>
     <w:rsid w:val="004B7586"/>
     <w:rsid w:val="004C1646"/>
     <w:rsid w:val="004D2562"/>
     <w:rsid w:val="004F0454"/>
     <w:rsid w:val="00531742"/>
     <w:rsid w:val="00562491"/>
     <w:rsid w:val="0056269B"/>
     <w:rsid w:val="005778B9"/>
     <w:rsid w:val="0058069B"/>
     <w:rsid w:val="00580CFF"/>
     <w:rsid w:val="00580EE6"/>
     <w:rsid w:val="0058211A"/>
     <w:rsid w:val="00593C84"/>
     <w:rsid w:val="0059493D"/>
     <w:rsid w:val="00595A65"/>
     <w:rsid w:val="00595FCC"/>
     <w:rsid w:val="005967D6"/>
     <w:rsid w:val="005A1FBF"/>
     <w:rsid w:val="005B42FF"/>
@@ -11697,220 +11690,235 @@
     <w:rsid w:val="007E6488"/>
     <w:rsid w:val="007F61C4"/>
     <w:rsid w:val="0081089C"/>
     <w:rsid w:val="0081292C"/>
     <w:rsid w:val="00816800"/>
     <w:rsid w:val="0082796F"/>
     <w:rsid w:val="00841241"/>
     <w:rsid w:val="00844D71"/>
     <w:rsid w:val="008531DD"/>
     <w:rsid w:val="00855E83"/>
     <w:rsid w:val="0085765A"/>
     <w:rsid w:val="00857847"/>
     <w:rsid w:val="0087130F"/>
     <w:rsid w:val="008718EC"/>
     <w:rsid w:val="00873B6C"/>
     <w:rsid w:val="008776DB"/>
     <w:rsid w:val="008814CF"/>
     <w:rsid w:val="00884387"/>
     <w:rsid w:val="0088602F"/>
     <w:rsid w:val="008A0448"/>
     <w:rsid w:val="008A05DE"/>
     <w:rsid w:val="008A4337"/>
     <w:rsid w:val="008A60B8"/>
     <w:rsid w:val="008B0556"/>
     <w:rsid w:val="008C77F0"/>
+    <w:rsid w:val="008D1552"/>
     <w:rsid w:val="008D3262"/>
     <w:rsid w:val="008E2FFF"/>
     <w:rsid w:val="008E6FF9"/>
     <w:rsid w:val="008F20DC"/>
     <w:rsid w:val="008F7CAF"/>
     <w:rsid w:val="00901CF7"/>
     <w:rsid w:val="00904204"/>
     <w:rsid w:val="00911CB6"/>
     <w:rsid w:val="00915E59"/>
+    <w:rsid w:val="009164EF"/>
     <w:rsid w:val="00916603"/>
     <w:rsid w:val="0091769E"/>
+    <w:rsid w:val="00930A8B"/>
     <w:rsid w:val="009631E3"/>
     <w:rsid w:val="00987214"/>
     <w:rsid w:val="009935F1"/>
     <w:rsid w:val="009949BB"/>
     <w:rsid w:val="009979DC"/>
     <w:rsid w:val="009B3FFF"/>
     <w:rsid w:val="009B4175"/>
+    <w:rsid w:val="009B74CD"/>
     <w:rsid w:val="009C1244"/>
     <w:rsid w:val="009C131C"/>
     <w:rsid w:val="009C62E7"/>
+    <w:rsid w:val="009C713B"/>
     <w:rsid w:val="009C74FE"/>
     <w:rsid w:val="009D2CC2"/>
     <w:rsid w:val="009D6CE0"/>
     <w:rsid w:val="009F0717"/>
     <w:rsid w:val="00A02855"/>
     <w:rsid w:val="00A0375A"/>
     <w:rsid w:val="00A04E1D"/>
     <w:rsid w:val="00A10D73"/>
     <w:rsid w:val="00A10ECC"/>
     <w:rsid w:val="00A11A31"/>
     <w:rsid w:val="00A45FB4"/>
     <w:rsid w:val="00A45FEF"/>
     <w:rsid w:val="00A47B39"/>
     <w:rsid w:val="00A57B3D"/>
     <w:rsid w:val="00A64064"/>
     <w:rsid w:val="00A674D1"/>
     <w:rsid w:val="00A774F8"/>
     <w:rsid w:val="00A82FE7"/>
     <w:rsid w:val="00A83243"/>
     <w:rsid w:val="00A853EA"/>
     <w:rsid w:val="00A911A9"/>
     <w:rsid w:val="00A945A2"/>
     <w:rsid w:val="00A958A0"/>
     <w:rsid w:val="00AA77EE"/>
     <w:rsid w:val="00AB3334"/>
     <w:rsid w:val="00AB6A6B"/>
     <w:rsid w:val="00AB72A6"/>
     <w:rsid w:val="00AC7C7A"/>
     <w:rsid w:val="00AD0697"/>
+    <w:rsid w:val="00AD206C"/>
     <w:rsid w:val="00AD44AA"/>
     <w:rsid w:val="00AD59A3"/>
     <w:rsid w:val="00AF18C5"/>
     <w:rsid w:val="00AF290F"/>
     <w:rsid w:val="00AF4553"/>
     <w:rsid w:val="00AF4F78"/>
     <w:rsid w:val="00AF65C6"/>
     <w:rsid w:val="00AF6CE6"/>
     <w:rsid w:val="00B05B04"/>
     <w:rsid w:val="00B11348"/>
     <w:rsid w:val="00B1555E"/>
     <w:rsid w:val="00B20162"/>
     <w:rsid w:val="00B24A3A"/>
     <w:rsid w:val="00B338CB"/>
     <w:rsid w:val="00B37668"/>
     <w:rsid w:val="00B40805"/>
     <w:rsid w:val="00B46662"/>
     <w:rsid w:val="00B4673E"/>
+    <w:rsid w:val="00B47EFA"/>
     <w:rsid w:val="00B50892"/>
     <w:rsid w:val="00B51F94"/>
+    <w:rsid w:val="00B556C9"/>
     <w:rsid w:val="00B56EEE"/>
     <w:rsid w:val="00B60363"/>
     <w:rsid w:val="00B61342"/>
     <w:rsid w:val="00B7142F"/>
+    <w:rsid w:val="00B82458"/>
     <w:rsid w:val="00B842B9"/>
     <w:rsid w:val="00B86F90"/>
     <w:rsid w:val="00B90D8C"/>
     <w:rsid w:val="00B93299"/>
     <w:rsid w:val="00B9515B"/>
     <w:rsid w:val="00BA265E"/>
     <w:rsid w:val="00BB36A1"/>
+    <w:rsid w:val="00BC3C22"/>
     <w:rsid w:val="00BC458C"/>
     <w:rsid w:val="00BE72A5"/>
     <w:rsid w:val="00BF0C42"/>
     <w:rsid w:val="00C03920"/>
     <w:rsid w:val="00C0670F"/>
     <w:rsid w:val="00C34477"/>
     <w:rsid w:val="00C421AB"/>
     <w:rsid w:val="00C50934"/>
     <w:rsid w:val="00C51FE7"/>
     <w:rsid w:val="00C52714"/>
     <w:rsid w:val="00C54023"/>
+    <w:rsid w:val="00C55CC1"/>
     <w:rsid w:val="00C602A7"/>
     <w:rsid w:val="00C60C5B"/>
     <w:rsid w:val="00C624F7"/>
     <w:rsid w:val="00C62E64"/>
     <w:rsid w:val="00C64418"/>
     <w:rsid w:val="00C6590D"/>
     <w:rsid w:val="00C93CED"/>
     <w:rsid w:val="00C96CD9"/>
     <w:rsid w:val="00CA1B44"/>
     <w:rsid w:val="00CA1C9E"/>
     <w:rsid w:val="00CB0A54"/>
     <w:rsid w:val="00CB69F1"/>
     <w:rsid w:val="00CC3C35"/>
     <w:rsid w:val="00CC40FB"/>
     <w:rsid w:val="00CC4A62"/>
     <w:rsid w:val="00CC636A"/>
     <w:rsid w:val="00CD5F91"/>
     <w:rsid w:val="00CF15C6"/>
     <w:rsid w:val="00CF17BD"/>
     <w:rsid w:val="00CF37C2"/>
     <w:rsid w:val="00CF6AE5"/>
+    <w:rsid w:val="00D018DC"/>
+    <w:rsid w:val="00D039BD"/>
     <w:rsid w:val="00D11604"/>
     <w:rsid w:val="00D20812"/>
     <w:rsid w:val="00D25879"/>
     <w:rsid w:val="00D2628C"/>
     <w:rsid w:val="00D34FE6"/>
     <w:rsid w:val="00D378B8"/>
     <w:rsid w:val="00D46FF4"/>
     <w:rsid w:val="00D507AC"/>
     <w:rsid w:val="00D53635"/>
     <w:rsid w:val="00D54BEA"/>
     <w:rsid w:val="00D6048A"/>
     <w:rsid w:val="00D755FA"/>
     <w:rsid w:val="00D80651"/>
     <w:rsid w:val="00D828EA"/>
     <w:rsid w:val="00D86233"/>
     <w:rsid w:val="00DA67A9"/>
     <w:rsid w:val="00DB0C1E"/>
     <w:rsid w:val="00DB4FBC"/>
     <w:rsid w:val="00DB58BA"/>
     <w:rsid w:val="00DB7043"/>
     <w:rsid w:val="00DE1A9E"/>
     <w:rsid w:val="00DE2C07"/>
     <w:rsid w:val="00DE53C1"/>
     <w:rsid w:val="00DE5C23"/>
     <w:rsid w:val="00DF5642"/>
     <w:rsid w:val="00DF58FA"/>
     <w:rsid w:val="00E02879"/>
     <w:rsid w:val="00E06423"/>
     <w:rsid w:val="00E1068F"/>
     <w:rsid w:val="00E10C15"/>
     <w:rsid w:val="00E120E0"/>
     <w:rsid w:val="00E177FD"/>
     <w:rsid w:val="00E24018"/>
     <w:rsid w:val="00E31732"/>
     <w:rsid w:val="00E522D1"/>
     <w:rsid w:val="00E56409"/>
     <w:rsid w:val="00E609F6"/>
     <w:rsid w:val="00E65C28"/>
     <w:rsid w:val="00E71CE8"/>
     <w:rsid w:val="00E80A8D"/>
     <w:rsid w:val="00E81434"/>
     <w:rsid w:val="00E848D2"/>
     <w:rsid w:val="00E85DA4"/>
     <w:rsid w:val="00E86130"/>
     <w:rsid w:val="00E92DB4"/>
     <w:rsid w:val="00E94B2B"/>
     <w:rsid w:val="00E9668C"/>
+    <w:rsid w:val="00EA335D"/>
     <w:rsid w:val="00EA5BC4"/>
     <w:rsid w:val="00EC13A4"/>
     <w:rsid w:val="00ED2512"/>
     <w:rsid w:val="00ED555E"/>
     <w:rsid w:val="00ED57BE"/>
     <w:rsid w:val="00EE41CA"/>
     <w:rsid w:val="00EF195F"/>
     <w:rsid w:val="00EF4E61"/>
     <w:rsid w:val="00F04F43"/>
     <w:rsid w:val="00F05F88"/>
+    <w:rsid w:val="00F12278"/>
     <w:rsid w:val="00F13EEB"/>
     <w:rsid w:val="00F149E7"/>
     <w:rsid w:val="00F20F4A"/>
     <w:rsid w:val="00F21C5E"/>
     <w:rsid w:val="00F32E29"/>
     <w:rsid w:val="00F50126"/>
     <w:rsid w:val="00F543AC"/>
     <w:rsid w:val="00F564F4"/>
     <w:rsid w:val="00F57DED"/>
     <w:rsid w:val="00F60546"/>
     <w:rsid w:val="00F61D1B"/>
     <w:rsid w:val="00F62596"/>
     <w:rsid w:val="00F70CEF"/>
     <w:rsid w:val="00F74A97"/>
     <w:rsid w:val="00F75C3A"/>
     <w:rsid w:val="00F764CD"/>
     <w:rsid w:val="00FA03F9"/>
     <w:rsid w:val="00FA0A34"/>
     <w:rsid w:val="00FA226E"/>
     <w:rsid w:val="00FA2EBF"/>
     <w:rsid w:val="00FB04AC"/>
     <w:rsid w:val="00FB2B21"/>
     <w:rsid w:val="00FB6447"/>
     <w:rsid w:val="00FC1713"/>
     <w:rsid w:val="00FF3A6A"/>
@@ -11952,50 +11960,94 @@
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:qFormat="1"/>
     <w:lsdException w:name="header" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Normal (Web)" w:uiPriority="99"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -12325,68 +12377,74 @@
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:ind w:left="720"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
     <w:name w:val="Style1"/>
     <w:basedOn w:val="ListBullet"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="180"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:autoRedefine/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
     </w:pPr>
@@ -12787,56 +12845,55 @@
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1647733439">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/drugs/investigational-new-drug-ind-application/ind-application-reporting-ind-safety-reports" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/downloads/regulatoryinformation/guidances/ucm126572.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hhs.gov/ohrp/regulations-and-policy/guidance/reviewing-unanticipated-problems/index.html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/media/152530/download" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/downloads/regulatoryinformation/guidances/ucm126572.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hhs.gov/ohrp/regulations-and-policy/guidance/reviewing-unanticipated-problems/index.html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -13127,50 +13184,59 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003ECC65492B2D2B45BDFD3C1876C8B7DF" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0a91ebb11fe9c043842b2b886b8b6706">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="578c36e4-03ed-4671-a714-4b2eff8e64ad" xmlns:ns3="1c1509c2-8dc3-465d-82b1-58e4055cbad7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8796bcf1fcc732eeed97c0607bc6be23" ns2:_="" ns3:_="">
     <xsd:import namespace="578c36e4-03ed-4671-a714-4b2eff8e64ad"/>
     <xsd:import namespace="1c1509c2-8dc3-465d-82b1-58e4055cbad7"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -13381,150 +13447,141 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...2 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="578c36e4-03ed-4671-a714-4b2eff8e64ad">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="1c1509c2-8dc3-465d-82b1-58e4055cbad7"/>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5587AEB4-EA5B-4808-997B-C6424A2FDC8F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B3DCA837-8C6E-4315-94FB-0E8F4AF68A1F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="578c36e4-03ed-4671-a714-4b2eff8e64ad"/>
     <ds:schemaRef ds:uri="1c1509c2-8dc3-465d-82b1-58e4055cbad7"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D8B2FD3D-4D9C-4870-83FA-4CD0BFD68D95}">
-[...6 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{617534C9-580F-44ED-8A4F-E22253DA902F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="578c36e4-03ed-4671-a714-4b2eff8e64ad"/>
     <ds:schemaRef ds:uri="1c1509c2-8dc3-465d-82b1-58e4055cbad7"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D8B2FD3D-4D9C-4870-83FA-4CD0BFD68D95}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>2295</Words>
-  <Characters>13087</Characters>
+  <Words>2326</Words>
+  <Characters>13259</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>109</Lines>
-  <Paragraphs>30</Paragraphs>
+  <Lines>110</Lines>
+  <Paragraphs>31</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Missouri</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15352</CharactersWithSpaces>
+  <CharactersWithSpaces>15554</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>3211306</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.fda.gov/files/drugs/published/Safety-Reporting-Requirements-for-INDs-%28Investigational-New-Drug-Applications%29-and-BA-BE-%28Bioavailability-Bioequivalence%29-Studies.pdf</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>7602301</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -13559,25 +13616,36 @@
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>hofenj</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
+    <vt:lpwstr>0x0101003ECC65492B2D2B45BDFD3C1876C8B7DF</vt:lpwstr>
+  </property>
+</Properties>
+</file>