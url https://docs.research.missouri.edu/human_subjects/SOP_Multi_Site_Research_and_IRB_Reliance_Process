--- v0 (2026-08-18)
+++ v1 (2026-09-08)
@@ -1,56 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1185C944" w14:textId="77777777" w:rsidR="00D87C46" w:rsidRPr="00D87C46" w:rsidRDefault="00D87C46" w:rsidP="00D87C46">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D87C46">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>University of Missouri-Columbia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5486F577" w14:textId="77777777" w:rsidR="00D87C46" w:rsidRPr="00D87C46" w:rsidRDefault="00D87C46" w:rsidP="00D87C46">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
@@ -339,51 +338,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>sIRB</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64334515" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="009D0FBA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1DEE20F4" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="920"/>
           <w:tab w:val="left" w:pos="921"/>
         </w:tabs>
         <w:ind w:hanging="721"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Scope</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="537300D0" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="009D0FBA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -1216,52 +1215,57 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>extent of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>review can vary,</w:t>
-      </w:r>
+        <w:t xml:space="preserve">review can </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>vary,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>depending upon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>the level</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -1285,51 +1289,59 @@
       <w:r>
         <w:t>in the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-57"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>research.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E9148AF" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="009D0FBA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="669E4467" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="560" w:right="708"/>
       </w:pPr>
       <w:r>
-        <w:t>AAHRPP outlines in Standard I-9 requirements to ensure that, when sharing oversight of</w:t>
+        <w:t xml:space="preserve">AAHRPP </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>outlines in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Standard I-9 requirements to ensure that, when sharing oversight of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-57"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>research with another organization, the rights and welfare of research participants will be</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-57"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>protected. The authorization/reliance agreement outlines the responsibilities and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1450,100 +1462,100 @@
       </w:r>
       <w:r>
         <w:t>Federal department or agency supporting the research. The following research is not subject</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>to this provision:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D762AFC" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="009D0FBA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="495BE801" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="921"/>
         </w:tabs>
         <w:ind w:right="336"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Cooperative research for which more than single IRB is required by law (including tribal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-57"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>law passed by the official governing body of an American Indian or Alaska Native tribe);</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-58"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65E03BC3" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="921"/>
         </w:tabs>
         <w:ind w:right="399"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Research for which any Federal department or agency supporting or conducting the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
@@ -1996,51 +2008,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>subjects.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56DB0AD6" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="009D0FBA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="2"/>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C3B9EE4" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="921"/>
         </w:tabs>
         <w:spacing w:before="90"/>
         <w:ind w:right="329"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Authorization agreements, also called reliance agreements, document respective</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2240,51 +2252,51 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>reviewing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>IRB.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="064B60EE" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1641"/>
         </w:tabs>
         <w:ind w:right="981"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
@@ -2431,51 +2443,51 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>research sites in the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>US.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14D2449C" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1641"/>
         </w:tabs>
         <w:ind w:right="296"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
@@ -2583,51 +2595,51 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>outside the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-57"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>US.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="619EC659" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2361"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>MU</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -2721,51 +2733,51 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>international</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>sites.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="232C2E95" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1641"/>
         </w:tabs>
         <w:ind w:right="403"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
@@ -2861,51 +2873,51 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>are</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>in place, and that documentation is maintained.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7103D355" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1641"/>
         </w:tabs>
         <w:ind w:right="630"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>It will be documented who is responsible for meeting additional certification</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
@@ -2922,51 +2934,51 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Sharing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Policy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ACF4F7A" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1641"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:right="823"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Participating sites are expected to rely on the single IRB, though they may</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -3182,51 +3194,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>NIH</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>website:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11">
+      <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-1"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>https://grants.nih.gov/policy/clinical-trials/single-irb-policy-multi-site-research.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="70BF703F" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="009D0FBA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="2"/>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B421C5E" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="920"/>
         </w:tabs>
@@ -3335,51 +3347,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Record</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7281FC25" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="009D0FBA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="3"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7FB2FD44" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="561"/>
         </w:tabs>
         <w:spacing w:before="90"/>
         <w:ind w:right="363"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>For</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -3606,51 +3618,51 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>at the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>site.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10AB1437" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="921"/>
         </w:tabs>
         <w:ind w:right="386"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If the site is engaged in research, it is determined whether the site requires a </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Federalwide</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
@@ -3688,51 +3700,51 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>already have</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>one.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E3334DC" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="921"/>
         </w:tabs>
         <w:ind w:right="299"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>If the site engaged in research has its own IRB responsible for conducting the IRB review</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-57"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
@@ -3918,112 +3930,126 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>agreement with the MU</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>IRB.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D7F9C35" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="921"/>
         </w:tabs>
         <w:ind w:right="417"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>In cases in which research undergoes joint IRB review at MU IRB and at the non-MU</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>site, an IRB authorization agreement is not necessary. Staff evaluates each situation on a</w:t>
+        <w:t xml:space="preserve">site, an IRB authorization agreement is not necessary. Staff </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>evaluates</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> each situation on a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-57"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>case-by-case</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>basis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0398979E" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="921"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:right="384"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>In many cases, however, the site may enter into an agreement allowing the site to rely on</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-57"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -4081,51 +4107,51 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="493A3DA1" w14:textId="77777777" w:rsidR="00E032FA" w:rsidRDefault="00E032FA" w:rsidP="00E032FA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="561"/>
         </w:tabs>
         <w:ind w:right="546" w:firstLine="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0FFD2D44" w14:textId="2AB6FDFB" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="561"/>
         </w:tabs>
         <w:ind w:right="546"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>The IRB Reliance Liaison in conjunction with the Institutional Official and MU Legal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -4160,9347 +4186,9367 @@
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>relying</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>IRB.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53654F96" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="561"/>
+        </w:tabs>
+        <w:spacing w:before="90"/>
+        <w:ind w:right="746"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>MU IRB may agree to defer responsibility for IRB review to an external IRB. To defer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>responsibility, the external IRB must have an approved IRB registered with the Office of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-58"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Human</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Research Protections.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70AB035B" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="009D0FBA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BACC067" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="560"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Examples</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>circumstances</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in which</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>MU</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>defer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>IRB</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>review may</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>include</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>cases</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>where:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D5E237B" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1641"/>
+        </w:tabs>
+        <w:ind w:left="1640" w:hanging="361"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>funding</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>agency</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>requires</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>it;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F840D75" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1641"/>
+        </w:tabs>
+        <w:ind w:left="1640" w:hanging="361"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>MU employee</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>role</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>limited, such</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>as data</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>analysis only;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0805314D" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1641"/>
+        </w:tabs>
+        <w:ind w:left="1640" w:right="292"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> research began at another institution prior to employment of the investigator at</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-57"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>MU and remains active only at the other institution (and any funds supporting the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>research</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>remain under the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>control of the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>non-MU</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>institution), or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A410ABF" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1641"/>
+        </w:tabs>
+        <w:ind w:left="1640" w:hanging="361"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>other</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>studies</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>appropriate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C462EEF" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="009D0FBA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B834FBA" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="861"/>
+        </w:tabs>
+        <w:ind w:left="920" w:right="772"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>When the MU IRB conducts IRB reviews for other sites, the IRB ensures sufficient</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">knowledge of local research context for the location as detailed in the section on </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>IRB</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-57"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Knowledge</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>of the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Local Research Context</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="279688A9" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="009D0FBA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5505790F" w14:textId="019AB5C3" w:rsidR="009D0FBA" w:rsidRDefault="003738EE">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MU </w:t>
+      </w:r>
+      <w:r w:rsidR="00731C3F">
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="00731C3F">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00731C3F">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00731C3F">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00731C3F">
+        <w:t>Lead</w:t>
+      </w:r>
+      <w:r w:rsidR="00731C3F">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00731C3F">
+        <w:t>Site</w:t>
+      </w:r>
+      <w:r w:rsidR="00731C3F">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00731C3F">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00731C3F">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00731C3F">
+        <w:t>External</w:t>
+      </w:r>
+      <w:r w:rsidR="00731C3F">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00731C3F">
+        <w:t>Sites</w:t>
+      </w:r>
+      <w:r w:rsidR="00731C3F">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00731C3F">
+        <w:t>not</w:t>
+      </w:r>
+      <w:r w:rsidR="00731C3F">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00731C3F">
+        <w:t>Relying on</w:t>
+      </w:r>
+      <w:r w:rsidR="00731C3F">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00731C3F">
+        <w:t>MU</w:t>
+      </w:r>
+      <w:r w:rsidR="00731C3F">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00731C3F">
+        <w:t>IRB</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E022118" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="009D0FBA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="2"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7231F5F0" w14:textId="1D2D8DE2" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F" w:rsidP="006F0F61">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="561"/>
+        </w:tabs>
+        <w:spacing w:before="90"/>
+        <w:ind w:right="379"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>If MU is the lead site in a multi-site study or the MU investigator is the lead investigator, the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-58"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>PI provides additional information to the MU IRB to ensure ongoing communication among</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-57"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the participating IRBs and sites. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01B4E8BC" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="561"/>
+        </w:tabs>
+        <w:ind w:right="353"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Additionally,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>MU</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>investigator</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>submit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the IRB</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>written</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>plan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>management</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-57"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>of information that is relevant to the protection of human subjects, such as reporting</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>unanticipated problems, protocol modifications, and interim results from all participating</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>sites.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1451212F" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="009D0FBA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0772B3FD" w14:textId="1CF6EB13" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>MU</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>IRB</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>IRB of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Record</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="566FA5F5" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="009D0FBA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="2"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="143E98ED" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="561"/>
+        </w:tabs>
+        <w:spacing w:before="90"/>
+        <w:ind w:right="476"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>MU investigators should submit the Initial Request for MU to be the IRB of Record for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>multi-site research. The request may also be made within the IRB application, but the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>investigators</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>risk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>chance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>MU IRB</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>not agreeing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>serve</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the IRB</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Record and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-57"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>cause</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>delays in the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>IRB approval process.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="407D654F" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="561"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:ind w:right="686"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>The MU IRB will determine whether it can serve as the IRB of Record taking into</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>consideration IRB</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>expertise,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>number</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>external</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>sites,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>resources</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>necessary</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>serve</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-57"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>capacity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25A45DCB" w14:textId="1EF0629A" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="561"/>
+        </w:tabs>
+        <w:ind w:right="373"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notification will be sent to the MU investigators along with </w:t>
+      </w:r>
+      <w:r w:rsidR="009E0FF8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the estimated </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>IRB fees associated with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>performing the IRB reviews. The Authorization Agreements can start to be negotiated at this</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-58"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>time</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>and must be</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>executed prior</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>IRB</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>approval of the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>external site(s).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="366D4928" w14:textId="47A4FA5D" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="561"/>
+        </w:tabs>
+        <w:spacing w:before="90"/>
+        <w:ind w:right="391"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MU investigators will be directed to seek IRB approval for the MU site first </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>including</w:t>
+      </w:r>
+      <w:r w:rsidR="007F147A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-57"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>model</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> documents (i.e. consent, recruitment) for external sites, then after initial approval,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">submit the Amendment for External Sites to obtain approval for the external, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>relying</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> site(s).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-57"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>The local context form for each external site must be uploaded at this time along with their</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>site-specific</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>documents</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>seeking</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>IRB approval.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="199C65EA" w14:textId="1F25A00C" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1641"/>
+        </w:tabs>
+        <w:ind w:right="318"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Amendment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>for External</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Sites</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>only</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>used</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>seek</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>approval</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>of external</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-57"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>site-specific documents. The main Amendment Form must be submitted to seek</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">approval for </w:t>
+      </w:r>
+      <w:r w:rsidR="00786DBA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">overall </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>study documents utilized by all external sites (i.e. protocol</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>changes).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FFE8871" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="921"/>
+        </w:tabs>
+        <w:ind w:left="920" w:right="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>MU investigators will serve as the coordinating site and are responsible for submitting</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>any</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>study</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>wide</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>post-approval</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>reportable</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>items</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>following</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>applicable</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>MU IRB</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>policies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02C52701" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="009D0FBA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6075FD92" w14:textId="42C80E2C" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>MU</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>IRB</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00430544">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Serving </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED526F">
+        <w:t xml:space="preserve">as the IRB of Record for </w:t>
+      </w:r>
+      <w:r>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>External</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Site</w:t>
+      </w:r>
+      <w:r w:rsidR="00A159AE">
+        <w:t xml:space="preserve"> without their own IRB</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="298DAA53" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="009D0FBA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="2"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3ACC0C4B" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="561"/>
+        </w:tabs>
+        <w:spacing w:before="90"/>
+        <w:ind w:right="418"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MU may enter into a formal agreement to serve as the relied-upon IRB for a single </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>site,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>which is not a legal entity of MU, by signing a memorandum of understanding, contract, or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>other official written agreement. Unlike the IRB Authorization Agreement, which applies to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-57"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>single</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>projects,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>formal agreement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>provides</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ongoing IRB</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>oversight</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>of some or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>all</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-57"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>research</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>involving human subjects at the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>external</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>site.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4100606E" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="561"/>
+        </w:tabs>
+        <w:ind w:right="345"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>In these cases, the formal agreement outlines the relationship between the institutions and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>documents</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>authority</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>granted to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the institution</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>serve</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>relied-upon IRB</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>site.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="468024DE" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="561"/>
+        </w:tabs>
+        <w:ind w:right="563"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Sites operating under a formal agreement must file their own individual assurance with the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-57"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>OHRP and list the appropriate MU IRB committee(s) as the designated IRB on the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>assurance.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Signatory</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Official</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>for each</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>institution</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>signs all</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>formal agreements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D13285F" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="561"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:ind w:right="278"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The terms of the formal agreement specify appropriate human </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>subjects</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> education and training</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-57"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>resources for investigators at the cooperating site as well as education and training for MU</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>IRB members pertaining to IRB knowledge of the local research context. See the section on</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>IRB</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Knowledge</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>of Local Research Context</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>for additional details.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2300A88B" w14:textId="569D180F" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="561"/>
+        </w:tabs>
+        <w:ind w:right="361"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="002A17C9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>MU Division of Research, Innovation, and Impact</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and MU IRB Office maintains a record of current formal </w:t>
+      </w:r>
+      <w:r w:rsidR="00A211B2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">agreements </w:t>
+      </w:r>
+      <w:r w:rsidR="00B368D3">
+        <w:rPr>
+          <w:spacing w:val="-58"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidR="00B368D3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> file</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B4EA2C7" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="009D0FBA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AA0043E" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="1"/>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Negotiating</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>IRB</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Authorization</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Agreement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67CFA5B3" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="009D0FBA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="2"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2414A284" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="561"/>
+        </w:tabs>
+        <w:spacing w:before="90"/>
+        <w:ind w:right="315"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Research studies involving multiple engaged institutions may rely on a single IRB. In such</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>cases, participating IRBs enter into a written agreement identifying the specific IRB</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>designated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>provide</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>review</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>and detailing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the respective</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>responsibilities of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the IRB</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>each</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-57"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>institution</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>under the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46AB574D" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="561"/>
+        </w:tabs>
+        <w:ind w:right="608"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Under an IRB Authorization Agreement, both institutions agree that one institution is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>responsible</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>providing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>IRB</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>review</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>second</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>rely</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>other</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>for IRB</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>review</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-57"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>single</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>specified</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>project.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>IRB</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Authorization</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Agreements</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>list</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>federal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>assurance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7661ABD1" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="90"/>
+        <w:ind w:left="560" w:right="822"/>
+      </w:pPr>
+      <w:r>
+        <w:t>number for each institution, if applicable, designate the specific project to which the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>agreement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>pertains,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>specify</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>agreement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>applies</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>other</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>research projects.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C0957CE" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="561"/>
+        </w:tabs>
+        <w:ind w:right="537"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>The Authorized Officials for both institutions must approve the agreement in writing. The</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Institutional Official signs all IRB Authorization Agreements for MU under its assurance.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Both institutions maintain an IRB Authorization Agreement on file and agree to submit the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-57"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>document</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>to OHRP upon request.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D7A3C73" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="561"/>
+        </w:tabs>
+        <w:ind w:right="283"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>The reviewing IRB has the responsibility for initial and continuing review of the research.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>The reviewing IRB takes into account the required criteria for approval, the applicable</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>regulations (e.g. 45 CFR 46, 21 CRF 50 or 56), the facilities and capabilities of the other</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>institution,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>measures</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>to be</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>taken</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>by the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>participating</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>institution</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ensure</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>compliance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-57"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the IRB’s determinations, and community attitudes or local research context, as appropriate.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>(See</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">section on </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>IRB</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Knowledge</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Local Research</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Context</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>additional</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>information.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="456DCD9C" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="561"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:ind w:right="737"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>The reviewing IRB under an IRB Authorization Agreement is responsible for conveying</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-57"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>approvals</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>all</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>participating</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>sites,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>either</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>directly</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>IRB</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>through</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>respective</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>PI.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2075BE9A" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="561"/>
+        </w:tabs>
+        <w:ind w:right="438"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>In cases</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>which</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>MU</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>relies</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>another</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>IRB</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>under</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>an IRB</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Authorization</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Agreement,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>PI,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-57"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>with assistance from the IRB, is responsible for providing information to the non-MU IRB</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>assuring sufficient consideration of local research context for the MU component(s) of the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>study.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="601DE71F" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="561"/>
+        </w:tabs>
+        <w:ind w:right="318"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>When the MU IRB relies on another IRB for review of research under an IRB Authorization</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Agreement,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>it</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>agrees</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>abide</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>decisions</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>determinations</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>made</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>non-MU</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>IRB.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76386D8B" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="561"/>
+        </w:tabs>
+        <w:ind w:right="348"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Likewise,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>individual</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>investigators</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>agree</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>abide</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>those</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>same</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>decisions</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>determinations</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-57"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>and may not modify or alter the research protocol without prior written approval of the non-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>MU</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>IRB.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DCF732A" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="561"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:ind w:right="425"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>The PI sends all required reports directly to the non-MU IRB with copies to the MU IRB, as</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-57"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>appropriate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>according to the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>authorization agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A821442" w14:textId="63B114AC" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="561"/>
+        </w:tabs>
+        <w:ind w:right="328" w:hanging="452"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Additional information on the negotiation of sub award agreements for multi-site sponsored</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>research</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>found</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the Sponsored</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Projects</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Administration/IRB</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Coordination</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>SOP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B500782" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="009D0FBA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="483CF6C5" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>IRB</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Knowledge</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Local</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Research</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Context</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65D3B6CF" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="009D0FBA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="2"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06191BD6" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="561"/>
         </w:tabs>
         <w:spacing w:before="90"/>
-        <w:ind w:right="746"/>
-[...9 lines deleted...]
-        <w:t>MU IRB may agree to defer responsibility for IRB review to an external IRB. To defer</w:t>
+        <w:ind w:right="598"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>In accordance with OHRP guidance, when the MU IRB serves as the relied-upon IRB for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>responsibility, the external IRB must have an approved IRB registered with the Office of</w:t>
-[...25 lines deleted...]
-        <w:t>Research Protections.</w:t>
+        <w:t>another institution or when the research involves distinct subject populations (non-English</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-57"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>speaking populations, veterans, etc.), the MU IRB ensures that it possesses or obtains</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>sufficient knowledge of the local research context even when the IRB is geographically</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>removed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>from the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>research location.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70AB035B" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="009D0FBA">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="0C4DA528" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="561"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:ind w:right="667"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>PI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>supports</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>IRB</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>understanding</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>local</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>research</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>context by</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>providing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the IRB</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-57"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>necessary</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>information, as</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>appropriate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, on:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6BACC067" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
-[...107 lines deleted...]
-    <w:p w14:paraId="5D5E237B" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
+    <w:p w14:paraId="19C59CCA" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1641"/>
+          <w:tab w:val="left" w:pos="920"/>
+          <w:tab w:val="left" w:pos="921"/>
         </w:tabs>
-        <w:ind w:left="1640" w:hanging="361"/>
-[...8 lines deleted...]
-        <w:t>the</w:t>
+        <w:spacing w:line="293" w:lineRule="exact"/>
+        <w:ind w:hanging="361"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>anticipated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>funding</w:t>
-[...38 lines deleted...]
-        <w:t>it;</w:t>
+        <w:t>of the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>site</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>facility’s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>research</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>activities;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F840D75" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
+    <w:p w14:paraId="4D1CC022" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1641"/>
+          <w:tab w:val="left" w:pos="920"/>
+          <w:tab w:val="left" w:pos="921"/>
         </w:tabs>
-        <w:ind w:left="1640" w:hanging="361"/>
-[...86 lines deleted...]
-        <w:t>analysis only;</w:t>
+        <w:spacing w:line="293" w:lineRule="exact"/>
+        <w:ind w:hanging="361"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>types of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>subject</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">populations </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>likely</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>be involved;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0805314D" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
+    <w:p w14:paraId="6303AE84" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1641"/>
+          <w:tab w:val="left" w:pos="920"/>
+          <w:tab w:val="left" w:pos="921"/>
         </w:tabs>
-        <w:ind w:left="1640" w:right="292"/>
-[...87 lines deleted...]
-        <w:t>institution), or</w:t>
+        <w:spacing w:line="293" w:lineRule="exact"/>
+        <w:ind w:hanging="361"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>size</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>complexity of the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>institution;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A410ABF" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
+    <w:p w14:paraId="1F4AF9D0" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1641"/>
+          <w:tab w:val="left" w:pos="920"/>
+          <w:tab w:val="left" w:pos="921"/>
         </w:tabs>
-        <w:ind w:left="1640" w:hanging="361"/>
-[...8 lines deleted...]
-        <w:t>other</w:t>
+        <w:spacing w:line="293" w:lineRule="exact"/>
+        <w:ind w:hanging="361"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Institutional</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>commitments</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>regulations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A5E5DB5" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="920"/>
+          <w:tab w:val="left" w:pos="921"/>
+        </w:tabs>
+        <w:spacing w:line="293" w:lineRule="exact"/>
+        <w:ind w:hanging="361"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Applicable</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>law;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="313DA49F" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="920"/>
+          <w:tab w:val="left" w:pos="921"/>
+        </w:tabs>
+        <w:spacing w:line="293" w:lineRule="exact"/>
+        <w:ind w:hanging="361"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Standards</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>studies</w:t>
-[...25 lines deleted...]
-        <w:t>appropriate.</w:t>
+        <w:t>professional</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>conduct</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>practice;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C462EEF" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="009D0FBA">
-[...3 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="24E1469F" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="920"/>
+          <w:tab w:val="left" w:pos="921"/>
+        </w:tabs>
+        <w:spacing w:before="1" w:line="293" w:lineRule="exact"/>
+        <w:ind w:hanging="361"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>equitable</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>selection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>subjects;</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6B834FBA" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
+    <w:p w14:paraId="715F19F3" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="920"/>
+          <w:tab w:val="left" w:pos="921"/>
+        </w:tabs>
+        <w:spacing w:line="293" w:lineRule="exact"/>
+        <w:ind w:hanging="361"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>protection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>privacy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>subjects;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09F83127" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="920"/>
+          <w:tab w:val="left" w:pos="921"/>
+        </w:tabs>
+        <w:spacing w:before="100" w:line="293" w:lineRule="exact"/>
+        <w:ind w:hanging="361"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>maintenance of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>confidentiality</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>data;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11824B4F" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="920"/>
+          <w:tab w:val="left" w:pos="921"/>
+        </w:tabs>
+        <w:spacing w:line="293" w:lineRule="exact"/>
+        <w:ind w:hanging="361"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Languages</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>understood</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>prospective</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>subjects;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E8FDAA2" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="920"/>
+          <w:tab w:val="left" w:pos="921"/>
+        </w:tabs>
+        <w:spacing w:line="293" w:lineRule="exact"/>
+        <w:ind w:hanging="361"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>minimizing the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>possibility</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>of coercion</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>or undue</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>influence</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>in seeking</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>consent;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FC356E2" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="920"/>
+          <w:tab w:val="left" w:pos="921"/>
+        </w:tabs>
+        <w:spacing w:line="293" w:lineRule="exact"/>
+        <w:ind w:hanging="361"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Safeguards</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>protect</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the rights</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>welfare</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>vulnerable subjects.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03E91ABC" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="861"/>
+          <w:tab w:val="left" w:pos="561"/>
         </w:tabs>
-        <w:ind w:left="920" w:right="772"/>
-[...9 lines deleted...]
-        <w:t>When the MU IRB conducts IRB reviews for other sites, the IRB ensures sufficient</w:t>
+        <w:spacing w:before="2"/>
+        <w:ind w:right="296"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>In cases where the MU IRB conducts non-local review, members must have sufficient</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">knowledge of local research context for the location as detailed in the section on </w:t>
-[...3 lines deleted...]
-          <w:i/>
+        <w:t>knowledge of the community from which the subjects are drawn to ensure protection of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>subject rights and appropriateness of the consent process for the subject population. In</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">addition, the IRB must be sensitive to community laws and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>mores</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>. The IRB may ensure the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>necessary expertise and knowledge to make appropriate determinations regarding the local</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>research</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>context</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>through</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>one</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>more</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>following activities,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>appropriate to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>level of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-57"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>risk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>and in accordance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>with OHRP guidance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>FDA regulation:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20B350E0" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="920"/>
+          <w:tab w:val="left" w:pos="921"/>
+        </w:tabs>
+        <w:ind w:right="346"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Personal knowledge of the local research context on the part of one or more IRB</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>members,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>such</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>knowledge</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>obtained</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>through</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>extended</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>direct</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>experience</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>research</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-57"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>institution,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>its subject populations, and its surrounding community;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A326C28" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="920"/>
+          <w:tab w:val="left" w:pos="921"/>
+        </w:tabs>
+        <w:ind w:right="285"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Review of the proposed research by representatives from the facility or by one or more ad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-57"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>hoc or cultural consultants with knowledge of the local research context. Ad hoc or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>cultural consultants may provide comments or recommendations in writing to the IRB</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>prior to the meeting or attend the convened meeting to participate in the review, either</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>physically or through audiovisual or telephone conference, when participation is deemed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>warranted</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>by the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>consultant(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>or any one</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>member of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>IRB;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B6BF8A6" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="920"/>
+          <w:tab w:val="left" w:pos="921"/>
+        </w:tabs>
+        <w:ind w:right="300"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Systematic reciprocal documented interchange between the IRB and elements of the local</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-57"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>research context through periodic visits to the research site by one or more IRB</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>members/IRB staff or University representatives in order to obtain and maintain</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>knowledge of the local research context; periodic discussion with appropriate consultants</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-57"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>knowledgeable about the local research context; interaction with one or more designated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>institutional</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>liaisons; and/or review</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>of relevant written materials;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="182EC209" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="920"/>
+          <w:tab w:val="left" w:pos="921"/>
+        </w:tabs>
+        <w:spacing w:line="293" w:lineRule="exact"/>
+        <w:ind w:hanging="361"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Appointment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>IRB</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:i/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>member</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>from the community</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>question.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54D6A2EB" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="561"/>
+        </w:tabs>
+        <w:ind w:right="520"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>IRB staff assists the PI in addressing the requirements for information on the local research</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-58"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>context</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>upon request.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4934EE6F" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="561"/>
+        </w:tabs>
+        <w:ind w:right="528"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>IRB</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>staff</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>assists</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>IRB</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>identifying</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>appropriate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>consultants</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>distributing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>appropriate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:spacing w:val="-57"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:i/>
-[...6 lines deleted...]
-          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>review</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>materials</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>pertaining</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>local</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>research</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>context</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>IRB</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>members, as</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>appropriate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EABE2BB" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="561"/>
+        </w:tabs>
+        <w:ind w:right="710"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>IRB</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>staff</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>maintains</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> documentation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>database and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>study</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>file</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:i/>
-[...23 lines deleted...]
-        <w:t>.</w:t>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the local</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>research</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-57"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>context</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the measures</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>taken to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ensure</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>sufficient</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>IRB knowledge</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>of that</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>context.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="279688A9" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="009D0FBA">
+    <w:p w14:paraId="7325E191" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="561"/>
+        </w:tabs>
+        <w:ind w:right="304"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>The IRB may include the name and contact information for an IRB contact in the consent</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>document</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>non-local IRB</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>review</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>designates an</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>individual</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>research</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>site</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>serve</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-57"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>contact to relay reports to the IRB.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F4B7C61" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="561"/>
+        </w:tabs>
+        <w:ind w:right="327"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>minutes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>meeting</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>IRB file,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>IRB</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>staff</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the IRB</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>reviewer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>documents</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-57"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>procedures</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>used</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>to ensure</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>that the IRB adequately</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>considered</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>community</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>attitudes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DF97AD8" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="009D0FBA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="10"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5505790F" w14:textId="019AB5C3" w:rsidR="009D0FBA" w:rsidRDefault="003738EE">
+    <w:p w14:paraId="26EA910E" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:t>MU</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Investigator</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve">MU </w:t>
-[...46 lines deleted...]
-      <w:r w:rsidR="00731C3F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Responsibilities</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>When</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>MU</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>IRB</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>is Relying</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>External</w:t>
       </w:r>
-      <w:r w:rsidR="00731C3F">
-[...41 lines deleted...]
-      <w:r w:rsidR="00731C3F">
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>IRB</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E022118" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="009D0FBA">
+    <w:p w14:paraId="0FCB7EBC" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="009D0FBA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="2"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7231F5F0" w14:textId="1D2D8DE2" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F" w:rsidP="006F0F61">
+    <w:p w14:paraId="4FADA809" w14:textId="5DE4B10E" w:rsidR="009D0FBA" w:rsidRDefault="00B3008A" w:rsidP="004E7C76">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="561"/>
         </w:tabs>
         <w:spacing w:before="90"/>
-        <w:ind w:right="379"/>
-[...24 lines deleted...]
-      <w:r>
+        <w:ind w:right="523"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The initial request to rely </w:t>
+      </w:r>
+      <w:r w:rsidR="008C4086">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on another IRB </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is a two-step process in eCompliance. </w:t>
+      </w:r>
+      <w:r w:rsidR="00731C3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The MU investigator must submit an </w:t>
+      </w:r>
+      <w:r w:rsidR="008C4086">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00731C3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nitial </w:t>
+      </w:r>
+      <w:r w:rsidR="008C4086">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Reliance R</w:t>
+      </w:r>
+      <w:r w:rsidR="00731C3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">equest </w:t>
+      </w:r>
+      <w:r w:rsidR="008C4086">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Form </w:t>
+      </w:r>
+      <w:r w:rsidR="00731C3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>in eCompliance to request to rely on an</w:t>
+      </w:r>
+      <w:r w:rsidR="00731C3F">
         <w:rPr>
           <w:spacing w:val="-57"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">the participating IRBs and sites. </w:t>
+      <w:r w:rsidR="00794165">
+        <w:rPr>
+          <w:spacing w:val="-57"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00731C3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>external</w:t>
+      </w:r>
+      <w:r w:rsidR="00731C3F">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00731C3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IRB. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01B4E8BC" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
+    <w:p w14:paraId="54144CCA" w14:textId="5D130231" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="561"/>
         </w:tabs>
-        <w:ind w:right="353"/>
-[...34 lines deleted...]
-        <w:t>MU</w:t>
+        <w:ind w:right="331"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When the investigator receives initial approval from the MU IRB, they are to work with </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>their</w:t>
+      </w:r>
+      <w:r w:rsidR="00D44993">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-57"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>sponsor</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>and/or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>IRB</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>of Record to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>secure</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>investigator</w:t>
-[...168 lines deleted...]
-        <w:t>sites.</w:t>
+        <w:t>the appropriate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>IRB approvals.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1451212F" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="009D0FBA">
-[...70 lines deleted...]
-    <w:p w14:paraId="143E98ED" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
+    <w:p w14:paraId="29D2D453" w14:textId="1129E386" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
-[...8206 lines deleted...]
-          <w:numId w:val="1"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="561"/>
         </w:tabs>
         <w:ind w:right="408"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
@@ -13697,51 +13743,51 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Record</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>approval.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1828400F" w14:textId="29694D57" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="561"/>
         </w:tabs>
         <w:ind w:right="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The MU IRB reserves the right to require changes to local documents, including the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>consent,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-58"/>
@@ -13806,51 +13852,51 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>such changes</w:t>
       </w:r>
       <w:r w:rsidR="004D0226">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, then the local investigator will need to seek </w:t>
       </w:r>
       <w:r w:rsidR="004D0226">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>IRB of Record approval of those changes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B2E3300" w14:textId="1F0A8B0C" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="561"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:right="796"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>All local investigators engaged in the research must be listed on the IRB application and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-57"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D44993">
         <w:rPr>
@@ -13875,51 +13921,51 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>required</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>IRB training.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16675FA5" w14:textId="4D4BE079" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="561"/>
         </w:tabs>
         <w:ind w:right="778"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>The MU IRB office will ensure all institutional requirements are met prior</w:t>
       </w:r>
       <w:r w:rsidR="00994B68">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -13927,79 +13973,79 @@
       </w:r>
       <w:r w:rsidR="005E2EBF">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>placing a study open to enrollment</w:t>
       </w:r>
       <w:r w:rsidR="002740A4">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6412D8A9" w14:textId="592D606A" w:rsidR="00D44993" w:rsidRDefault="00D44993">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="561"/>
         </w:tabs>
         <w:ind w:right="778"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The MU IRB office will ensure Missouri State laws </w:t>
       </w:r>
       <w:r w:rsidR="00C54CDE">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">are met when applicable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16CCEBD9" w14:textId="3EE80FC3" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="561"/>
         </w:tabs>
         <w:ind w:right="340"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>When the IRB of Record will not review HIPAA waiver/alteration requests, or when the MU</w:t>
       </w:r>
       <w:r w:rsidR="00606E43">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-58"/>
           <w:sz w:val="24"/>
@@ -14029,51 +14075,51 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>waiver requests.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76747FFF" w14:textId="0225D60E" w:rsidR="002C277B" w:rsidRDefault="002C277B" w:rsidP="000D5E44">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="561"/>
         </w:tabs>
         <w:ind w:right="340"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>If the MU investigators intend to cold contact as a recruitment method</w:t>
       </w:r>
       <w:r w:rsidR="00153516">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> through MU Health Care</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -14081,135 +14127,149 @@
       </w:r>
       <w:r w:rsidR="00EF0A76">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Process </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>SOP must be followed regarding cold contacting. A local HIPAA waiver must be requested and approved to use this method, regardless of whether the IRB of Record approved a HIPAA waiver</w:t>
       </w:r>
       <w:r w:rsidR="00EF0A76">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for screening since local requirements must be followed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E80B26E" w14:textId="716A1903" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="561"/>
         </w:tabs>
         <w:ind w:right="670"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The investigator must </w:t>
       </w:r>
       <w:r w:rsidR="00CC2E6B">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>report</w:t>
       </w:r>
       <w:r w:rsidR="000A6E9D">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the following documentation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> post-initial </w:t>
       </w:r>
       <w:r w:rsidR="00313133">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>IRB approval:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AC623B4" w14:textId="78106B19" w:rsidR="00313133" w:rsidRDefault="00CC2E6B" w:rsidP="00313133">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="561"/>
         </w:tabs>
         <w:ind w:right="670"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Reliance Reporting Form:</w:t>
       </w:r>
       <w:r w:rsidR="00754C91">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0055459E">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Not all changes approved by central/single IRB are required to be submitted in eCompliance</w:t>
       </w:r>
       <w:r w:rsidR="00DA15AE">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> if they are not being implemented at our site</w:t>
+        <w:t xml:space="preserve"> if they are not being implemented at our </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00DA15AE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>site</w:t>
       </w:r>
       <w:r w:rsidR="00EF1746">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, but </w:t>
+        <w:t>, but</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00EF1746">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AD438B">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">still </w:t>
       </w:r>
       <w:r w:rsidR="00EF1746">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">must be maintained by the research team </w:t>
       </w:r>
       <w:r w:rsidR="005968E1">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">in their records </w:t>
       </w:r>
       <w:r w:rsidR="00EF1746">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>for compliance monitoring</w:t>
       </w:r>
@@ -14263,583 +14323,739 @@
       </w:r>
       <w:r w:rsidR="003C4B29">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>30 days</w:t>
       </w:r>
       <w:r w:rsidR="00C95A6C">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the approval date</w:t>
       </w:r>
       <w:r w:rsidR="001216C2">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="623687F4" w14:textId="35C50004" w:rsidR="001216C2" w:rsidRDefault="00440A3D" w:rsidP="001216C2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="561"/>
         </w:tabs>
         <w:ind w:right="670"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Local i</w:t>
       </w:r>
       <w:r w:rsidR="00BB1126">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>nformed consent documents, including assent forms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AE0A4A6" w14:textId="7B9FF004" w:rsidR="00BB1126" w:rsidRDefault="00BB1126" w:rsidP="001216C2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="561"/>
         </w:tabs>
         <w:ind w:right="670"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Protocol</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41C7C4DC" w14:textId="0D86BABA" w:rsidR="00415B77" w:rsidRDefault="00440A3D" w:rsidP="001216C2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="561"/>
         </w:tabs>
         <w:ind w:right="670"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Local r</w:t>
       </w:r>
       <w:r w:rsidR="00415B77">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ecruitment materials</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C40EF9D" w14:textId="5FF836E3" w:rsidR="00682B02" w:rsidRPr="000F7444" w:rsidRDefault="005F1CF8" w:rsidP="004E7C76">
+    <w:p w14:paraId="0C40EF9D" w14:textId="5FF836E3" w:rsidR="00682B02" w:rsidRDefault="005F1CF8" w:rsidP="004E7C76">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="561"/>
         </w:tabs>
         <w:ind w:right="670"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Local context c</w:t>
       </w:r>
       <w:r w:rsidR="00055B02">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">hanges requiring institutional </w:t>
       </w:r>
       <w:r w:rsidR="00B76BA4">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>reviews</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="218BF14F" w14:textId="0A34F723" w:rsidR="00CC2E6B" w:rsidRDefault="00CC2E6B" w:rsidP="00313133">
+    <w:p w14:paraId="0DE1B26B" w14:textId="59EED011" w:rsidR="00FF03E3" w:rsidRPr="000F7444" w:rsidRDefault="00FF03E3" w:rsidP="004E7C76">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="561"/>
         </w:tabs>
         <w:ind w:right="670"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Monitoring Report:</w:t>
-[...83 lines deleted...]
-        <w:t xml:space="preserve"> For more information, see below.</w:t>
+        <w:t xml:space="preserve">Protocol, consent, and other study </w:t>
+      </w:r>
+      <w:r w:rsidR="00D24915">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="0025421D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ocuments</w:t>
+      </w:r>
+      <w:r w:rsidR="008406DE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00064EC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>processe</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF5FEA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that resulted from IND safety reports submitted to the IRB.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4214A7E6" w14:textId="7ED0408F" w:rsidR="00CC2E6B" w:rsidRDefault="00B33D2B" w:rsidP="00313133">
+    <w:p w14:paraId="218BF14F" w14:textId="0A34F723" w:rsidR="00CC2E6B" w:rsidRDefault="00CC2E6B" w:rsidP="00313133">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="561"/>
         </w:tabs>
         <w:ind w:right="670"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>E</w:t>
-[...5 lines deleted...]
-        <w:t>vent Report:</w:t>
+        <w:t>Monitoring Report:</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE35EB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Submit monitoring reports</w:t>
       </w:r>
       <w:r w:rsidR="00341193">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Submit an Event Report if required to be submitted to the central/single IRB. </w:t>
-[...13 lines deleted...]
-      <w:r w:rsidR="00B073A0">
+        <w:t xml:space="preserve"> for local site reviews within </w:t>
+      </w:r>
+      <w:r w:rsidR="00C95A6C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidR="00341193">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> days of receipt from the sponsor/monitor.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F230F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The monitoring report will be reviewed for reportable events to ensure proper reporting.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF6EF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If an even</w:t>
+      </w:r>
+      <w:r w:rsidR="001F542F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF6EF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> was cited</w:t>
+      </w:r>
+      <w:r w:rsidR="002F57D3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> involving major noncompliance</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF6EF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, the Event Report must be complete</w:t>
+      </w:r>
+      <w:r w:rsidR="001F542F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">d </w:t>
+      </w:r>
+      <w:r w:rsidR="00B46FE9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>based upon MU HRPP/IRB policy</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF6EF3">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="008905D9">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> See local SOPs for reporting requirements.</w:t>
+      <w:r w:rsidR="00B46FE9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> For more information, see below.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="710F39C8" w14:textId="32F32C2C" w:rsidR="00746967" w:rsidRDefault="00746967" w:rsidP="00313133">
+    <w:p w14:paraId="4214A7E6" w14:textId="4174054E" w:rsidR="00CC2E6B" w:rsidRDefault="00B33D2B" w:rsidP="00313133">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="561"/>
         </w:tabs>
         <w:ind w:right="670"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Death Reports: Submit as necessary according to Unanticipated Problems SOP.</w:t>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC2E6B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>vent Report:</w:t>
+      </w:r>
+      <w:r w:rsidR="00341193">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Submit an Event Report if </w:t>
+      </w:r>
+      <w:r w:rsidR="004830E7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a local event is </w:t>
+      </w:r>
+      <w:r w:rsidR="00341193">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>required to be submitted to the central/single IR</w:t>
+      </w:r>
+      <w:r w:rsidR="003F2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>B.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2264">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This includes </w:t>
+      </w:r>
+      <w:r w:rsidR="00A36C4A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2264">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nanticipated </w:t>
+      </w:r>
+      <w:r w:rsidR="00A36C4A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2264">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">roblems </w:t>
+      </w:r>
+      <w:r w:rsidR="00A36C4A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>and noncompliance.</w:t>
+      </w:r>
+      <w:r w:rsidR="0015467B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This includes IND safety reports </w:t>
+      </w:r>
+      <w:r w:rsidR="000C4710">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">when </w:t>
+      </w:r>
+      <w:r w:rsidR="0015467B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB31C3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> report</w:t>
+      </w:r>
+      <w:r w:rsidR="0015467B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> include</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB31C3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="0015467B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> local </w:t>
+      </w:r>
+      <w:r w:rsidR="000C4710">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>unanticipated problems</w:t>
+      </w:r>
+      <w:r w:rsidR="00C36470">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51DBF245" w14:textId="77777777" w:rsidR="0003756C" w:rsidRDefault="00CC2E6B" w:rsidP="00313133">
+    <w:p w14:paraId="710F39C8" w14:textId="32F32C2C" w:rsidR="00746967" w:rsidRDefault="00746967" w:rsidP="00313133">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="561"/>
         </w:tabs>
         <w:ind w:right="670"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>IRB of Record Continuing Review:</w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Death Reports: Submit as necessary according to Unanticipated Problems SOP.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7837E010" w14:textId="505E7E1A" w:rsidR="00CC2E6B" w:rsidRDefault="001F5119" w:rsidP="000F7444">
+    <w:p w14:paraId="51DBF245" w14:textId="77777777" w:rsidR="0003756C" w:rsidRDefault="00CC2E6B" w:rsidP="00313133">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="2"/>
-          <w:numId w:val="1"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="561"/>
         </w:tabs>
         <w:ind w:right="670"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">If the central/single IRB continuing review approval is not provided prior to </w:t>
+        <w:t>IRB of Record Continuing Review:</w:t>
+      </w:r>
+      <w:r w:rsidR="008905D9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Prior to project expiration, submit the central/single IRB </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD10E9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>continuing review approval letter</w:t>
+      </w:r>
+      <w:r w:rsidR="008905D9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. If a project is closing, </w:t>
       </w:r>
       <w:r w:rsidR="0003756C">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
-[...37 lines deleted...]
-      <w:r w:rsidR="00D80172">
+        <w:t xml:space="preserve">an option is to instead </w:t>
+      </w:r>
+      <w:r w:rsidR="008905D9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>submit the Completion/Withdrawal Report with the central/single IRB closure letter.</w:t>
+      </w:r>
+      <w:r w:rsidR="001F5119">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70F1B292" w14:textId="2CA406FE" w:rsidR="00CC2E6B" w:rsidRDefault="00CC2E6B" w:rsidP="000F7444">
+    <w:p w14:paraId="7837E010" w14:textId="505E7E1A" w:rsidR="00CC2E6B" w:rsidRDefault="001F5119" w:rsidP="000F7444">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="561"/>
         </w:tabs>
         <w:ind w:right="670"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">If the central/single IRB continuing review approval is not provided prior to </w:t>
+      </w:r>
+      <w:r w:rsidR="0003756C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>expiration</w:t>
+      </w:r>
+      <w:r w:rsidR="0003756C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> date</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the local </w:t>
+      </w:r>
+      <w:r w:rsidR="0046227A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">study project status will be updated to “expired” </w:t>
+      </w:r>
+      <w:r w:rsidR="0003756C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">although the single/central IRB may still show active, </w:t>
+      </w:r>
+      <w:r w:rsidR="0046227A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>and no local human subject activities can occur until the approval has been provided.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D80172">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70F1B292" w14:textId="2CA406FE" w:rsidR="00CC2E6B" w:rsidRDefault="00CC2E6B" w:rsidP="000F7444">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="561"/>
+        </w:tabs>
+        <w:ind w:right="670"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Personnel Change Form:</w:t>
       </w:r>
       <w:r w:rsidR="00CD10E9">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Submit all local personnel changes on the </w:t>
       </w:r>
       <w:r w:rsidR="00F02931">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00CD10E9">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ersonnel </w:t>
       </w:r>
       <w:r w:rsidR="00F02931">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00CD10E9">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">hange </w:t>
       </w:r>
       <w:r w:rsidR="00F02931">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="00CD10E9">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">orm prior to </w:t>
       </w:r>
       <w:r w:rsidR="0055104B">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>an investigator participating in the study.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A9EA09A" w14:textId="4FC4CC23" w:rsidR="00FD6BDA" w:rsidRDefault="00FD6BDA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="561"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:right="311"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">MU IRB may place a study on hold in a closed-temporary status </w:t>
+        <w:t xml:space="preserve">MU IRB may place a study on hold in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>a closed</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-temporary status </w:t>
       </w:r>
       <w:r w:rsidR="00BB7543">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>for delayed reporting until the issue can be resolved. Additional action may be taken</w:t>
       </w:r>
       <w:r w:rsidR="00414888">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>, such as terminating the reliance agreement, if issues cannot be resolved.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A4A148E" w14:textId="54188AE7" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="561"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:right="311"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">MU IRB </w:t>
       </w:r>
       <w:r w:rsidR="00C668AB">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">or MU SOM </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
@@ -14888,51 +15104,51 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>investigator if this is required. MU IRB may also conduct post-approval monitoring when</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>necessary.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47036952" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="561"/>
         </w:tabs>
         <w:ind w:hanging="361"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Additional</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
@@ -15653,65 +15869,72 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B2E37B9" w14:textId="18D1C050" w:rsidR="009F6516" w:rsidRDefault="009F6516" w:rsidP="009F6516">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6516">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Effective and Revision Dates:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="429245DB" w14:textId="60D9B360" w:rsidR="003C2DBA" w:rsidRPr="003C2DBA" w:rsidRDefault="00E544CA" w:rsidP="009F6516">
+    <w:p w14:paraId="429245DB" w14:textId="3BAED729" w:rsidR="003C2DBA" w:rsidRPr="003C2DBA" w:rsidRDefault="00E544CA" w:rsidP="009F6516">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>January 21, 2019; January 21, 2020; March 1, 2020; May 12, 2021; June 15, 2021; March 24, 2022; November 10, 2022; April 13, 2023; June 1, 2023; November 30, 2023</w:t>
+      </w:r>
+      <w:r w:rsidR="00354ACE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, September 1, 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="359A0A11" w14:textId="77777777" w:rsidR="0023772C" w:rsidRDefault="0023772C" w:rsidP="009F6516">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3909F913" w14:textId="177D1BA3" w:rsidR="009F6516" w:rsidRPr="009F6516" w:rsidRDefault="009F6516" w:rsidP="009F6516">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6516">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -15727,50 +15950,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3B6AEFF6" w14:textId="77777777" w:rsidR="009F6516" w:rsidRDefault="009F6516">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F4CFD2E" w14:textId="2EC44A81" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>References:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61C56408" w14:textId="77777777" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="90"/>
         <w:ind w:left="200"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Policy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Revision</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Dates Prior</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -15911,161 +16135,189 @@
     <w:p w14:paraId="0BC7A4CD" w14:textId="30F412C4" w:rsidR="00441FCB" w:rsidRDefault="00BD5494" w:rsidP="00441FCB">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="560" w:right="-90" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>SMART IRB</w:t>
       </w:r>
       <w:r w:rsidR="00AB108F">
         <w:t xml:space="preserve"> Agreement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F145923" w14:textId="77777777" w:rsidR="00AB108F" w:rsidRDefault="00AB108F" w:rsidP="004E7C76">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="560" w:right="-90" w:hanging="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="464ECA0B" w14:textId="04863FBB" w:rsidR="009D0FBA" w:rsidRDefault="009D0FBA" w:rsidP="004E7C76">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="560" w:right="2452"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009D0FBA" w:rsidSect="00D87C46">
-      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="993" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A687337" w14:textId="77777777" w:rsidR="00987901" w:rsidRDefault="00987901">
+    <w:p w14:paraId="7988FAC9" w14:textId="77777777" w:rsidR="001B6395" w:rsidRDefault="001B6395">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="36CD4B1F" w14:textId="77777777" w:rsidR="00987901" w:rsidRDefault="00987901">
+    <w:p w14:paraId="70057114" w14:textId="77777777" w:rsidR="001B6395" w:rsidRDefault="001B6395">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65A0FCE0" w14:textId="77777777" w:rsidR="00987901" w:rsidRDefault="00987901">
+    <w:p w14:paraId="238F6D0F" w14:textId="77777777" w:rsidR="001B6395" w:rsidRDefault="001B6395">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0AB2AEB9" w14:textId="77777777" w:rsidR="00987901" w:rsidRDefault="00987901">
+    <w:p w14:paraId="4A43AD66" w14:textId="77777777" w:rsidR="001B6395" w:rsidRDefault="001B6395">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5E71B6C1" w14:textId="60391094" w:rsidR="009D0FBA" w:rsidRDefault="00BB5E14">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2453C764" wp14:editId="3A2E0E36">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2453C764" wp14:editId="3A2E0E36">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="topMargin">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
               <wp:extent cx="3465195" cy="369570"/>
               <wp:effectExtent l="0" t="0" r="1905" b="11430"/>
               <wp:wrapNone/>
-              <wp:docPr id="1283163929" name="docshape3"/>
+              <wp:docPr id="1283163929" name="docshape3">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8AD12CE-2AFE-47B8-B85A-B78DAC35520B}"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3465195" cy="369570"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
@@ -16259,51 +16511,51 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="2453C764" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="docshape3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:272.85pt;height:29.1pt;z-index:-251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:bottom;mso-position-vertical-relative:top-margin-area;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6m6dI2AEAAJEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhpl2w14hRdiw4D&#10;um5Atw+QZck2ZosaqcTOvn6UHKe7vA17ESiKOjrnkNpej30nDgapBVfI1WIphXEaqtbVhfz65f7V&#10;WykoKFepDpwp5NGQvN69fLEdfG4uoIGuMigYxFE++EI2Ifg8y0g3ple0AG8cH1rAXgXeYp1VqAZG&#10;77vsYrncZANg5RG0IeLs3XQodwnfWqPDJ2vJBNEVkrmFtGJay7hmu63Ka1S+afWJhvoHFr1qHT96&#10;hrpTQYk9tn9B9a1GILBhoaHPwNpWm6SB1ayWf6h5apQ3SQubQ/5sE/0/WP14ePKfUYTxHYzcwCSC&#10;/APobyQc3DbK1eYGEYbGqIofXkXLssFTfroaraacIkg5fISKm6z2ARLQaLGPrrBOwejcgOPZdDMG&#10;oTl5+XqzXl2tpdB8drm5Wr9JXclUPt/2SOG9gV7EoJDITU3o6vBAIbJR+VwSH3Nw33Zdamznfktw&#10;Ycwk9pHwRD2M5cjVUUUJ1ZF1IExzwnPNQQP4Q4qBZ6SQ9H2v0EjRfXDsRRyoOcA5KOdAOc1XCxmk&#10;mMLbMA3e3mNbN4w8ue3ghv2ybZLyzOLEk/ueFJ5mNA7Wr/tU9fyTdj8BAAD//wMAUEsDBBQABgAI&#10;AAAAIQApGTag3AAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSH0Ha5G4UYeK/hDi&#10;VBWCExIiDQeOTrxNrMbrNHbb8PYsXNrLalazmvk2W4+uEyccgvWk4GGagECqvbHUKPgq3+5XIELU&#10;ZHTnCRX8YIB1PrnJdGr8mQo8bWMjOIRCqhW0MfaplKFu0ekw9T0Sezs/OB15HRppBn3mcNfJWZIs&#10;pNOWuKHVPb60WO+3R6dg803Fqz18VJ/FrrBl+ZTQ+2Kv1N3tuHkGEXGMl2P4w2d0yJmp8kcyQXQK&#10;+JH4P9mbP86XICoWqxnIPJPX8PkvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPqbp0jY&#10;AQAAkQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACkZ&#10;NqDcAAAABAEAAA8AAAAAAAAAAAAAAAAAMgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAA7BQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="docshape3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:272.85pt;height:29.1pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:bottom;mso-position-vertical-relative:top-margin-area;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6m6dI2AEAAJEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhpl2w14hRdiw4D&#10;um5Atw+QZck2ZosaqcTOvn6UHKe7vA17ESiKOjrnkNpej30nDgapBVfI1WIphXEaqtbVhfz65f7V&#10;WykoKFepDpwp5NGQvN69fLEdfG4uoIGuMigYxFE++EI2Ifg8y0g3ple0AG8cH1rAXgXeYp1VqAZG&#10;77vsYrncZANg5RG0IeLs3XQodwnfWqPDJ2vJBNEVkrmFtGJay7hmu63Ka1S+afWJhvoHFr1qHT96&#10;hrpTQYk9tn9B9a1GILBhoaHPwNpWm6SB1ayWf6h5apQ3SQubQ/5sE/0/WP14ePKfUYTxHYzcwCSC&#10;/APobyQc3DbK1eYGEYbGqIofXkXLssFTfroaraacIkg5fISKm6z2ARLQaLGPrrBOwejcgOPZdDMG&#10;oTl5+XqzXl2tpdB8drm5Wr9JXclUPt/2SOG9gV7EoJDITU3o6vBAIbJR+VwSH3Nw33Zdamznfktw&#10;Ycwk9pHwRD2M5cjVUUUJ1ZF1IExzwnPNQQP4Q4qBZ6SQ9H2v0EjRfXDsRRyoOcA5KOdAOc1XCxmk&#10;mMLbMA3e3mNbN4w8ue3ghv2ybZLyzOLEk/ueFJ5mNA7Wr/tU9fyTdj8BAAD//wMAUEsDBBQABgAI&#10;AAAAIQApGTag3AAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSH0Ha5G4UYeK/hDi&#10;VBWCExIiDQeOTrxNrMbrNHbb8PYsXNrLalazmvk2W4+uEyccgvWk4GGagECqvbHUKPgq3+5XIELU&#10;ZHTnCRX8YIB1PrnJdGr8mQo8bWMjOIRCqhW0MfaplKFu0ekw9T0Sezs/OB15HRppBn3mcNfJWZIs&#10;pNOWuKHVPb60WO+3R6dg803Fqz18VJ/FrrBl+ZTQ+2Kv1N3tuHkGEXGMl2P4w2d0yJmp8kcyQXQK&#10;+JH4P9mbP86XICoWqxnIPJPX8PkvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPqbp0jY&#10;AQAAkQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACkZ&#10;NqDcAAAABAEAAA8AAAAAAAAAAAAAAAAAMgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAA7BQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="033C83F1" w14:textId="18FC5338" w:rsidR="009D0FBA" w:rsidRDefault="00731C3F">
                     <w:pPr>
                       <w:spacing w:before="10"/>
                       <w:ind w:left="2172" w:right="13" w:hanging="2153"/>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                       <w:t>SOP</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:spacing w:val="-2"/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
@@ -16446,84 +16698,83 @@
                         <w:sz w:val="24"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r w:rsidR="00E032FA">
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                       <w:t>10</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0FF901A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1CD0BDC6"/>
     <w:lvl w:ilvl="0" w:tplc="DC38F202">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="560" w:hanging="360"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F9C2359A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="920" w:hanging="360"/>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="-1"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="E5D81A4E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1640" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
@@ -16590,72 +16841,70 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="EC36651E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7790" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20B50909"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="788E41D0"/>
     <w:lvl w:ilvl="0" w:tplc="44FE291C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="560" w:hanging="360"/>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="88DA9F1A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1280" w:hanging="360"/>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="-1"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="5A9ECC5E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2231" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
@@ -16722,72 +16971,70 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="CAE2C19A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7937" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24B01A88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1A12AAE0"/>
     <w:lvl w:ilvl="0" w:tplc="D3A01846">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="560" w:hanging="360"/>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A3603720">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1280" w:hanging="360"/>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="2CE6D6C2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2231" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
@@ -16874,51 +17121,50 @@
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="560" w:hanging="360"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7C2E84DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1640" w:hanging="360"/>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="-1"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="8F5415B8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2551" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
@@ -17074,149 +17320,143 @@
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54CC4FCB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BA68C87A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="920" w:hanging="720"/>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="920" w:hanging="720"/>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="920" w:hanging="360"/>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="920" w:hanging="360"/>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1640" w:hanging="360"/>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="-1"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2361" w:hanging="308"/>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6100" w:hanging="308"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
@@ -17234,72 +17474,70 @@
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7970" w:hanging="308"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E356447"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B40CB5C"/>
     <w:lvl w:ilvl="0" w:tplc="26D66486">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="560" w:hanging="360"/>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D6A8893C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1460" w:hanging="360"/>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="-1"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="4B8E1250">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2391" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
@@ -17455,51 +17693,50 @@
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68FF51EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="13249176"/>
     <w:lvl w:ilvl="0" w:tplc="EC2C1CC0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="560" w:hanging="360"/>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4C08437C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
@@ -17784,322 +18021,379 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="286937048">
+  <w:num w:numId="1" w16cid:durableId="1016426872">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="162865522">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1866676467">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="2141456871">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="22678144">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="286937048">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="354380835">
+  <w:num w:numId="7" w16cid:durableId="354380835">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="371151503">
+  <w:num w:numId="8" w16cid:durableId="365719140">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="371151503">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1016426872">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="10" w16cid:durableId="700206857">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1866676467">
-[...8 lines deleted...]
-  <w:num w:numId="8" w16cid:durableId="804813093">
+  <w:num w:numId="11" w16cid:durableId="804813093">
     <w:abstractNumId w:val="5"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009D0FBA"/>
     <w:rsid w:val="00033DFD"/>
     <w:rsid w:val="0003756C"/>
+    <w:rsid w:val="00046633"/>
     <w:rsid w:val="00055B02"/>
+    <w:rsid w:val="00064EC3"/>
     <w:rsid w:val="000A6E9D"/>
+    <w:rsid w:val="000C4710"/>
     <w:rsid w:val="000D11F4"/>
     <w:rsid w:val="000D180B"/>
     <w:rsid w:val="000D5E44"/>
     <w:rsid w:val="000F5991"/>
     <w:rsid w:val="000F5E2C"/>
     <w:rsid w:val="000F7444"/>
+    <w:rsid w:val="00101626"/>
     <w:rsid w:val="001216C2"/>
     <w:rsid w:val="00123614"/>
+    <w:rsid w:val="00124175"/>
     <w:rsid w:val="00145146"/>
     <w:rsid w:val="00153516"/>
+    <w:rsid w:val="0015467B"/>
     <w:rsid w:val="00156E8F"/>
+    <w:rsid w:val="00166D51"/>
     <w:rsid w:val="001A71F5"/>
+    <w:rsid w:val="001B6395"/>
     <w:rsid w:val="001F5119"/>
     <w:rsid w:val="001F542F"/>
     <w:rsid w:val="0023772C"/>
+    <w:rsid w:val="0025421D"/>
     <w:rsid w:val="002740A4"/>
     <w:rsid w:val="0028275E"/>
     <w:rsid w:val="002863EA"/>
     <w:rsid w:val="002A17C9"/>
     <w:rsid w:val="002A2ED9"/>
     <w:rsid w:val="002B720B"/>
     <w:rsid w:val="002C277B"/>
     <w:rsid w:val="002E2130"/>
     <w:rsid w:val="002F57D3"/>
     <w:rsid w:val="00313133"/>
     <w:rsid w:val="00341193"/>
+    <w:rsid w:val="00342158"/>
     <w:rsid w:val="00342299"/>
     <w:rsid w:val="003424F9"/>
     <w:rsid w:val="00342D90"/>
+    <w:rsid w:val="00343DB6"/>
+    <w:rsid w:val="00354ACE"/>
     <w:rsid w:val="003558C5"/>
     <w:rsid w:val="003642AE"/>
     <w:rsid w:val="003738EE"/>
     <w:rsid w:val="00383714"/>
     <w:rsid w:val="003935B9"/>
     <w:rsid w:val="003C2DBA"/>
     <w:rsid w:val="003C4B29"/>
     <w:rsid w:val="003D1DD4"/>
+    <w:rsid w:val="003F2529"/>
     <w:rsid w:val="003F2B0D"/>
     <w:rsid w:val="00404F26"/>
     <w:rsid w:val="00414888"/>
     <w:rsid w:val="00415B77"/>
     <w:rsid w:val="00430544"/>
     <w:rsid w:val="00440A3D"/>
+    <w:rsid w:val="00441AB1"/>
     <w:rsid w:val="00441FCB"/>
+    <w:rsid w:val="004463D5"/>
     <w:rsid w:val="0046227A"/>
     <w:rsid w:val="0047072F"/>
+    <w:rsid w:val="004830E7"/>
     <w:rsid w:val="00486AF6"/>
     <w:rsid w:val="004924A8"/>
     <w:rsid w:val="004D0226"/>
+    <w:rsid w:val="004E0291"/>
     <w:rsid w:val="004E7C76"/>
     <w:rsid w:val="004F344F"/>
+    <w:rsid w:val="00541358"/>
     <w:rsid w:val="0055104B"/>
     <w:rsid w:val="0055459E"/>
     <w:rsid w:val="00560B1F"/>
     <w:rsid w:val="00572238"/>
+    <w:rsid w:val="00574957"/>
     <w:rsid w:val="00576B39"/>
+    <w:rsid w:val="005858D4"/>
     <w:rsid w:val="005968E1"/>
     <w:rsid w:val="005A05B6"/>
+    <w:rsid w:val="005B1F42"/>
     <w:rsid w:val="005E2EBF"/>
     <w:rsid w:val="005F1CF8"/>
+    <w:rsid w:val="00605EF0"/>
     <w:rsid w:val="00606E43"/>
     <w:rsid w:val="0064246C"/>
+    <w:rsid w:val="00642CD1"/>
     <w:rsid w:val="00660DD7"/>
     <w:rsid w:val="00662DB3"/>
+    <w:rsid w:val="00670E56"/>
     <w:rsid w:val="006769D6"/>
     <w:rsid w:val="00682B02"/>
     <w:rsid w:val="00691B23"/>
+    <w:rsid w:val="006A7D45"/>
+    <w:rsid w:val="006B34BB"/>
     <w:rsid w:val="006C4A5B"/>
     <w:rsid w:val="006C7E08"/>
     <w:rsid w:val="006D0D11"/>
     <w:rsid w:val="006D4B2C"/>
+    <w:rsid w:val="006E750D"/>
     <w:rsid w:val="006F0F61"/>
     <w:rsid w:val="006F309A"/>
     <w:rsid w:val="00731C3F"/>
     <w:rsid w:val="00746967"/>
     <w:rsid w:val="00753D0A"/>
     <w:rsid w:val="00754C91"/>
     <w:rsid w:val="00786DBA"/>
     <w:rsid w:val="00794165"/>
     <w:rsid w:val="007B0F33"/>
     <w:rsid w:val="007B2224"/>
     <w:rsid w:val="007C2C3F"/>
+    <w:rsid w:val="007D539D"/>
     <w:rsid w:val="007F147A"/>
     <w:rsid w:val="007F25D0"/>
     <w:rsid w:val="007F6CD0"/>
     <w:rsid w:val="00804054"/>
+    <w:rsid w:val="00814B80"/>
+    <w:rsid w:val="008406DE"/>
+    <w:rsid w:val="00846731"/>
     <w:rsid w:val="008560FE"/>
     <w:rsid w:val="0089031E"/>
     <w:rsid w:val="008905D9"/>
+    <w:rsid w:val="00892FC3"/>
     <w:rsid w:val="00893981"/>
+    <w:rsid w:val="008A0919"/>
     <w:rsid w:val="008C4086"/>
     <w:rsid w:val="008C6367"/>
+    <w:rsid w:val="008F429A"/>
+    <w:rsid w:val="00902A35"/>
     <w:rsid w:val="009330B9"/>
     <w:rsid w:val="00934557"/>
     <w:rsid w:val="009433DB"/>
     <w:rsid w:val="00955221"/>
     <w:rsid w:val="00961A61"/>
     <w:rsid w:val="009802E4"/>
     <w:rsid w:val="0098760F"/>
     <w:rsid w:val="00987901"/>
     <w:rsid w:val="00994B68"/>
     <w:rsid w:val="009D0FBA"/>
     <w:rsid w:val="009E0FF8"/>
     <w:rsid w:val="009E7D39"/>
     <w:rsid w:val="009F6516"/>
     <w:rsid w:val="00A03ABE"/>
     <w:rsid w:val="00A159AE"/>
     <w:rsid w:val="00A211B2"/>
     <w:rsid w:val="00A26BD1"/>
+    <w:rsid w:val="00A36C4A"/>
+    <w:rsid w:val="00A42B75"/>
     <w:rsid w:val="00A42CF1"/>
     <w:rsid w:val="00A77C54"/>
     <w:rsid w:val="00AA62E4"/>
     <w:rsid w:val="00AB108F"/>
     <w:rsid w:val="00AB76DB"/>
     <w:rsid w:val="00AC021F"/>
     <w:rsid w:val="00AD438B"/>
     <w:rsid w:val="00AD44A2"/>
     <w:rsid w:val="00B073A0"/>
+    <w:rsid w:val="00B109CC"/>
     <w:rsid w:val="00B14ADA"/>
     <w:rsid w:val="00B3008A"/>
     <w:rsid w:val="00B33D2B"/>
     <w:rsid w:val="00B34B09"/>
     <w:rsid w:val="00B368D3"/>
     <w:rsid w:val="00B46FE9"/>
     <w:rsid w:val="00B60DD3"/>
     <w:rsid w:val="00B75AD7"/>
     <w:rsid w:val="00B76BA4"/>
+    <w:rsid w:val="00B82458"/>
     <w:rsid w:val="00B913BE"/>
     <w:rsid w:val="00BB1126"/>
     <w:rsid w:val="00BB5E14"/>
     <w:rsid w:val="00BB7543"/>
+    <w:rsid w:val="00BD3633"/>
     <w:rsid w:val="00BD5494"/>
+    <w:rsid w:val="00C20C6D"/>
+    <w:rsid w:val="00C31FD7"/>
+    <w:rsid w:val="00C36470"/>
     <w:rsid w:val="00C41EB3"/>
+    <w:rsid w:val="00C54895"/>
     <w:rsid w:val="00C54CDE"/>
     <w:rsid w:val="00C668AB"/>
     <w:rsid w:val="00C72DB7"/>
+    <w:rsid w:val="00C766B9"/>
     <w:rsid w:val="00C95A6C"/>
     <w:rsid w:val="00CA17CA"/>
+    <w:rsid w:val="00CA2264"/>
     <w:rsid w:val="00CA3233"/>
+    <w:rsid w:val="00CB4FD5"/>
     <w:rsid w:val="00CC2E6B"/>
     <w:rsid w:val="00CD10E9"/>
+    <w:rsid w:val="00CD3A6F"/>
+    <w:rsid w:val="00CD5AC7"/>
+    <w:rsid w:val="00CE6CF2"/>
     <w:rsid w:val="00D05C05"/>
+    <w:rsid w:val="00D11950"/>
     <w:rsid w:val="00D208A7"/>
+    <w:rsid w:val="00D24915"/>
     <w:rsid w:val="00D44993"/>
     <w:rsid w:val="00D44BB9"/>
     <w:rsid w:val="00D50ED2"/>
+    <w:rsid w:val="00D6303C"/>
     <w:rsid w:val="00D75FBD"/>
     <w:rsid w:val="00D80172"/>
     <w:rsid w:val="00D87C46"/>
     <w:rsid w:val="00DA0AD8"/>
     <w:rsid w:val="00DA15AE"/>
+    <w:rsid w:val="00DB31C3"/>
     <w:rsid w:val="00DE2123"/>
     <w:rsid w:val="00DE35EB"/>
     <w:rsid w:val="00E032FA"/>
     <w:rsid w:val="00E17E18"/>
     <w:rsid w:val="00E42352"/>
     <w:rsid w:val="00E42EBC"/>
     <w:rsid w:val="00E544CA"/>
     <w:rsid w:val="00E75A9A"/>
     <w:rsid w:val="00E851B1"/>
     <w:rsid w:val="00E90A5F"/>
     <w:rsid w:val="00EA2962"/>
     <w:rsid w:val="00EA7AFB"/>
     <w:rsid w:val="00EB593C"/>
+    <w:rsid w:val="00EC2DC5"/>
     <w:rsid w:val="00ED0B22"/>
     <w:rsid w:val="00ED526F"/>
     <w:rsid w:val="00EF0A76"/>
     <w:rsid w:val="00EF1746"/>
     <w:rsid w:val="00EF3D31"/>
+    <w:rsid w:val="00EF5FEA"/>
     <w:rsid w:val="00EF6EF3"/>
+    <w:rsid w:val="00F016FA"/>
     <w:rsid w:val="00F02931"/>
     <w:rsid w:val="00F21D7F"/>
     <w:rsid w:val="00F230F2"/>
     <w:rsid w:val="00F82F13"/>
+    <w:rsid w:val="00FC2B7F"/>
     <w:rsid w:val="00FD6BDA"/>
     <w:rsid w:val="00FE46A5"/>
+    <w:rsid w:val="00FF03E3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7A357403"/>
-  <w15:docId w15:val="{09FD2BCE-0BF5-40D5-AAC7-14671F200B1B}"/>
+  <w15:docId w15:val="{5C6B2649-8528-4B43-A500-EB7D02259C4A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -18719,51 +19013,51 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/policy/clinical-trials/single-irb-policy-multi-site-research.htm" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/policy/clinical-trials/single-irb-policy-multi-site-research.htm" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -19017,55 +19311,71 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="578c36e4-03ed-4671-a714-4b2eff8e64ad">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="1c1509c2-8dc3-465d-82b1-58e4055cbad7" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003ECC65492B2D2B45BDFD3C1876C8B7DF" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0a91ebb11fe9c043842b2b886b8b6706">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="578c36e4-03ed-4671-a714-4b2eff8e64ad" xmlns:ns3="1c1509c2-8dc3-465d-82b1-58e4055cbad7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8796bcf1fcc732eeed97c0607bc6be23" ns2:_="" ns3:_="">
     <xsd:import namespace="578c36e4-03ed-4671-a714-4b2eff8e64ad"/>
     <xsd:import namespace="1c1509c2-8dc3-465d-82b1-58e4055cbad7"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -19276,159 +19586,130 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B7473892-FB72-45E6-8687-5E14C3851ED8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="578c36e4-03ed-4671-a714-4b2eff8e64ad"/>
+    <ds:schemaRef ds:uri="1c1509c2-8dc3-465d-82b1-58e4055cbad7"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A47C2125-A426-4128-BA31-4CCA65D9378B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C0027961-4DAF-4C62-AF79-A86C3C3F6A74}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="578c36e4-03ed-4671-a714-4b2eff8e64ad"/>
     <ds:schemaRef ds:uri="1c1509c2-8dc3-465d-82b1-58e4055cbad7"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>3696</Words>
-  <Characters>21070</Characters>
+  <Words>3702</Words>
+  <Characters>21108</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>175</Lines>
   <Paragraphs>49</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>24717</CharactersWithSpaces>
+  <CharactersWithSpaces>24761</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>hofenj</dc:creator>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2021-06-15T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word for Microsoft 365</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
     <vt:filetime>2021-11-05T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ContentTypeId">
     <vt:lpwstr>0x0101003ECC65492B2D2B45BDFD3C1876C8B7DF</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>