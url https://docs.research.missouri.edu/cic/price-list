--- v0 (2026-07-08)
+++ v1 (2026-09-27)
@@ -1,83 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://mailmissouri-my.sharepoint.com/personal/roloffl_umsystem_edu/Documents/Desktop/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://mailmissouri-my.sharepoint.com/personal/rottinghauss_umsystem_edu/Documents/Desktop/CIC/Media_Center/Price_Lists/2026 price/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="37" documentId="13_ncr:1_{A0A14B31-764A-480F-8F83-264061F104C5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{967D712F-1350-5B97-AC8A-47CFB8FC68B3}"/>
+  <xr:revisionPtr revIDLastSave="97" documentId="8_{E67D5D0C-60A3-46B9-BA5F-2802E3C8CE6C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{6D4912B3-8A9E-4617-A13C-D9AA7EF0AA00}"/>
   <bookViews>
-    <workbookView xWindow="7305" yWindow="0" windowWidth="40890" windowHeight="20985" xr2:uid="{A06B7570-6749-48E3-973D-90A3199A51E8}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{A06B7570-6749-48E3-973D-90A3199A51E8}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191029" concurrentManualCount="8"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="706" uniqueCount="359">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="733" uniqueCount="370">
   <si>
     <t>Cell and Immunobiology Core Facility</t>
   </si>
   <si>
     <t>Most Items NOT listed below are special orders and have a $5.00 special order fee</t>
   </si>
   <si>
     <t>Investigators receive a discount from the catalog price on most items, as well as waived</t>
   </si>
   <si>
     <t>shipping &amp; handling, fuel surcharges, hazardous materials, and dry ice charges (for most vendors).</t>
   </si>
   <si>
     <t>Invitrogen/ThermoFisher/Pierce/Fisher/Misc</t>
   </si>
   <si>
     <t>Catalog #</t>
   </si>
   <si>
     <t>Vendor</t>
   </si>
   <si>
     <t>Size</t>
   </si>
   <si>
@@ -200,92 +200,77 @@
   <si>
     <t>Sodium Pyruvate</t>
   </si>
   <si>
     <t>TrypLE Express</t>
   </si>
   <si>
     <t>Trypsin/EDTA, 0.05%</t>
   </si>
   <si>
     <t>Trypsin/EDTA, 0.25%</t>
   </si>
   <si>
     <t>HBSS and PBS</t>
   </si>
   <si>
     <t>HBSS, w/o Ca, Mg, Phenol Red</t>
   </si>
   <si>
     <t>HBSS, w/o Ca, Mg, w/ Phenol Red</t>
   </si>
   <si>
     <t>HBSS, w/o Phenol Red</t>
   </si>
   <si>
-    <t>PBS, 10X, w/o Ca, Mg</t>
-[...7 lines deleted...]
-  <si>
     <t>Flasks and Serological Pipets</t>
   </si>
   <si>
     <t>200/case</t>
   </si>
   <si>
     <t>Flask, TC grade with Filter Cap, T25</t>
   </si>
   <si>
     <t>100/case</t>
   </si>
   <si>
     <t>Flask, TC grade with Filter Cap, T75</t>
   </si>
   <si>
     <t>50/case</t>
   </si>
   <si>
     <t>Flask, TC grade with Filter Cap, T150</t>
   </si>
   <si>
     <t>500/case</t>
   </si>
   <si>
-    <t>Tubes, Corning 15 mL, sterile</t>
-[...1 lines deleted...]
-  <si>
     <t>CW5603</t>
   </si>
   <si>
-    <t>Tubes, Corning 50 mL, sterile</t>
-[...1 lines deleted...]
-  <si>
     <t>Fisher(Falcon)</t>
   </si>
   <si>
     <t>Case of 1000</t>
   </si>
   <si>
     <t>Tubes, PS,  Corning 352008</t>
   </si>
   <si>
     <t>1367820D</t>
   </si>
   <si>
     <t>Case of 1440</t>
   </si>
   <si>
     <t xml:space="preserve">Pipets, Pasteur 9" </t>
   </si>
   <si>
     <t>Basix</t>
   </si>
   <si>
     <t>Pipets, 5 mL Serological, indiv wrapped</t>
   </si>
   <si>
     <t>Pipets, 10 mL Serological, indiv wrapped</t>
@@ -371,53 +356,50 @@
   <si>
     <t>5ml Centrifugetubes</t>
   </si>
   <si>
     <t>1 L</t>
   </si>
   <si>
     <t>Water, Synergy grade (container not provided)</t>
   </si>
   <si>
     <t>SH3053803</t>
   </si>
   <si>
     <t>2 L</t>
   </si>
   <si>
     <t>Molecular Biology Grade Water</t>
   </si>
   <si>
     <t xml:space="preserve"> $5 special order fee applied per order for most special order items</t>
   </si>
   <si>
     <t>Bio-Rad</t>
   </si>
   <si>
-    <t>5-10% Discount off list price on most items!!!  *Excludes large equipment.</t>
-[...1 lines deleted...]
-  <si>
     <t>Calculate YOUR price:  List Price x 0.95 (for most items)</t>
   </si>
   <si>
     <t>Acrylamide Gels</t>
   </si>
   <si>
     <t>345-XXXX</t>
   </si>
   <si>
     <t>Each</t>
   </si>
   <si>
     <t>Criterion Gels  (TGX, Tris-HCL)</t>
   </si>
   <si>
     <t>567-XXXX</t>
   </si>
   <si>
     <t>Criterion TGX Gels</t>
   </si>
   <si>
     <t>456-1094</t>
   </si>
   <si>
     <t>Mini-PROTEAN TGX Gel, 4-20%, 10 well, 50 µL</t>
@@ -704,59 +686,53 @@
   <si>
     <t>Poly-L-lysine Hydrobromide</t>
   </si>
   <si>
     <t>R4775-1.2ML</t>
   </si>
   <si>
     <t>1.2 ML</t>
   </si>
   <si>
     <t>REDextract-n-AmpR PCR mix</t>
   </si>
   <si>
     <t>D4184-1.5KU</t>
   </si>
   <si>
     <t>Without MgCl2</t>
   </si>
   <si>
     <t>1.5 KU</t>
   </si>
   <si>
     <t>Taq DNA Polymerase, JumpStart</t>
   </si>
   <si>
-    <t>T9424-100ML</t>
-[...1 lines deleted...]
-  <si>
     <t>Tri Reagent</t>
   </si>
   <si>
-    <t>T8154-100ML</t>
-[...1 lines deleted...]
-  <si>
     <t>Trypan Blue Solution Cell Culture Tested</t>
   </si>
   <si>
     <t>$5 special order fee will be applied to orders that include items not listed above</t>
   </si>
   <si>
     <t>Sigma-Aldrich Fetal Bovine Serum</t>
   </si>
   <si>
     <t>Country of origin</t>
   </si>
   <si>
     <t>Application</t>
   </si>
   <si>
     <t>Price per 500 mL Bottle</t>
   </si>
   <si>
     <t>F0926</t>
   </si>
   <si>
     <t>Non USA, USDA approved</t>
   </si>
   <si>
     <t>Cell culture</t>
@@ -801,53 +777,50 @@
     <t>1L</t>
   </si>
   <si>
     <t>In Stock</t>
   </si>
   <si>
     <t>1X PBS w/o  Ca, Mg</t>
   </si>
   <si>
     <t>P349</t>
   </si>
   <si>
     <t>10X PBS w/o  Ca, Mg</t>
   </si>
   <si>
     <t>BioLegend</t>
   </si>
   <si>
     <t xml:space="preserve"> 20% discount on most antibodies</t>
   </si>
   <si>
     <t>15% discount on Brilliant Violet antibodies</t>
   </si>
   <si>
     <t>7.5% discount on GoInVivo products</t>
-  </si>
-[...1 lines deleted...]
-    <t>Typical shipping charges = $35.00</t>
   </si>
   <si>
     <t>Free shipping on orders over $1,000 after the CIC discount</t>
   </si>
   <si>
     <t>USA Scientific, Inc</t>
   </si>
   <si>
     <t>Items on this list are discounted, no shipping charges</t>
   </si>
   <si>
     <t>Format</t>
   </si>
   <si>
     <t>TipONE Pipet Tips (Free of RNase, DNase, DNA, Pyrogens)</t>
   </si>
   <si>
     <t>1110-3000</t>
   </si>
   <si>
     <t>Bulk</t>
   </si>
   <si>
     <t>1,000 tips</t>
   </si>
@@ -1204,60 +1177,120 @@
       <rPr>
         <sz val="48"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>µL Graduated Filter Tip</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">101 - 1000 </t>
     </r>
     <r>
       <rPr>
         <sz val="48"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>µL XL Filter Tip</t>
     </r>
   </si>
   <si>
     <t>MEM w/ Earle's Salts, w/o L-Glutamine</t>
   </si>
   <si>
-    <t>2026 July Product Price List</t>
-[...4 lines deleted...]
-  <si>
     <t>CW5601</t>
   </si>
   <si>
     <t>1122-1830</t>
+  </si>
+  <si>
+    <t>SEGPU0538</t>
+  </si>
+  <si>
+    <t>S2GPU05RE</t>
+  </si>
+  <si>
+    <t>SCGP00525</t>
+  </si>
+  <si>
+    <t>Stericup E, 500ml 38mm</t>
+  </si>
+  <si>
+    <t>Steriflip, 50ml</t>
+  </si>
+  <si>
+    <t>22Stericup 500ml</t>
+  </si>
+  <si>
+    <t>500mL</t>
+  </si>
+  <si>
+    <t>50mL</t>
+  </si>
+  <si>
+    <t>T9424-100ML</t>
+  </si>
+  <si>
+    <t>T8154-20ML</t>
+  </si>
+  <si>
+    <t>D2438-1X10ML</t>
+  </si>
+  <si>
+    <t>10mL</t>
+  </si>
+  <si>
+    <t>D2438-5X10ML</t>
+  </si>
+  <si>
+    <t>5X10mL</t>
+  </si>
+  <si>
+    <t>Typical shipping charges = $45.00</t>
+  </si>
+  <si>
+    <t>2026 September Product Price List</t>
+  </si>
+  <si>
+    <t>Prices are effective September 1, 2026 and are subject to change without notice.</t>
+  </si>
+  <si>
+    <t>DPBS, 1X, w/ Ca, Mg</t>
+  </si>
+  <si>
+    <t>DPBS, 1X, w/o Ca, Mg</t>
+  </si>
+  <si>
+    <t>DPBS, 10X, w/o Ca, Mg</t>
+  </si>
+  <si>
+    <t>15 mLTubes,  sterile</t>
+  </si>
+  <si>
+    <t>50 mLTubes,  sterile</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="6" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="8" formatCode="&quot;$&quot;#,##0.00_);[Red]\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="48"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -1304,51 +1337,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2" tint="-9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="72">
+  <borders count="68">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
@@ -2015,134 +2048,50 @@
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color theme="1"/>
       </left>
       <right style="medium">
         <color theme="1"/>
       </right>
       <top/>
       <bottom style="medium">
         <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
-        <color theme="1"/>
-[...82 lines deleted...]
-      <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color theme="1"/>
       </left>
@@ -2227,55 +2176,77 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color theme="1"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color theme="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="203">
+  <cellXfs count="209">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="4" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
@@ -2405,54 +2376,50 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="35" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="4" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="4" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="41" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -2526,345 +2493,365 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="4" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="4" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="164" fontId="4" fillId="4" borderId="61" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="4" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="8" fontId="4" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="6" fontId="4" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="62" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="64" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="66" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="4" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="8" fontId="1" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="8" fontId="1" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="66" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="69" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...8 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="64" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...101 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -3165,5742 +3152,5798 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D6C767D2-405D-463C-8F54-923AA5D42861}">
-  <dimension ref="A1:F920"/>
+  <dimension ref="A1:F923"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A45" zoomScale="30" zoomScaleNormal="100" zoomScaleSheetLayoutView="30" workbookViewId="0">
-      <selection activeCell="I59" sqref="A1:XFD1048576"/>
+    <sheetView tabSelected="1" topLeftCell="A37" zoomScale="20" zoomScaleNormal="20" zoomScaleSheetLayoutView="30" workbookViewId="0">
+      <selection activeCell="I8" sqref="I8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="53.7109375" defaultRowHeight="63.75" x14ac:dyDescent="1"/>
+  <sheetFormatPr defaultColWidth="53.7265625" defaultRowHeight="62.5" x14ac:dyDescent="1.4"/>
   <cols>
-    <col min="1" max="1" width="53.7109375" style="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="53.7109375" style="1"/>
+    <col min="1" max="1" width="53.7265625" style="1"/>
+    <col min="2" max="2" width="64.1796875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="53.7265625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="49.81640625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="178.90625" style="1" customWidth="1"/>
+    <col min="6" max="16384" width="53.7265625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="64.5" thickBot="1" x14ac:dyDescent="1.05">
+    <row r="1" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
       <c r="F1" s="2"/>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="1">
-      <c r="A2" s="192" t="s">
+    <row r="2" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A2" s="145" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="193"/>
-[...34 lines deleted...]
-      <c r="A6" s="160" t="s">
+      <c r="B2" s="146"/>
+      <c r="C2" s="146"/>
+      <c r="D2" s="146"/>
+      <c r="E2" s="146"/>
+      <c r="F2" s="149"/>
+    </row>
+    <row r="3" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
+      <c r="A3" s="147" t="s">
+        <v>363</v>
+      </c>
+      <c r="B3" s="148"/>
+      <c r="C3" s="148"/>
+      <c r="D3" s="148"/>
+      <c r="E3" s="148"/>
+      <c r="F3" s="150"/>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A4" s="151"/>
+      <c r="B4" s="152"/>
+      <c r="C4" s="152"/>
+      <c r="D4" s="152"/>
+      <c r="E4" s="152"/>
+      <c r="F4" s="153"/>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A5" s="154" t="s">
+        <v>364</v>
+      </c>
+      <c r="B5" s="155"/>
+      <c r="C5" s="155"/>
+      <c r="D5" s="155"/>
+      <c r="E5" s="155"/>
+      <c r="F5" s="156"/>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A6" s="154" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="161"/>
-[...6 lines deleted...]
-      <c r="A7" s="160" t="s">
+      <c r="B6" s="155"/>
+      <c r="C6" s="155"/>
+      <c r="D6" s="155"/>
+      <c r="E6" s="155"/>
+      <c r="F6" s="157"/>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A7" s="154" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="161"/>
-[...6 lines deleted...]
-      <c r="A8" s="189" t="s">
+      <c r="B7" s="155"/>
+      <c r="C7" s="155"/>
+      <c r="D7" s="155"/>
+      <c r="E7" s="155"/>
+      <c r="F7" s="157"/>
+    </row>
+    <row r="8" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
+      <c r="A8" s="158" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="190"/>
-[...5 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="1">
+      <c r="B8" s="159"/>
+      <c r="C8" s="159"/>
+      <c r="D8" s="159"/>
+      <c r="E8" s="159"/>
+      <c r="F8" s="160"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="1.4">
       <c r="A9" s="3"/>
       <c r="B9" s="3"/>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="4"/>
     </row>
-    <row r="10" spans="1:6" ht="64.5" thickBot="1" x14ac:dyDescent="1.05">
+    <row r="10" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
       <c r="A10" s="3"/>
       <c r="B10" s="3"/>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="4"/>
     </row>
-    <row r="11" spans="1:6" ht="64.5" thickBot="1" x14ac:dyDescent="1.05">
-      <c r="A11" s="154" t="s">
+    <row r="11" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
+      <c r="A11" s="161" t="s">
         <v>4</v>
       </c>
-      <c r="B11" s="155"/>
-[...5 lines deleted...]
-    <row r="12" spans="1:6" ht="64.5" thickBot="1" x14ac:dyDescent="1.05">
+      <c r="B11" s="162"/>
+      <c r="C11" s="162"/>
+      <c r="D11" s="162"/>
+      <c r="E11" s="162"/>
+      <c r="F11" s="163"/>
+    </row>
+    <row r="12" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
       <c r="A12" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>8</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="6" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="13" spans="1:6" ht="64.5" thickBot="1" x14ac:dyDescent="1.05">
-      <c r="A13" s="143" t="s">
+    <row r="13" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
+      <c r="A13" s="164" t="s">
         <v>11</v>
       </c>
-      <c r="B13" s="144"/>
-[...5 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="1">
+      <c r="B13" s="165"/>
+      <c r="C13" s="165"/>
+      <c r="D13" s="165"/>
+      <c r="E13" s="165"/>
+      <c r="F13" s="166"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="1.4">
       <c r="A14" s="7">
         <v>11965092</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>14</v>
       </c>
       <c r="E14" s="8" t="s">
         <v>15</v>
       </c>
       <c r="F14" s="9">
         <v>22.55</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="1">
+    <row r="15" spans="1:6" x14ac:dyDescent="1.4">
       <c r="A15" s="7">
         <v>31053028</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D15" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E15" s="8" t="s">
         <v>17</v>
       </c>
       <c r="F15" s="9">
         <v>43.71</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="1">
+    <row r="16" spans="1:6" x14ac:dyDescent="1.4">
       <c r="A16" s="7">
         <v>11885084</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D16" s="7" t="s">
         <v>14</v>
       </c>
       <c r="E16" s="8" t="s">
         <v>18</v>
       </c>
       <c r="F16" s="9">
         <v>23.08</v>
       </c>
     </row>
-    <row r="17" spans="1:6" x14ac:dyDescent="1">
+    <row r="17" spans="1:6" x14ac:dyDescent="1.4">
       <c r="A17" s="10">
         <v>11320033</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D17" s="7" t="s">
         <v>14</v>
       </c>
       <c r="E17" s="8" t="s">
         <v>19</v>
       </c>
       <c r="F17" s="9">
         <v>33.36</v>
       </c>
     </row>
-    <row r="18" spans="1:6" x14ac:dyDescent="1">
+    <row r="18" spans="1:6" x14ac:dyDescent="1.4">
       <c r="A18" s="7">
         <v>11039021</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D18" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E18" s="8" t="s">
         <v>20</v>
       </c>
       <c r="F18" s="9">
         <v>68</v>
       </c>
     </row>
-    <row r="19" spans="1:6" x14ac:dyDescent="1">
+    <row r="19" spans="1:6" x14ac:dyDescent="1.4">
       <c r="A19" s="10">
         <v>11765054</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C19" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D19" s="10" t="s">
         <v>16</v>
       </c>
       <c r="E19" s="11" t="s">
         <v>21</v>
       </c>
       <c r="F19" s="9">
         <v>43.18</v>
       </c>
     </row>
-    <row r="20" spans="1:6" x14ac:dyDescent="1">
+    <row r="20" spans="1:6" x14ac:dyDescent="1.4">
       <c r="A20" s="10">
         <v>21127022</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C20" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D20" s="10" t="s">
         <v>16</v>
       </c>
       <c r="E20" s="11" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="9">
         <v>43.43</v>
       </c>
     </row>
-    <row r="21" spans="1:6" x14ac:dyDescent="1">
+    <row r="21" spans="1:6" x14ac:dyDescent="1.4">
       <c r="A21" s="10">
         <v>11150059</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C21" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D21" s="10" t="s">
         <v>16</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="9">
         <v>43.49</v>
       </c>
     </row>
-    <row r="22" spans="1:6" x14ac:dyDescent="1">
+    <row r="22" spans="1:6" x14ac:dyDescent="1.4">
       <c r="A22" s="10">
         <v>12561056</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C22" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D22" s="10" t="s">
         <v>16</v>
       </c>
       <c r="E22" s="11" t="s">
         <v>24</v>
       </c>
       <c r="F22" s="9">
         <v>55.25</v>
       </c>
     </row>
-    <row r="23" spans="1:6" x14ac:dyDescent="1">
+    <row r="23" spans="1:6" x14ac:dyDescent="1.4">
       <c r="A23" s="10">
         <v>11090081</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C23" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D23" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E23" s="11" t="s">
-        <v>354</v>
+        <v>345</v>
       </c>
       <c r="F23" s="9">
         <v>27.88</v>
       </c>
     </row>
-    <row r="24" spans="1:6" x14ac:dyDescent="1">
+    <row r="24" spans="1:6" x14ac:dyDescent="1.4">
       <c r="A24" s="10">
         <v>11095080</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C24" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D24" s="10" t="s">
         <v>16</v>
       </c>
       <c r="E24" s="11" t="s">
         <v>25</v>
       </c>
       <c r="F24" s="9">
         <v>38.72</v>
       </c>
     </row>
-    <row r="25" spans="1:6" x14ac:dyDescent="1">
+    <row r="25" spans="1:6" x14ac:dyDescent="1.4">
       <c r="A25" s="7">
         <v>31985070</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>14</v>
       </c>
       <c r="E25" s="8" t="s">
         <v>27</v>
       </c>
       <c r="F25" s="9">
         <v>72.38</v>
       </c>
     </row>
-    <row r="26" spans="1:6" x14ac:dyDescent="1">
+    <row r="26" spans="1:6" x14ac:dyDescent="1.4">
       <c r="A26" s="7">
         <v>11875093</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>14</v>
       </c>
       <c r="E26" s="8" t="s">
         <v>28</v>
       </c>
       <c r="F26" s="9">
         <v>28.2</v>
       </c>
     </row>
-    <row r="27" spans="1:6" x14ac:dyDescent="1">
+    <row r="27" spans="1:6" x14ac:dyDescent="1.4">
       <c r="A27" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>30</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D27" s="7" t="s">
         <v>14</v>
       </c>
       <c r="E27" s="8" t="s">
         <v>31</v>
       </c>
       <c r="F27" s="9">
         <v>30</v>
       </c>
     </row>
-    <row r="28" spans="1:6" ht="64.5" thickBot="1" x14ac:dyDescent="1.05">
+    <row r="28" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
       <c r="A28" s="10">
         <v>22400089</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C28" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D28" s="10" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="11" t="s">
         <v>32</v>
       </c>
       <c r="F28" s="9">
         <v>45.08</v>
       </c>
     </row>
-    <row r="29" spans="1:6" ht="64.5" thickBot="1" x14ac:dyDescent="1.05">
-      <c r="A29" s="143" t="s">
+    <row r="29" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
+      <c r="A29" s="164" t="s">
         <v>33</v>
       </c>
-      <c r="B29" s="144"/>
-[...5 lines deleted...]
-    <row r="30" spans="1:6" x14ac:dyDescent="1">
+      <c r="B29" s="165"/>
+      <c r="C29" s="165"/>
+      <c r="D29" s="165"/>
+      <c r="E29" s="165"/>
+      <c r="F29" s="166"/>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="1.4">
       <c r="A30" s="7">
         <v>15240062</v>
       </c>
       <c r="B30" s="7" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D30" s="12" t="s">
         <v>14</v>
       </c>
       <c r="E30" s="8" t="s">
         <v>35</v>
       </c>
       <c r="F30" s="9">
         <v>60.25</v>
       </c>
     </row>
-    <row r="31" spans="1:6" x14ac:dyDescent="1">
+    <row r="31" spans="1:6" x14ac:dyDescent="1.4">
       <c r="A31" s="7">
         <v>13151014</v>
       </c>
       <c r="B31" s="7" t="s">
         <v>26</v>
       </c>
       <c r="C31" s="13" t="s">
         <v>34</v>
       </c>
       <c r="D31" s="40" t="s">
         <v>14</v>
       </c>
       <c r="E31" s="14" t="s">
         <v>36</v>
       </c>
       <c r="F31" s="9">
         <v>55.75</v>
       </c>
     </row>
-    <row r="32" spans="1:6" x14ac:dyDescent="1">
+    <row r="32" spans="1:6" x14ac:dyDescent="1.4">
       <c r="A32" s="7">
         <v>10131035</v>
       </c>
       <c r="B32" s="7" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>14</v>
       </c>
       <c r="E32" s="8" t="s">
         <v>38</v>
       </c>
       <c r="F32" s="9">
         <v>212</v>
       </c>
     </row>
-    <row r="33" spans="1:6" x14ac:dyDescent="1">
+    <row r="33" spans="1:6" x14ac:dyDescent="1.4">
       <c r="A33" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B33" s="16" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D33" s="7" t="s">
         <v>14</v>
       </c>
       <c r="E33" s="8" t="s">
         <v>41</v>
       </c>
       <c r="F33" s="9">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:6" x14ac:dyDescent="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="1.4">
       <c r="A34" s="7">
         <v>35050061</v>
       </c>
       <c r="B34" s="7" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D34" s="7" t="s">
         <v>14</v>
       </c>
       <c r="E34" s="8" t="s">
         <v>42</v>
       </c>
       <c r="F34" s="9">
         <v>58.25</v>
       </c>
     </row>
-    <row r="35" spans="1:6" x14ac:dyDescent="1">
+    <row r="35" spans="1:6" x14ac:dyDescent="1.4">
       <c r="A35" s="7">
         <v>15630080</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>14</v>
       </c>
       <c r="E35" s="8" t="s">
         <v>43</v>
       </c>
       <c r="F35" s="9">
         <v>94.5</v>
       </c>
     </row>
-    <row r="36" spans="1:6" x14ac:dyDescent="1">
+    <row r="36" spans="1:6" x14ac:dyDescent="1.4">
       <c r="A36" s="10">
         <v>25030081</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>14</v>
       </c>
       <c r="E36" s="8" t="s">
         <v>44</v>
       </c>
       <c r="F36" s="9">
         <v>42.92</v>
       </c>
     </row>
-    <row r="37" spans="1:6" x14ac:dyDescent="1">
+    <row r="37" spans="1:6" x14ac:dyDescent="1.4">
       <c r="A37" s="10">
         <v>11140050</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>14</v>
       </c>
       <c r="E37" s="8" t="s">
         <v>45</v>
       </c>
       <c r="F37" s="9">
         <v>28.97</v>
       </c>
     </row>
-    <row r="38" spans="1:6" x14ac:dyDescent="1">
+    <row r="38" spans="1:6" x14ac:dyDescent="1.4">
       <c r="A38" s="10">
         <v>15140122</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>14</v>
       </c>
       <c r="E38" s="8" t="s">
         <v>46</v>
       </c>
       <c r="F38" s="9">
         <v>28.8</v>
       </c>
     </row>
-    <row r="39" spans="1:6" x14ac:dyDescent="1">
+    <row r="39" spans="1:6" x14ac:dyDescent="1.4">
       <c r="A39" s="10">
         <v>11360070</v>
       </c>
       <c r="B39" s="7" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>14</v>
       </c>
       <c r="E39" s="8" t="s">
         <v>47</v>
       </c>
       <c r="F39" s="9">
         <v>17.5</v>
       </c>
     </row>
-    <row r="40" spans="1:6" x14ac:dyDescent="1">
+    <row r="40" spans="1:6" x14ac:dyDescent="1.4">
       <c r="A40" s="10">
         <v>12604013</v>
       </c>
       <c r="B40" s="7" t="s">
         <v>26</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D40" s="7" t="s">
         <v>14</v>
       </c>
       <c r="E40" s="8" t="s">
         <v>48</v>
       </c>
       <c r="F40" s="9">
         <v>34.5</v>
       </c>
     </row>
-    <row r="41" spans="1:6" x14ac:dyDescent="1">
+    <row r="41" spans="1:6" x14ac:dyDescent="1.4">
       <c r="A41" s="10">
         <v>12604021</v>
       </c>
       <c r="B41" s="7" t="s">
         <v>26</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D41" s="7" t="s">
         <v>14</v>
       </c>
       <c r="E41" s="17" t="s">
         <v>48</v>
       </c>
       <c r="F41" s="18">
         <v>104.14</v>
       </c>
     </row>
-    <row r="42" spans="1:6" x14ac:dyDescent="1">
+    <row r="42" spans="1:6" x14ac:dyDescent="1.4">
       <c r="A42" s="10">
         <v>25300054</v>
       </c>
       <c r="B42" s="7" t="s">
         <v>26</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D42" s="7" t="s">
         <v>14</v>
       </c>
       <c r="E42" s="8" t="s">
         <v>49</v>
       </c>
       <c r="F42" s="18">
         <v>16.05</v>
       </c>
     </row>
-    <row r="43" spans="1:6" ht="64.5" thickBot="1" x14ac:dyDescent="1.05">
+    <row r="43" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
       <c r="A43" s="10">
         <v>25200056</v>
       </c>
       <c r="B43" s="7" t="s">
         <v>26</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D43" s="7" t="s">
         <v>14</v>
       </c>
       <c r="E43" s="8" t="s">
         <v>50</v>
       </c>
       <c r="F43" s="18">
         <v>16.05</v>
       </c>
     </row>
-    <row r="44" spans="1:6" ht="64.5" thickBot="1" x14ac:dyDescent="1.05">
-      <c r="A44" s="143" t="s">
+    <row r="44" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
+      <c r="A44" s="164" t="s">
         <v>51</v>
       </c>
-      <c r="B44" s="144"/>
-[...5 lines deleted...]
-    <row r="45" spans="1:6" x14ac:dyDescent="1">
+      <c r="B44" s="165"/>
+      <c r="C44" s="165"/>
+      <c r="D44" s="165"/>
+      <c r="E44" s="165"/>
+      <c r="F44" s="167"/>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="1.4">
       <c r="A45" s="19">
         <v>14175095</v>
       </c>
       <c r="B45" s="20" t="s">
         <v>12</v>
       </c>
       <c r="C45" s="21" t="s">
         <v>13</v>
       </c>
       <c r="D45" s="22" t="s">
         <v>14</v>
       </c>
       <c r="E45" s="23" t="s">
         <v>52</v>
       </c>
       <c r="F45" s="24">
         <v>25.53</v>
       </c>
     </row>
-    <row r="46" spans="1:6" x14ac:dyDescent="1">
+    <row r="46" spans="1:6" x14ac:dyDescent="1.4">
       <c r="A46" s="25">
         <v>14170112</v>
       </c>
       <c r="B46" s="26" t="s">
         <v>12</v>
       </c>
       <c r="C46" s="27" t="s">
         <v>13</v>
       </c>
       <c r="D46" s="26" t="s">
         <v>14</v>
       </c>
       <c r="E46" s="28" t="s">
         <v>53</v>
       </c>
       <c r="F46" s="29">
         <v>25.29</v>
       </c>
     </row>
-    <row r="47" spans="1:6" x14ac:dyDescent="1">
+    <row r="47" spans="1:6" x14ac:dyDescent="1.4">
       <c r="A47" s="25">
         <v>14025092</v>
       </c>
       <c r="B47" s="26" t="s">
         <v>12</v>
       </c>
       <c r="C47" s="27" t="s">
         <v>13</v>
       </c>
       <c r="D47" s="26" t="s">
         <v>14</v>
       </c>
       <c r="E47" s="28" t="s">
         <v>54</v>
       </c>
       <c r="F47" s="29">
         <v>25.93</v>
       </c>
     </row>
-    <row r="48" spans="1:6" x14ac:dyDescent="1">
+    <row r="48" spans="1:6" x14ac:dyDescent="1.4">
       <c r="A48" s="25">
         <v>14200075</v>
       </c>
       <c r="B48" s="26" t="s">
         <v>12</v>
       </c>
       <c r="C48" s="27" t="s">
         <v>13</v>
       </c>
       <c r="D48" s="26" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="E48" s="28" t="s">
-        <v>55</v>
+        <v>367</v>
       </c>
       <c r="F48" s="29">
         <v>54.85</v>
       </c>
     </row>
-    <row r="49" spans="1:6" x14ac:dyDescent="1">
+    <row r="49" spans="1:6" x14ac:dyDescent="1.4">
       <c r="A49" s="25">
         <v>14040133</v>
       </c>
       <c r="B49" s="26" t="s">
         <v>12</v>
       </c>
       <c r="C49" s="27" t="s">
         <v>13</v>
       </c>
       <c r="D49" s="26" t="s">
         <v>14</v>
       </c>
       <c r="E49" s="28" t="s">
-        <v>56</v>
+        <v>365</v>
       </c>
       <c r="F49" s="29">
         <v>22.87</v>
       </c>
     </row>
-    <row r="50" spans="1:6" ht="64.5" thickBot="1" x14ac:dyDescent="1.05">
+    <row r="50" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
       <c r="A50" s="30">
         <v>14190144</v>
       </c>
       <c r="B50" s="31" t="s">
         <v>12</v>
       </c>
       <c r="C50" s="32" t="s">
         <v>13</v>
       </c>
       <c r="D50" s="31" t="s">
         <v>14</v>
       </c>
       <c r="E50" s="33" t="s">
-        <v>57</v>
+        <v>366</v>
       </c>
       <c r="F50" s="34">
         <v>20.84</v>
       </c>
     </row>
-    <row r="51" spans="1:6" ht="64.5" thickBot="1" x14ac:dyDescent="1.05">
-[...9 lines deleted...]
-    <row r="52" spans="1:6" x14ac:dyDescent="1">
+    <row r="51" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
+      <c r="A51" s="168" t="s">
+        <v>55</v>
+      </c>
+      <c r="B51" s="169"/>
+      <c r="C51" s="169"/>
+      <c r="D51" s="169"/>
+      <c r="E51" s="169"/>
+      <c r="F51" s="170"/>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="1.4">
       <c r="A52" s="35">
         <v>229331</v>
       </c>
       <c r="B52" s="36" t="s">
         <v>26</v>
       </c>
       <c r="C52" s="37" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="D52" s="36" t="s">
         <v>14</v>
       </c>
       <c r="E52" s="37" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="F52" s="38">
         <v>177.5</v>
       </c>
     </row>
-    <row r="53" spans="1:6" x14ac:dyDescent="1">
+    <row r="53" spans="1:6" x14ac:dyDescent="1.4">
       <c r="A53" s="39">
         <v>229341</v>
       </c>
       <c r="B53" s="40" t="s">
         <v>26</v>
       </c>
       <c r="C53" s="41" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="D53" s="40" t="s">
         <v>14</v>
       </c>
       <c r="E53" s="41" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="F53" s="42">
         <v>172.5</v>
       </c>
     </row>
-    <row r="54" spans="1:6" ht="64.5" thickBot="1" x14ac:dyDescent="1.05">
+    <row r="54" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
       <c r="A54" s="43">
         <v>229346</v>
       </c>
       <c r="B54" s="44" t="s">
         <v>26</v>
       </c>
       <c r="C54" s="45" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="D54" s="44" t="s">
         <v>14</v>
       </c>
       <c r="E54" s="45" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="F54" s="46">
         <v>130</v>
       </c>
     </row>
-    <row r="55" spans="1:6" ht="64.5" thickBot="1" x14ac:dyDescent="1.05">
-[...6 lines deleted...]
-      <c r="B56" s="48" t="s">
+    <row r="55" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A55" s="47" t="s">
+        <v>346</v>
+      </c>
+      <c r="B55" s="48" t="s">
         <v>26</v>
       </c>
-      <c r="C56" s="37" t="s">
-[...14 lines deleted...]
-        <v>67</v>
+      <c r="C55" s="37" t="s">
+        <v>62</v>
+      </c>
+      <c r="D55" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="E55" s="37" t="s">
+        <v>368</v>
+      </c>
+      <c r="F55" s="49">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A56" s="50" t="s">
+        <v>63</v>
+      </c>
+      <c r="B56" s="51" t="s">
+        <v>26</v>
+      </c>
+      <c r="C56" s="41" t="s">
+        <v>62</v>
+      </c>
+      <c r="D56" s="40" t="s">
+        <v>14</v>
+      </c>
+      <c r="E56" s="52" t="s">
+        <v>369</v>
+      </c>
+      <c r="F56" s="53">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A57" s="50">
+        <v>149595</v>
       </c>
       <c r="B57" s="51" t="s">
-        <v>26</v>
+        <v>64</v>
       </c>
       <c r="C57" s="41" t="s">
         <v>65</v>
       </c>
       <c r="D57" s="40" t="s">
         <v>14</v>
       </c>
       <c r="E57" s="52" t="s">
+        <v>66</v>
+      </c>
+      <c r="F57" s="53">
+        <v>62.63</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A58" s="50" t="s">
+        <v>67</v>
+      </c>
+      <c r="B58" s="51" t="s">
+        <v>26</v>
+      </c>
+      <c r="C58" s="41" t="s">
         <v>68</v>
       </c>
-      <c r="F57" s="53">
-[...7 lines deleted...]
-      <c r="B58" s="51" t="s">
+      <c r="D58" s="40" t="s">
+        <v>14</v>
+      </c>
+      <c r="E58" s="52" t="s">
         <v>69</v>
       </c>
-      <c r="C58" s="41" t="s">
+      <c r="F58" s="53">
+        <v>84.19</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A59" s="50">
+        <v>14955233</v>
+      </c>
+      <c r="B59" s="51" t="s">
         <v>70</v>
       </c>
-      <c r="D58" s="40" t="s">
-[...2 lines deleted...]
-      <c r="E58" s="52" t="s">
+      <c r="C59" s="41" t="s">
+        <v>56</v>
+      </c>
+      <c r="D59" s="40" t="s">
+        <v>14</v>
+      </c>
+      <c r="E59" s="52" t="s">
         <v>71</v>
       </c>
-      <c r="F58" s="53">
-[...4 lines deleted...]
-      <c r="A59" s="50" t="s">
+      <c r="F59" s="53">
+        <v>28.26</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A60" s="50">
+        <v>14955234</v>
+      </c>
+      <c r="B60" s="51" t="s">
+        <v>70</v>
+      </c>
+      <c r="C60" s="41" t="s">
+        <v>56</v>
+      </c>
+      <c r="D60" s="40" t="s">
+        <v>14</v>
+      </c>
+      <c r="E60" s="14" t="s">
         <v>72</v>
       </c>
-      <c r="B59" s="51" t="s">
+      <c r="F60" s="29">
+        <v>35.700000000000003</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
+      <c r="A61" s="54">
+        <v>14955235</v>
+      </c>
+      <c r="B61" s="55" t="s">
+        <v>70</v>
+      </c>
+      <c r="C61" s="56" t="s">
+        <v>56</v>
+      </c>
+      <c r="D61" s="57" t="s">
+        <v>14</v>
+      </c>
+      <c r="E61" s="58" t="s">
+        <v>73</v>
+      </c>
+      <c r="F61" s="34">
+        <v>52.82</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
+      <c r="A62" s="164" t="s">
+        <v>74</v>
+      </c>
+      <c r="B62" s="169"/>
+      <c r="C62" s="165"/>
+      <c r="D62" s="165"/>
+      <c r="E62" s="165"/>
+      <c r="F62" s="166"/>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A63" s="59" t="s">
+        <v>75</v>
+      </c>
+      <c r="B63" s="60" t="s">
         <v>26</v>
       </c>
-      <c r="C59" s="41" t="s">
-[...25 lines deleted...]
-      <c r="E60" s="52" t="s">
+      <c r="C63" s="61" t="s">
         <v>76</v>
       </c>
-      <c r="F60" s="53">
-[...16 lines deleted...]
-      <c r="E61" s="14" t="s">
+      <c r="D63" s="62" t="s">
+        <v>14</v>
+      </c>
+      <c r="E63" s="62" t="s">
         <v>77</v>
       </c>
-      <c r="F61" s="29">
-[...16 lines deleted...]
-      <c r="E62" s="58" t="s">
+      <c r="F63" s="49">
+        <v>174.69</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A64" s="63" t="s">
         <v>78</v>
       </c>
-      <c r="F62" s="34">
-[...12 lines deleted...]
-      <c r="A64" s="143" t="s">
+      <c r="B64" s="64" t="s">
+        <v>26</v>
+      </c>
+      <c r="C64" s="14" t="s">
         <v>79</v>
       </c>
-      <c r="B64" s="145"/>
-[...6 lines deleted...]
-      <c r="A65" s="61" t="s">
+      <c r="D64" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="E64" s="8" t="s">
         <v>80</v>
       </c>
-      <c r="B65" s="62" t="s">
+      <c r="F64" s="53">
+        <v>83.79</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A65" s="63" t="s">
+        <v>81</v>
+      </c>
+      <c r="B65" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="C65" s="63" t="s">
-[...5 lines deleted...]
-      <c r="E65" s="64" t="s">
+      <c r="C65" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D65" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="E65" s="8" t="s">
         <v>82</v>
       </c>
-      <c r="F65" s="49">
-[...4 lines deleted...]
-      <c r="A66" s="65" t="s">
+      <c r="F65" s="9">
+        <v>286.64999999999998</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A66" s="63" t="s">
         <v>83</v>
       </c>
-      <c r="B66" s="66" t="s">
+      <c r="B66" s="64" t="s">
         <v>26</v>
       </c>
       <c r="C66" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="D66" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="E66" s="8" t="s">
         <v>84</v>
       </c>
-      <c r="D66" s="8" t="s">
-[...2 lines deleted...]
-      <c r="E66" s="8" t="s">
+      <c r="F66" s="53">
+        <v>185.25</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A67" s="63" t="s">
         <v>85</v>
       </c>
-      <c r="F66" s="53">
-[...4 lines deleted...]
-      <c r="A67" s="65" t="s">
+      <c r="B67" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="C67" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="D67" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="E67" s="8" t="s">
         <v>86</v>
       </c>
-      <c r="B67" s="11" t="s">
+      <c r="F67" s="53">
+        <v>384.46</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A68" s="63" t="s">
+        <v>87</v>
+      </c>
+      <c r="B68" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="C67" s="14" t="s">
+      <c r="C68" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="D68" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="E68" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="F68" s="53">
+        <v>419.65</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
+      <c r="A69" s="65" t="s">
+        <v>89</v>
+      </c>
+      <c r="B69" s="66" t="s">
+        <v>26</v>
+      </c>
+      <c r="C69" s="58" t="s">
         <v>13</v>
       </c>
-      <c r="D67" s="8" t="s">
-[...30 lines deleted...]
-      <c r="A69" s="65" t="s">
+      <c r="D69" s="67" t="s">
+        <v>14</v>
+      </c>
+      <c r="E69" s="68" t="s">
         <v>90</v>
       </c>
-      <c r="B69" s="8" t="s">
-[...8 lines deleted...]
-      <c r="E69" s="8" t="s">
+      <c r="F69" s="69">
+        <v>330.78</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
+      <c r="A70" s="168" t="s">
         <v>91</v>
       </c>
-      <c r="F69" s="53">
-[...4 lines deleted...]
-      <c r="A70" s="65" t="s">
+      <c r="B70" s="169"/>
+      <c r="C70" s="169"/>
+      <c r="D70" s="169"/>
+      <c r="E70" s="169"/>
+      <c r="F70" s="170"/>
+    </row>
+    <row r="71" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A71" s="117" t="s">
         <v>92</v>
       </c>
-      <c r="B70" s="8" t="s">
-[...8 lines deleted...]
-      <c r="E70" s="8" t="s">
+      <c r="B71" s="120" t="s">
         <v>93</v>
       </c>
-      <c r="F70" s="53">
-[...4 lines deleted...]
-      <c r="A71" s="67" t="s">
+      <c r="C71" s="36" t="s">
         <v>94</v>
       </c>
-      <c r="B71" s="68" t="s">
-[...5 lines deleted...]
-      <c r="D71" s="69" t="s">
+      <c r="D71" s="36" t="s">
         <v>14</v>
       </c>
       <c r="E71" s="70" t="s">
         <v>95</v>
       </c>
       <c r="F71" s="71">
-        <v>330.78</v>
-[...3 lines deleted...]
-      <c r="A72" s="150" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A72" s="119" t="s">
         <v>96</v>
       </c>
-      <c r="B72" s="145"/>
-[...6 lines deleted...]
-      <c r="A73" s="129" t="s">
+      <c r="B72" s="121" t="s">
+        <v>93</v>
+      </c>
+      <c r="C72" s="40" t="s">
+        <v>62</v>
+      </c>
+      <c r="D72" s="40" t="s">
+        <v>14</v>
+      </c>
+      <c r="E72" s="73" t="s">
         <v>97</v>
       </c>
-      <c r="B73" s="132" t="s">
+      <c r="F72" s="72">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A73" s="119" t="s">
         <v>98</v>
       </c>
-      <c r="C73" s="36" t="s">
+      <c r="B73" s="40" t="s">
+        <v>93</v>
+      </c>
+      <c r="C73" s="40" t="s">
+        <v>56</v>
+      </c>
+      <c r="D73" s="40" t="s">
+        <v>14</v>
+      </c>
+      <c r="E73" s="73" t="s">
         <v>99</v>
       </c>
-      <c r="D73" s="36" t="s">
-[...2 lines deleted...]
-      <c r="E73" s="72" t="s">
+      <c r="F73" s="72">
+        <v>59.95</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A74" s="13">
+        <v>94</v>
+      </c>
+      <c r="B74" s="40" t="s">
+        <v>93</v>
+      </c>
+      <c r="C74" s="40" t="s">
         <v>100</v>
       </c>
-      <c r="F73" s="73">
-[...4 lines deleted...]
-      <c r="A74" s="131" t="s">
+      <c r="D74" s="40" t="s">
+        <v>14</v>
+      </c>
+      <c r="E74" s="74" t="s">
         <v>101</v>
       </c>
-      <c r="B74" s="133" t="s">
-[...8 lines deleted...]
-      <c r="E74" s="75" t="s">
+      <c r="F74" s="9">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
+      <c r="A75" s="116" t="s">
         <v>102</v>
       </c>
-      <c r="F74" s="74">
-[...4 lines deleted...]
-      <c r="A75" s="131" t="s">
+      <c r="B75" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="C75" s="44" t="s">
         <v>103</v>
       </c>
-      <c r="B75" s="40" t="s">
-[...8 lines deleted...]
-      <c r="E75" s="75" t="s">
+      <c r="D75" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E75" s="76" t="s">
         <v>104</v>
       </c>
-      <c r="F75" s="74">
-[...10 lines deleted...]
-      <c r="C76" s="40" t="s">
+      <c r="F75" s="77">
+        <v>23.1</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
+      <c r="A76" s="158" t="s">
         <v>105</v>
       </c>
-      <c r="D76" s="40" t="s">
-[...2 lines deleted...]
-      <c r="E76" s="76" t="s">
+      <c r="B76" s="159"/>
+      <c r="C76" s="159"/>
+      <c r="D76" s="159"/>
+      <c r="E76" s="159"/>
+      <c r="F76" s="160"/>
+    </row>
+    <row r="77" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A77" s="206"/>
+      <c r="B77" s="206"/>
+      <c r="C77" s="206"/>
+      <c r="D77" s="206"/>
+      <c r="E77" s="206"/>
+      <c r="F77" s="206"/>
+    </row>
+    <row r="78" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A78" s="208"/>
+      <c r="B78" s="208"/>
+      <c r="C78" s="208"/>
+      <c r="D78" s="208"/>
+      <c r="E78" s="208"/>
+      <c r="F78" s="208"/>
+    </row>
+    <row r="79" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
+      <c r="A79" s="207"/>
+      <c r="B79" s="207"/>
+      <c r="C79" s="207"/>
+      <c r="D79" s="207"/>
+      <c r="E79" s="207"/>
+      <c r="F79" s="207"/>
+    </row>
+    <row r="80" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
+      <c r="A80" s="161" t="s">
         <v>106</v>
       </c>
-      <c r="F76" s="9">
-[...4 lines deleted...]
-      <c r="A77" s="128" t="s">
+      <c r="B80" s="162"/>
+      <c r="C80" s="162"/>
+      <c r="D80" s="162"/>
+      <c r="E80" s="162"/>
+      <c r="F80" s="163"/>
+    </row>
+    <row r="81" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A81" s="171"/>
+      <c r="B81" s="172"/>
+      <c r="C81" s="172"/>
+      <c r="D81" s="172"/>
+      <c r="E81" s="172"/>
+      <c r="F81" s="172"/>
+    </row>
+    <row r="82" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
+      <c r="A82" s="158" t="s">
         <v>107</v>
       </c>
-      <c r="B77" s="44" t="s">
-[...2 lines deleted...]
-      <c r="C77" s="44" t="s">
+      <c r="B82" s="159"/>
+      <c r="C82" s="159"/>
+      <c r="D82" s="159"/>
+      <c r="E82" s="159"/>
+      <c r="F82" s="159"/>
+    </row>
+    <row r="83" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
+      <c r="A83" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B83" s="5"/>
+      <c r="C83" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D83" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E83" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="80" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
+      <c r="A84" s="164" t="s">
         <v>108</v>
       </c>
-      <c r="D77" s="44" t="s">
-[...2 lines deleted...]
-      <c r="E77" s="78" t="s">
+      <c r="B84" s="165"/>
+      <c r="C84" s="165"/>
+      <c r="D84" s="165"/>
+      <c r="E84" s="165"/>
+      <c r="F84" s="166"/>
+    </row>
+    <row r="85" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A85" s="81" t="s">
         <v>109</v>
       </c>
-      <c r="F77" s="79">
-[...4 lines deleted...]
-      <c r="A78" s="189" t="s">
+      <c r="B85" s="73"/>
+      <c r="C85" s="81" t="s">
         <v>110</v>
       </c>
-      <c r="B78" s="190"/>
-[...30 lines deleted...]
-      <c r="A82" s="154" t="s">
+      <c r="D85" s="81" t="s">
+        <v>16</v>
+      </c>
+      <c r="E85" s="81" t="s">
         <v>111</v>
       </c>
-      <c r="B82" s="155"/>
-[...6 lines deleted...]
-      <c r="A83" s="157" t="s">
+      <c r="F85" s="82">
+        <v>35.15</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A86" s="8" t="s">
         <v>112</v>
       </c>
-      <c r="B83" s="158"/>
-[...6 lines deleted...]
-      <c r="A84" s="189" t="s">
+      <c r="B86" s="74"/>
+      <c r="C86" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="D86" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="E86" s="8" t="s">
         <v>113</v>
       </c>
-      <c r="B84" s="190"/>
-[...24 lines deleted...]
-      <c r="A86" s="143" t="s">
+      <c r="F86" s="83">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
+      <c r="A87" s="8" t="s">
         <v>114</v>
       </c>
-      <c r="B86" s="144"/>
-[...6 lines deleted...]
-      <c r="A87" s="83" t="s">
+      <c r="B87" s="74"/>
+      <c r="C87" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="D87" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="E87" s="8" t="s">
         <v>115</v>
       </c>
-      <c r="B87" s="75"/>
-      <c r="C87" s="83" t="s">
+      <c r="F87" s="83">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
+      <c r="A88" s="140" t="s">
         <v>116</v>
       </c>
-      <c r="D87" s="83" t="s">
-[...2 lines deleted...]
-      <c r="E87" s="83" t="s">
+      <c r="B88" s="141"/>
+      <c r="C88" s="141"/>
+      <c r="D88" s="141"/>
+      <c r="E88" s="141"/>
+      <c r="F88" s="142"/>
+    </row>
+    <row r="89" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A89" s="81" t="s">
         <v>117</v>
       </c>
-      <c r="F87" s="84">
-[...4 lines deleted...]
-      <c r="A88" s="8" t="s">
+      <c r="B89" s="73"/>
+      <c r="C89" s="81" t="s">
+        <v>13</v>
+      </c>
+      <c r="D89" s="81" t="s">
+        <v>14</v>
+      </c>
+      <c r="E89" s="81" t="s">
         <v>118</v>
       </c>
-      <c r="B88" s="76"/>
-[...6 lines deleted...]
-      <c r="E88" s="8" t="s">
+      <c r="F89" s="83">
+        <v>83.25</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A90" s="8" t="s">
         <v>119</v>
       </c>
-      <c r="F88" s="85">
-[...4 lines deleted...]
-      <c r="A89" s="8" t="s">
+      <c r="B90" s="74"/>
+      <c r="C90" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="D90" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="E90" s="8" t="s">
         <v>120</v>
       </c>
-      <c r="B89" s="76"/>
-[...6 lines deleted...]
-      <c r="E89" s="8" t="s">
+      <c r="F90" s="83">
+        <v>83.25</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A91" s="8" t="s">
         <v>121</v>
       </c>
-      <c r="F89" s="85">
-[...4 lines deleted...]
-      <c r="A90" s="143" t="s">
+      <c r="B91" s="8"/>
+      <c r="C91" s="74" t="s">
         <v>122</v>
       </c>
-      <c r="B90" s="144"/>
-[...6 lines deleted...]
-      <c r="A91" s="83" t="s">
+      <c r="D91" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="E91" s="8" t="s">
         <v>123</v>
       </c>
-      <c r="B91" s="75"/>
-[...6 lines deleted...]
-      <c r="E91" s="83" t="s">
+      <c r="F91" s="83">
+        <v>16.649999999999999</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A92" s="8" t="s">
         <v>124</v>
       </c>
-      <c r="F91" s="85">
-[...4 lines deleted...]
-      <c r="A92" s="8" t="s">
+      <c r="B92" s="8"/>
+      <c r="C92" s="74" t="s">
         <v>125</v>
       </c>
-      <c r="B92" s="76"/>
-[...3 lines deleted...]
-      <c r="D92" s="8" t="s">
+      <c r="D92" s="7" t="s">
         <v>14</v>
       </c>
       <c r="E92" s="8" t="s">
         <v>126</v>
       </c>
-      <c r="F92" s="85">
-[...3 lines deleted...]
-    <row r="93" spans="1:6" x14ac:dyDescent="1">
+      <c r="F92" s="83">
+        <v>66.599999999999994</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" x14ac:dyDescent="1.4">
       <c r="A93" s="8" t="s">
         <v>127</v>
       </c>
       <c r="B93" s="8"/>
-      <c r="C93" s="76" t="s">
+      <c r="C93" s="74" t="s">
+        <v>100</v>
+      </c>
+      <c r="D93" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="E93" s="8" t="s">
         <v>128</v>
       </c>
-      <c r="D93" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E93" s="8" t="s">
+      <c r="F93" s="83">
+        <v>54.58</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A94" s="8" t="s">
         <v>129</v>
       </c>
-      <c r="F93" s="85">
-[...4 lines deleted...]
-      <c r="A94" s="8" t="s">
+      <c r="B94" s="8"/>
+      <c r="C94" s="74" t="s">
+        <v>110</v>
+      </c>
+      <c r="D94" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="E94" s="8" t="s">
         <v>130</v>
       </c>
-      <c r="B94" s="8"/>
-      <c r="C94" s="76" t="s">
+      <c r="F94" s="83">
+        <v>266.39999999999998</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A95" s="8" t="s">
         <v>131</v>
       </c>
-      <c r="D94" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E94" s="8" t="s">
+      <c r="B95" s="8"/>
+      <c r="C95" s="74" t="s">
         <v>132</v>
       </c>
-      <c r="F94" s="85">
-[...4 lines deleted...]
-      <c r="A95" s="8" t="s">
+      <c r="D95" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="E95" s="8" t="s">
         <v>133</v>
       </c>
-      <c r="B95" s="8"/>
-[...6 lines deleted...]
-      <c r="E95" s="8" t="s">
+      <c r="F95" s="83">
+        <v>14.8</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A96" s="8" t="s">
         <v>134</v>
       </c>
-      <c r="F95" s="85">
-[...4 lines deleted...]
-      <c r="A96" s="8" t="s">
+      <c r="B96" s="8"/>
+      <c r="C96" s="74" t="s">
         <v>135</v>
       </c>
-      <c r="B96" s="8"/>
-[...4 lines deleted...]
-        <v>16</v>
+      <c r="D96" s="7" t="s">
+        <v>14</v>
       </c>
       <c r="E96" s="8" t="s">
         <v>136</v>
       </c>
-      <c r="F96" s="85">
-[...3 lines deleted...]
-    <row r="97" spans="1:6" x14ac:dyDescent="1">
+      <c r="F96" s="83">
+        <v>17.579999999999998</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" x14ac:dyDescent="1.4">
       <c r="A97" s="8" t="s">
         <v>137</v>
       </c>
-      <c r="B97" s="8"/>
-      <c r="C97" s="76" t="s">
+      <c r="B97" s="74"/>
+      <c r="C97" s="8" t="s">
         <v>138</v>
       </c>
-      <c r="D97" s="7" t="s">
+      <c r="D97" s="8" t="s">
         <v>14</v>
       </c>
       <c r="E97" s="8" t="s">
         <v>139</v>
       </c>
-      <c r="F97" s="85">
-[...3 lines deleted...]
-    <row r="98" spans="1:6" x14ac:dyDescent="1">
+      <c r="F97" s="83">
+        <v>172.05</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" x14ac:dyDescent="1.4">
       <c r="A98" s="8" t="s">
         <v>140</v>
       </c>
-      <c r="B98" s="8"/>
-      <c r="C98" s="76" t="s">
+      <c r="B98" s="74"/>
+      <c r="C98" s="8" t="s">
         <v>141</v>
       </c>
       <c r="D98" s="7" t="s">
         <v>14</v>
       </c>
       <c r="E98" s="8" t="s">
         <v>142</v>
       </c>
-      <c r="F98" s="85">
-[...3 lines deleted...]
-    <row r="99" spans="1:6" x14ac:dyDescent="1">
+      <c r="F98" s="83">
+        <v>25.9</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" x14ac:dyDescent="1.4">
       <c r="A99" s="8" t="s">
         <v>143</v>
       </c>
-      <c r="B99" s="76"/>
+      <c r="B99" s="74"/>
       <c r="C99" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="D99" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="E99" s="8" t="s">
         <v>144</v>
       </c>
-      <c r="D99" s="8" t="s">
-[...2 lines deleted...]
-      <c r="E99" s="8" t="s">
+      <c r="F99" s="83">
+        <v>37.93</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A100" s="8" t="s">
         <v>145</v>
       </c>
-      <c r="F99" s="85">
-[...4 lines deleted...]
-      <c r="A100" s="8" t="s">
+      <c r="B100" s="74"/>
+      <c r="C100" s="8" t="s">
         <v>146</v>
       </c>
-      <c r="B100" s="76"/>
-      <c r="C100" s="8" t="s">
+      <c r="D100" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="E100" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="F100" s="83">
+        <v>131.35</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A101" s="8" t="s">
         <v>147</v>
       </c>
-      <c r="D100" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E100" s="8" t="s">
+      <c r="B101" s="74"/>
+      <c r="C101" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="D101" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="E101" s="8" t="s">
         <v>148</v>
       </c>
-      <c r="F100" s="85">
-[...4 lines deleted...]
-      <c r="A101" s="8" t="s">
+      <c r="F101" s="83">
+        <v>51.8</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
+      <c r="A102" s="8" t="s">
         <v>149</v>
       </c>
-      <c r="B101" s="76"/>
-[...17 lines deleted...]
-      <c r="B102" s="76"/>
+      <c r="B102" s="74"/>
       <c r="C102" s="8" t="s">
-        <v>152</v>
+        <v>100</v>
       </c>
       <c r="D102" s="7" t="s">
         <v>14</v>
       </c>
       <c r="E102" s="8" t="s">
         <v>150</v>
       </c>
-      <c r="F102" s="85">
-[...4 lines deleted...]
-      <c r="A103" s="8" t="s">
+      <c r="F102" s="83">
+        <v>37.93</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
+      <c r="A103" s="164" t="s">
+        <v>151</v>
+      </c>
+      <c r="B103" s="165"/>
+      <c r="C103" s="165"/>
+      <c r="D103" s="165"/>
+      <c r="E103" s="165"/>
+      <c r="F103" s="166"/>
+    </row>
+    <row r="104" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A104" s="81" t="s">
+        <v>152</v>
+      </c>
+      <c r="B104" s="73"/>
+      <c r="C104" s="81" t="s">
         <v>153</v>
       </c>
-      <c r="B103" s="76"/>
-[...6 lines deleted...]
-      <c r="E103" s="8" t="s">
+      <c r="D104" s="81" t="s">
+        <v>14</v>
+      </c>
+      <c r="E104" s="81" t="s">
         <v>154</v>
       </c>
-      <c r="F103" s="85">
-[...4 lines deleted...]
-      <c r="A104" s="8" t="s">
+      <c r="F104" s="82">
+        <v>72.150000000000006</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A105" s="8" t="s">
         <v>155</v>
       </c>
-      <c r="B104" s="76"/>
-[...6 lines deleted...]
-      <c r="E104" s="8" t="s">
+      <c r="B105" s="74"/>
+      <c r="C105" s="8" t="s">
         <v>156</v>
       </c>
-      <c r="F104" s="85">
-[...4 lines deleted...]
-      <c r="A105" s="143" t="s">
+      <c r="D105" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="E105" s="8" t="s">
         <v>157</v>
       </c>
-      <c r="B105" s="144"/>
-[...6 lines deleted...]
-      <c r="A106" s="83" t="s">
+      <c r="F105" s="83">
+        <v>112.8</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A106" s="8" t="s">
         <v>158</v>
       </c>
-      <c r="B106" s="75"/>
-      <c r="C106" s="83" t="s">
+      <c r="B106" s="74"/>
+      <c r="C106" s="8" t="s">
+        <v>156</v>
+      </c>
+      <c r="D106" s="81" t="s">
+        <v>16</v>
+      </c>
+      <c r="E106" s="8" t="s">
         <v>159</v>
       </c>
-      <c r="D106" s="83" t="s">
-[...2 lines deleted...]
-      <c r="E106" s="83" t="s">
+      <c r="F106" s="83">
+        <v>75.2</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A107" s="8" t="s">
         <v>160</v>
       </c>
-      <c r="F106" s="84">
-[...4 lines deleted...]
-      <c r="A107" s="8" t="s">
+      <c r="B107" s="74"/>
+      <c r="C107" s="8" t="s">
+        <v>156</v>
+      </c>
+      <c r="D107" s="81" t="s">
+        <v>16</v>
+      </c>
+      <c r="E107" s="8" t="s">
         <v>161</v>
       </c>
-      <c r="B107" s="76"/>
-      <c r="C107" s="8" t="s">
+      <c r="F107" s="83">
+        <v>83.2</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
+      <c r="A108" s="8" t="s">
         <v>162</v>
       </c>
-      <c r="D107" s="8" t="s">
-[...2 lines deleted...]
-      <c r="E107" s="8" t="s">
+      <c r="B108" s="74"/>
+      <c r="C108" s="8" t="s">
+        <v>153</v>
+      </c>
+      <c r="D108" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="E108" s="8" t="s">
         <v>163</v>
       </c>
-      <c r="F107" s="85">
-[...4 lines deleted...]
-      <c r="A108" s="8" t="s">
+      <c r="F108" s="84">
+        <v>68.45</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
+      <c r="A109" s="164" t="s">
         <v>164</v>
       </c>
-      <c r="B108" s="76"/>
-[...3 lines deleted...]
-      <c r="D108" s="83" t="s">
+      <c r="B109" s="165"/>
+      <c r="C109" s="165"/>
+      <c r="D109" s="165"/>
+      <c r="E109" s="165"/>
+      <c r="F109" s="166"/>
+    </row>
+    <row r="110" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A110" s="81" t="s">
+        <v>165</v>
+      </c>
+      <c r="B110" s="73"/>
+      <c r="C110" s="81" t="s">
+        <v>166</v>
+      </c>
+      <c r="D110" s="81" t="s">
         <v>16</v>
       </c>
-      <c r="E108" s="8" t="s">
-[...7 lines deleted...]
-      <c r="A109" s="8" t="s">
+      <c r="E110" s="81" t="s">
+        <v>167</v>
+      </c>
+      <c r="F110" s="82">
+        <v>164.65</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A111" s="8" t="s">
+        <v>168</v>
+      </c>
+      <c r="B111" s="74"/>
+      <c r="C111" s="8" t="s">
         <v>166</v>
       </c>
-      <c r="B109" s="76"/>
-[...3 lines deleted...]
-      <c r="D109" s="83" t="s">
+      <c r="D111" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="E109" s="8" t="s">
-[...17 lines deleted...]
-      <c r="E110" s="8" t="s">
+      <c r="E111" s="8" t="s">
         <v>169</v>
       </c>
-      <c r="F110" s="86">
-[...4 lines deleted...]
-      <c r="A111" s="143" t="s">
+      <c r="F111" s="85">
+        <v>164.65</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A112" s="8" t="s">
         <v>170</v>
       </c>
-      <c r="B111" s="144"/>
-[...6 lines deleted...]
-      <c r="A112" s="83" t="s">
+      <c r="B112" s="74"/>
+      <c r="C112" s="8" t="s">
+        <v>166</v>
+      </c>
+      <c r="D112" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="E112" s="8" t="s">
         <v>171</v>
       </c>
-      <c r="B112" s="75"/>
-      <c r="C112" s="83" t="s">
+      <c r="F112" s="85">
+        <v>164.65</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A113" s="8" t="s">
         <v>172</v>
       </c>
-      <c r="D112" s="83" t="s">
-[...13 lines deleted...]
-      <c r="B113" s="76"/>
+      <c r="B113" s="74"/>
       <c r="C113" s="8" t="s">
-        <v>172</v>
+        <v>166</v>
       </c>
       <c r="D113" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E113" s="8" t="s">
+        <v>173</v>
+      </c>
+      <c r="F113" s="83">
+        <v>129.5</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A114" s="8" t="s">
+        <v>174</v>
+      </c>
+      <c r="B114" s="74"/>
+      <c r="C114" s="8" t="s">
         <v>175</v>
       </c>
-      <c r="F113" s="87">
-[...4 lines deleted...]
-      <c r="A114" s="8" t="s">
+      <c r="D114" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="E114" s="8" t="s">
         <v>176</v>
       </c>
-      <c r="B114" s="76"/>
-[...3 lines deleted...]
-      <c r="D114" s="8" t="s">
+      <c r="F114" s="83">
+        <v>116.8</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A115" s="8" t="s">
+        <v>177</v>
+      </c>
+      <c r="B115" s="74"/>
+      <c r="C115" s="8" t="s">
+        <v>175</v>
+      </c>
+      <c r="D115" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="E115" s="8" t="s">
+        <v>178</v>
+      </c>
+      <c r="F115" s="83">
+        <v>154.4</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
+      <c r="A116" s="86" t="s">
+        <v>179</v>
+      </c>
+      <c r="B116" s="87"/>
+      <c r="C116" s="86" t="s">
+        <v>180</v>
+      </c>
+      <c r="D116" s="88" t="s">
+        <v>14</v>
+      </c>
+      <c r="E116" s="86" t="s">
+        <v>181</v>
+      </c>
+      <c r="F116" s="89">
+        <v>166.4</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A117" s="203"/>
+      <c r="B117" s="203"/>
+      <c r="C117" s="203"/>
+      <c r="D117" s="203"/>
+      <c r="E117" s="203"/>
+      <c r="F117" s="203"/>
+    </row>
+    <row r="118" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A118" s="204"/>
+      <c r="B118" s="204"/>
+      <c r="C118" s="204"/>
+      <c r="D118" s="204"/>
+      <c r="E118" s="204"/>
+      <c r="F118" s="204"/>
+    </row>
+    <row r="119" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A119" s="204"/>
+      <c r="B119" s="204"/>
+      <c r="C119" s="204"/>
+      <c r="D119" s="204"/>
+      <c r="E119" s="204"/>
+      <c r="F119" s="204"/>
+    </row>
+    <row r="120" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
+      <c r="A120" s="205"/>
+      <c r="B120" s="205"/>
+      <c r="C120" s="205"/>
+      <c r="D120" s="205"/>
+      <c r="E120" s="205"/>
+      <c r="F120" s="205"/>
+    </row>
+    <row r="121" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
+      <c r="A121" s="161" t="s">
+        <v>182</v>
+      </c>
+      <c r="B121" s="162"/>
+      <c r="C121" s="162"/>
+      <c r="D121" s="162"/>
+      <c r="E121" s="162"/>
+      <c r="F121" s="163"/>
+    </row>
+    <row r="122" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
+      <c r="A122" s="171" t="s">
+        <v>183</v>
+      </c>
+      <c r="B122" s="172"/>
+      <c r="C122" s="172"/>
+      <c r="D122" s="172"/>
+      <c r="E122" s="172"/>
+      <c r="F122" s="172"/>
+    </row>
+    <row r="123" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
+      <c r="A123" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B123" s="5"/>
+      <c r="C123" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D123" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E123" s="90" t="s">
+        <v>9</v>
+      </c>
+      <c r="F123" s="91" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A124" s="15" t="s">
+        <v>184</v>
+      </c>
+      <c r="B124" s="92"/>
+      <c r="C124" s="81" t="s">
+        <v>185</v>
+      </c>
+      <c r="D124" s="81" t="s">
+        <v>14</v>
+      </c>
+      <c r="E124" s="93" t="s">
+        <v>186</v>
+      </c>
+      <c r="F124" s="94">
+        <v>192.85</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
+      <c r="A125" s="75" t="s">
+        <v>187</v>
+      </c>
+      <c r="B125" s="95"/>
+      <c r="C125" s="67" t="s">
+        <v>185</v>
+      </c>
+      <c r="D125" s="67" t="s">
+        <v>14</v>
+      </c>
+      <c r="E125" s="96" t="s">
+        <v>188</v>
+      </c>
+      <c r="F125" s="97">
+        <v>192.85</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
+      <c r="A126" s="4"/>
+      <c r="B126" s="4"/>
+      <c r="C126" s="78"/>
+      <c r="D126" s="78"/>
+      <c r="E126" s="78"/>
+      <c r="F126" s="79"/>
+    </row>
+    <row r="127" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
+      <c r="A127" s="161" t="s">
+        <v>189</v>
+      </c>
+      <c r="B127" s="162"/>
+      <c r="C127" s="162"/>
+      <c r="D127" s="162"/>
+      <c r="E127" s="162"/>
+      <c r="F127" s="163"/>
+    </row>
+    <row r="128" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
+      <c r="A128" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B128" s="5"/>
+      <c r="C128" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D128" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E128" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F128" s="134" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A129" s="62" t="s">
+        <v>190</v>
+      </c>
+      <c r="B129" s="20" t="s">
+        <v>191</v>
+      </c>
+      <c r="C129" s="20" t="s">
+        <v>37</v>
+      </c>
+      <c r="D129" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="E114" s="8" t="s">
-[...14 lines deleted...]
-      <c r="D115" s="8" t="s">
+      <c r="E129" s="62" t="s">
+        <v>192</v>
+      </c>
+      <c r="F129" s="82">
+        <v>27.8</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A130" s="7" t="s">
+        <v>193</v>
+      </c>
+      <c r="B130" s="7"/>
+      <c r="C130" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="D130" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="E115" s="8" t="s">
-[...160 lines deleted...]
-      <c r="A129" s="154" t="s">
+      <c r="E130" s="7" t="s">
         <v>195</v>
       </c>
-      <c r="B129" s="155"/>
-[...24 lines deleted...]
-      <c r="A131" s="64" t="s">
+      <c r="F130" s="83">
+        <v>200.44</v>
+      </c>
+    </row>
+    <row r="131" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A131" s="8" t="s">
         <v>196</v>
       </c>
-      <c r="B131" s="20" t="s">
+      <c r="B131" s="8"/>
+      <c r="C131" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D131" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="E131" s="8" t="s">
         <v>197</v>
       </c>
-      <c r="C131" s="20" t="s">
-[...5 lines deleted...]
-      <c r="E131" s="64" t="s">
+      <c r="F131" s="83">
+        <v>12.12</v>
+      </c>
+    </row>
+    <row r="132" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A132" s="8" t="s">
         <v>198</v>
       </c>
-      <c r="F131" s="101">
-[...4 lines deleted...]
-      <c r="A132" s="7" t="s">
+      <c r="B132" s="7" t="s">
         <v>199</v>
       </c>
-      <c r="B132" s="7"/>
       <c r="C132" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D132" s="7" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="E132" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="E132" s="8" t="s">
         <v>201</v>
       </c>
-      <c r="F132" s="85">
-[...3 lines deleted...]
-    <row r="133" spans="1:6" x14ac:dyDescent="1">
+      <c r="F132" s="83">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="133" spans="1:6" x14ac:dyDescent="1.4">
       <c r="A133" s="8" t="s">
         <v>202</v>
       </c>
-      <c r="B133" s="8"/>
+      <c r="B133" s="7" t="s">
+        <v>199</v>
+      </c>
       <c r="C133" s="7" t="s">
-        <v>13</v>
+        <v>203</v>
       </c>
       <c r="D133" s="7" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="E133" s="8" t="s">
-        <v>203</v>
-[...5 lines deleted...]
-    <row r="134" spans="1:6" x14ac:dyDescent="1">
+        <v>201</v>
+      </c>
+      <c r="F133" s="83">
+        <v>81.39</v>
+      </c>
+    </row>
+    <row r="134" spans="1:6" x14ac:dyDescent="1.4">
       <c r="A134" s="8" t="s">
+        <v>358</v>
+      </c>
+      <c r="B134" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="C134" s="7" t="s">
+        <v>359</v>
+      </c>
+      <c r="D134" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="E134" s="8" t="s">
+        <v>201</v>
+      </c>
+      <c r="F134" s="83">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="135" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A135" s="8" t="s">
+        <v>360</v>
+      </c>
+      <c r="B135" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="C135" s="7" t="s">
+        <v>361</v>
+      </c>
+      <c r="D135" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="E135" s="8" t="s">
+        <v>201</v>
+      </c>
+      <c r="F135" s="83">
+        <v>143.75</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A136" s="8" t="s">
         <v>204</v>
-      </c>
-[...38 lines deleted...]
-        <v>210</v>
       </c>
       <c r="B136" s="8"/>
       <c r="C136" s="7" t="s">
-        <v>211</v>
+        <v>205</v>
       </c>
       <c r="D136" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E136" s="8" t="s">
-        <v>212</v>
-[...5 lines deleted...]
-    <row r="137" spans="1:6" x14ac:dyDescent="1">
+        <v>206</v>
+      </c>
+      <c r="F136" s="83">
+        <v>153.68</v>
+      </c>
+    </row>
+    <row r="137" spans="1:6" x14ac:dyDescent="1.4">
       <c r="A137" s="8" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="B137" s="8"/>
       <c r="C137" s="7" t="s">
-        <v>214</v>
+        <v>208</v>
       </c>
       <c r="D137" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E137" s="8" t="s">
-        <v>215</v>
-[...5 lines deleted...]
-    <row r="138" spans="1:6" x14ac:dyDescent="1">
+        <v>209</v>
+      </c>
+      <c r="F137" s="83">
+        <v>79.97</v>
+      </c>
+    </row>
+    <row r="138" spans="1:6" x14ac:dyDescent="1.4">
       <c r="A138" s="8" t="s">
-        <v>216</v>
+        <v>210</v>
       </c>
       <c r="B138" s="8"/>
       <c r="C138" s="7" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
       <c r="D138" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E138" s="8" t="s">
-        <v>218</v>
-[...5 lines deleted...]
-    <row r="139" spans="1:6" x14ac:dyDescent="1">
+        <v>212</v>
+      </c>
+      <c r="F138" s="83">
+        <v>141.06</v>
+      </c>
+    </row>
+    <row r="139" spans="1:6" x14ac:dyDescent="1.4">
       <c r="A139" s="8" t="s">
-        <v>219</v>
+        <v>213</v>
       </c>
       <c r="B139" s="8" t="s">
-        <v>220</v>
+        <v>214</v>
       </c>
       <c r="C139" s="7" t="s">
-        <v>221</v>
+        <v>215</v>
       </c>
       <c r="D139" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E139" s="8" t="s">
-        <v>222</v>
-[...1 lines deleted...]
-      <c r="F139" s="85">
+        <v>216</v>
+      </c>
+      <c r="F139" s="83">
         <v>360.32</v>
       </c>
     </row>
-    <row r="140" spans="1:6" x14ac:dyDescent="1">
+    <row r="140" spans="1:6" x14ac:dyDescent="1.4">
       <c r="A140" s="8" t="s">
-        <v>223</v>
+        <v>356</v>
       </c>
       <c r="B140" s="8"/>
       <c r="C140" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D140" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E140" s="8" t="s">
+        <v>217</v>
+      </c>
+      <c r="F140" s="83">
+        <v>180.49</v>
+      </c>
+    </row>
+    <row r="141" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A141" s="113" t="s">
+        <v>357</v>
+      </c>
+      <c r="B141" s="113"/>
+      <c r="C141" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="D141" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="E141" s="113" t="s">
+        <v>218</v>
+      </c>
+      <c r="F141" s="128">
+        <v>12.14</v>
+      </c>
+    </row>
+    <row r="142" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A142" s="8" t="s">
+        <v>348</v>
+      </c>
+      <c r="B142" s="8"/>
+      <c r="C142" s="7" t="s">
+        <v>354</v>
+      </c>
+      <c r="D142" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="E142" s="8" t="s">
+        <v>351</v>
+      </c>
+      <c r="F142" s="135">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="143" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A143" s="8" t="s">
+        <v>349</v>
+      </c>
+      <c r="B143" s="8"/>
+      <c r="C143" s="7" t="s">
+        <v>354</v>
+      </c>
+      <c r="D143" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="E143" s="8" t="s">
+        <v>353</v>
+      </c>
+      <c r="F143" s="135">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="144" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
+      <c r="A144" s="67" t="s">
+        <v>350</v>
+      </c>
+      <c r="B144" s="67"/>
+      <c r="C144" s="75" t="s">
+        <v>355</v>
+      </c>
+      <c r="D144" s="75" t="s">
+        <v>16</v>
+      </c>
+      <c r="E144" s="67" t="s">
+        <v>352</v>
+      </c>
+      <c r="F144" s="136">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="145" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
+      <c r="A145" s="187" t="s">
+        <v>219</v>
+      </c>
+      <c r="B145" s="188"/>
+      <c r="C145" s="188"/>
+      <c r="D145" s="188"/>
+      <c r="E145" s="188"/>
+      <c r="F145" s="189"/>
+    </row>
+    <row r="146" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
+      <c r="A146" s="78"/>
+      <c r="B146" s="78"/>
+      <c r="C146" s="4"/>
+      <c r="D146" s="4"/>
+      <c r="E146" s="78"/>
+      <c r="F146" s="79"/>
+    </row>
+    <row r="147" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
+      <c r="A147" s="161" t="s">
+        <v>220</v>
+      </c>
+      <c r="B147" s="162"/>
+      <c r="C147" s="162"/>
+      <c r="D147" s="162"/>
+      <c r="E147" s="162"/>
+      <c r="F147" s="163"/>
+    </row>
+    <row r="148" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
+      <c r="A148" s="98" t="s">
+        <v>5</v>
+      </c>
+      <c r="B148" s="173" t="s">
+        <v>221</v>
+      </c>
+      <c r="C148" s="174"/>
+      <c r="D148" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E148" s="131" t="s">
+        <v>222</v>
+      </c>
+      <c r="F148" s="132"/>
+    </row>
+    <row r="149" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A149" s="62" t="s">
         <v>224</v>
       </c>
-      <c r="F140" s="85">
-[...4 lines deleted...]
-      <c r="A141" s="69" t="s">
+      <c r="B149" s="175" t="s">
         <v>225</v>
       </c>
-      <c r="B141" s="69"/>
-[...6 lines deleted...]
-      <c r="E141" s="69" t="s">
+      <c r="C149" s="176"/>
+      <c r="D149" s="40" t="s">
+        <v>14</v>
+      </c>
+      <c r="E149" s="59" t="s">
         <v>226</v>
       </c>
-      <c r="F141" s="102">
-[...6 lines deleted...]
-      <c r="C142" s="105" t="s">
+      <c r="F149" s="83">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="150" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A150" s="8" t="s">
         <v>227</v>
       </c>
-      <c r="D142" s="104"/>
-[...12 lines deleted...]
-      <c r="A144" s="154" t="s">
+      <c r="B150" s="177" t="s">
+        <v>225</v>
+      </c>
+      <c r="C150" s="178"/>
+      <c r="D150" s="40" t="s">
+        <v>14</v>
+      </c>
+      <c r="E150" s="63" t="s">
+        <v>335</v>
+      </c>
+      <c r="F150" s="83">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="151" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A151" s="8" t="s">
         <v>228</v>
       </c>
-      <c r="B144" s="155"/>
-[...6 lines deleted...]
-      <c r="A145" s="107" t="s">
+      <c r="B151" s="179" t="s">
+        <v>229</v>
+      </c>
+      <c r="C151" s="180"/>
+      <c r="D151" s="40" t="s">
+        <v>14</v>
+      </c>
+      <c r="E151" s="129" t="s">
+        <v>230</v>
+      </c>
+      <c r="F151" s="83">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="152" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
+      <c r="A152" s="67" t="s">
+        <v>231</v>
+      </c>
+      <c r="B152" s="181" t="s">
+        <v>229</v>
+      </c>
+      <c r="C152" s="182"/>
+      <c r="D152" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="E152" s="130" t="s">
+        <v>336</v>
+      </c>
+      <c r="F152" s="83">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="153" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
+      <c r="A153" s="164" t="s">
+        <v>232</v>
+      </c>
+      <c r="B153" s="169"/>
+      <c r="C153" s="169"/>
+      <c r="D153" s="169"/>
+      <c r="E153" s="165"/>
+      <c r="F153" s="166"/>
+    </row>
+    <row r="154" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
+      <c r="A154" s="131" t="s">
         <v>5</v>
       </c>
-      <c r="B145" s="181" t="s">
-[...12 lines deleted...]
-      <c r="A146" s="64" t="s">
+      <c r="B154" s="183" t="s">
+        <v>233</v>
+      </c>
+      <c r="C154" s="184"/>
+      <c r="D154" s="138" t="s">
+        <v>8</v>
+      </c>
+      <c r="E154" s="133" t="s">
+        <v>222</v>
+      </c>
+      <c r="F154" s="6" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="155" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
+      <c r="A155" s="137" t="s">
+        <v>234</v>
+      </c>
+      <c r="B155" s="185" t="s">
+        <v>235</v>
+      </c>
+      <c r="C155" s="186"/>
+      <c r="D155" s="139" t="s">
+        <v>16</v>
+      </c>
+      <c r="E155" s="56" t="s">
         <v>232</v>
       </c>
-      <c r="B146" s="185" t="s">
-[...127 lines deleted...]
-      <c r="B156" s="80"/>
+      <c r="F155" s="101">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="156" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A156" s="78"/>
+      <c r="B156" s="78"/>
       <c r="C156" s="4"/>
       <c r="D156" s="4"/>
-      <c r="E156" s="80"/>
-[...11 lines deleted...]
-      <c r="A158" s="154" t="s">
+      <c r="E156" s="4"/>
+      <c r="F156" s="79"/>
+    </row>
+    <row r="157" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A157" s="78"/>
+      <c r="B157" s="78"/>
+      <c r="C157" s="4"/>
+      <c r="D157" s="4"/>
+      <c r="E157" s="4"/>
+      <c r="F157" s="79"/>
+    </row>
+    <row r="158" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A158" s="78"/>
+      <c r="B158" s="78"/>
+      <c r="C158" s="4"/>
+      <c r="D158" s="4"/>
+      <c r="E158" s="78"/>
+      <c r="F158" s="79"/>
+    </row>
+    <row r="159" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A159" s="78"/>
+      <c r="B159" s="78"/>
+      <c r="C159" s="4"/>
+      <c r="D159" s="4"/>
+      <c r="E159" s="78"/>
+      <c r="F159" s="79"/>
+    </row>
+    <row r="160" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
+      <c r="A160" s="78"/>
+      <c r="B160" s="78"/>
+      <c r="C160" s="78"/>
+      <c r="D160" s="78"/>
+      <c r="E160" s="78"/>
+      <c r="F160" s="79"/>
+    </row>
+    <row r="161" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
+      <c r="A161" s="161" t="s">
+        <v>236</v>
+      </c>
+      <c r="B161" s="162"/>
+      <c r="C161" s="162"/>
+      <c r="D161" s="162"/>
+      <c r="E161" s="162"/>
+      <c r="F161" s="163"/>
+    </row>
+    <row r="162" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
+      <c r="A162" s="143" t="s">
+        <v>237</v>
+      </c>
+      <c r="B162" s="144"/>
+      <c r="C162" s="144"/>
+      <c r="D162" s="144"/>
+      <c r="E162" s="144"/>
+      <c r="F162" s="144"/>
+    </row>
+    <row r="163" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A163" s="40" t="s">
+        <v>5</v>
+      </c>
+      <c r="B163" s="40"/>
+      <c r="C163" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="D163" s="40" t="s">
+        <v>8</v>
+      </c>
+      <c r="E163" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="F163" s="40" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="164" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A164" s="40" t="s">
+        <v>238</v>
+      </c>
+      <c r="B164" s="40"/>
+      <c r="C164" s="40" t="s">
+        <v>239</v>
+      </c>
+      <c r="D164" s="40" t="s">
+        <v>240</v>
+      </c>
+      <c r="E164" s="40" t="s">
+        <v>241</v>
+      </c>
+      <c r="F164" s="102">
+        <v>24.25</v>
+      </c>
+    </row>
+    <row r="165" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A165" s="40" t="s">
+        <v>242</v>
+      </c>
+      <c r="B165" s="40"/>
+      <c r="C165" s="40" t="s">
+        <v>239</v>
+      </c>
+      <c r="D165" s="40" t="s">
+        <v>240</v>
+      </c>
+      <c r="E165" s="40" t="s">
+        <v>243</v>
+      </c>
+      <c r="F165" s="103">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="166" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
+      <c r="A166" s="3"/>
+      <c r="B166" s="3"/>
+      <c r="C166" s="3"/>
+      <c r="D166" s="3"/>
+      <c r="E166" s="3"/>
+      <c r="F166" s="3"/>
+    </row>
+    <row r="167" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
+      <c r="A167" s="161" t="s">
         <v>244</v>
       </c>
-      <c r="B158" s="155"/>
-[...6 lines deleted...]
-      <c r="A159" s="152" t="s">
+      <c r="B167" s="162"/>
+      <c r="C167" s="162"/>
+      <c r="D167" s="162"/>
+      <c r="E167" s="162"/>
+      <c r="F167" s="163"/>
+    </row>
+    <row r="168" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A168" s="171" t="s">
         <v>245</v>
       </c>
-      <c r="B159" s="153"/>
-[...6 lines deleted...]
-      <c r="A160" s="40" t="s">
+      <c r="B168" s="172"/>
+      <c r="C168" s="172"/>
+      <c r="D168" s="172"/>
+      <c r="E168" s="172"/>
+      <c r="F168" s="190"/>
+    </row>
+    <row r="169" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A169" s="154" t="s">
+        <v>246</v>
+      </c>
+      <c r="B169" s="155"/>
+      <c r="C169" s="155"/>
+      <c r="D169" s="155"/>
+      <c r="E169" s="155"/>
+      <c r="F169" s="157"/>
+    </row>
+    <row r="170" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A170" s="154" t="s">
+        <v>247</v>
+      </c>
+      <c r="B170" s="155"/>
+      <c r="C170" s="155"/>
+      <c r="D170" s="155"/>
+      <c r="E170" s="155"/>
+      <c r="F170" s="157"/>
+    </row>
+    <row r="171" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A171" s="191" t="s">
+        <v>362</v>
+      </c>
+      <c r="B171" s="192"/>
+      <c r="C171" s="192"/>
+      <c r="D171" s="192"/>
+      <c r="E171" s="192"/>
+      <c r="F171" s="193"/>
+    </row>
+    <row r="172" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
+      <c r="A172" s="194" t="s">
+        <v>248</v>
+      </c>
+      <c r="B172" s="195"/>
+      <c r="C172" s="195"/>
+      <c r="D172" s="195"/>
+      <c r="E172" s="195"/>
+      <c r="F172" s="196"/>
+    </row>
+    <row r="173" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A173" s="3"/>
+      <c r="B173" s="3"/>
+      <c r="C173" s="3"/>
+      <c r="D173" s="3"/>
+      <c r="E173" s="3"/>
+      <c r="F173" s="3"/>
+    </row>
+    <row r="174" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
+      <c r="A174" s="3"/>
+      <c r="B174" s="3"/>
+      <c r="C174" s="3"/>
+      <c r="D174" s="3"/>
+      <c r="E174" s="3"/>
+      <c r="F174" s="4"/>
+    </row>
+    <row r="175" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
+      <c r="A175" s="161" t="s">
+        <v>249</v>
+      </c>
+      <c r="B175" s="162"/>
+      <c r="C175" s="162"/>
+      <c r="D175" s="162"/>
+      <c r="E175" s="162"/>
+      <c r="F175" s="163"/>
+    </row>
+    <row r="176" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
+      <c r="A176" s="171" t="s">
+        <v>250</v>
+      </c>
+      <c r="B176" s="172"/>
+      <c r="C176" s="172"/>
+      <c r="D176" s="172"/>
+      <c r="E176" s="172"/>
+      <c r="F176" s="190"/>
+    </row>
+    <row r="177" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
+      <c r="A177" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B160" s="40"/>
-      <c r="C160" s="40" t="s">
+      <c r="B177" s="5" t="s">
+        <v>251</v>
+      </c>
+      <c r="C177" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D160" s="40" t="s">
+      <c r="D177" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E160" s="40" t="s">
+      <c r="E177" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="F160" s="40" t="s">
+      <c r="F177" s="80" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="161" spans="1:6" x14ac:dyDescent="1">
-[...44 lines deleted...]
-      <c r="A164" s="154" t="s">
+    <row r="178" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
+      <c r="A178" s="164" t="s">
         <v>252</v>
       </c>
-      <c r="B164" s="155"/>
-[...6 lines deleted...]
-      <c r="A165" s="157" t="s">
+      <c r="B178" s="165"/>
+      <c r="C178" s="165"/>
+      <c r="D178" s="165"/>
+      <c r="E178" s="165"/>
+      <c r="F178" s="166"/>
+    </row>
+    <row r="179" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A179" s="62" t="s">
         <v>253</v>
       </c>
-      <c r="B165" s="158"/>
-[...6 lines deleted...]
-      <c r="A166" s="160" t="s">
+      <c r="B179" s="62" t="s">
         <v>254</v>
       </c>
-      <c r="B166" s="161"/>
-[...6 lines deleted...]
-      <c r="A167" s="160" t="s">
+      <c r="C179" s="61" t="s">
         <v>255</v>
       </c>
-      <c r="B167" s="161"/>
-[...6 lines deleted...]
-      <c r="A168" s="163" t="s">
+      <c r="D179" s="61" t="s">
+        <v>14</v>
+      </c>
+      <c r="E179" s="61" t="s">
+        <v>337</v>
+      </c>
+      <c r="F179" s="104">
+        <v>23.1</v>
+      </c>
+    </row>
+    <row r="180" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A180" s="8" t="s">
         <v>256</v>
       </c>
-      <c r="B168" s="164"/>
-[...6 lines deleted...]
-      <c r="A169" s="166" t="s">
+      <c r="B180" s="8" t="s">
         <v>257</v>
       </c>
-      <c r="B169" s="167"/>
-[...22 lines deleted...]
-      <c r="A172" s="154" t="s">
+      <c r="C180" s="14" t="s">
         <v>258</v>
       </c>
-      <c r="B172" s="155"/>
-[...6 lines deleted...]
-      <c r="A173" s="157" t="s">
+      <c r="D180" s="99" t="s">
+        <v>14</v>
+      </c>
+      <c r="E180" s="14" t="s">
+        <v>337</v>
+      </c>
+      <c r="F180" s="106">
+        <v>40.35</v>
+      </c>
+    </row>
+    <row r="181" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A181" s="8" t="s">
         <v>259</v>
       </c>
-      <c r="B173" s="158"/>
-[...9 lines deleted...]
-      <c r="B174" s="5" t="s">
+      <c r="B181" s="8" t="s">
         <v>260</v>
       </c>
-      <c r="C174" s="5" t="s">
-[...13 lines deleted...]
-      <c r="A175" s="143" t="s">
+      <c r="C181" s="14" t="s">
+        <v>258</v>
+      </c>
+      <c r="D181" s="99" t="s">
+        <v>14</v>
+      </c>
+      <c r="E181" s="14" t="s">
+        <v>337</v>
+      </c>
+      <c r="F181" s="106">
+        <v>29.45</v>
+      </c>
+    </row>
+    <row r="182" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A182" s="8" t="s">
         <v>261</v>
       </c>
-      <c r="B175" s="144"/>
-[...6 lines deleted...]
-      <c r="A176" s="64" t="s">
+      <c r="B182" s="8" t="s">
+        <v>254</v>
+      </c>
+      <c r="C182" s="14" t="s">
+        <v>255</v>
+      </c>
+      <c r="D182" s="99" t="s">
+        <v>14</v>
+      </c>
+      <c r="E182" s="14" t="s">
+        <v>338</v>
+      </c>
+      <c r="F182" s="106">
+        <v>18.95</v>
+      </c>
+    </row>
+    <row r="183" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A183" s="8" t="s">
         <v>262</v>
       </c>
-      <c r="B176" s="64" t="s">
+      <c r="B183" s="8" t="s">
+        <v>257</v>
+      </c>
+      <c r="C183" s="14" t="s">
+        <v>258</v>
+      </c>
+      <c r="D183" s="99" t="s">
+        <v>14</v>
+      </c>
+      <c r="E183" s="14" t="s">
+        <v>338</v>
+      </c>
+      <c r="F183" s="118">
+        <v>35.15</v>
+      </c>
+    </row>
+    <row r="184" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A184" s="8" t="s">
         <v>263</v>
       </c>
-      <c r="C176" s="63" t="s">
+      <c r="B184" s="8" t="s">
+        <v>260</v>
+      </c>
+      <c r="C184" s="14" t="s">
+        <v>258</v>
+      </c>
+      <c r="D184" s="99" t="s">
+        <v>14</v>
+      </c>
+      <c r="E184" s="14" t="s">
+        <v>338</v>
+      </c>
+      <c r="F184" s="106">
+        <v>28.05</v>
+      </c>
+    </row>
+    <row r="185" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A185" s="8" t="s">
         <v>264</v>
       </c>
-      <c r="D176" s="63" t="s">
-[...10 lines deleted...]
-      <c r="A177" s="8" t="s">
+      <c r="B185" s="8" t="s">
+        <v>254</v>
+      </c>
+      <c r="C185" s="14" t="s">
+        <v>255</v>
+      </c>
+      <c r="D185" s="99" t="s">
+        <v>14</v>
+      </c>
+      <c r="E185" s="14" t="s">
+        <v>339</v>
+      </c>
+      <c r="F185" s="106">
+        <v>24.4</v>
+      </c>
+    </row>
+    <row r="186" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A186" s="8" t="s">
         <v>265</v>
       </c>
-      <c r="B177" s="8" t="s">
+      <c r="B186" s="8" t="s">
+        <v>257</v>
+      </c>
+      <c r="C186" s="14" t="s">
+        <v>258</v>
+      </c>
+      <c r="D186" s="99" t="s">
+        <v>14</v>
+      </c>
+      <c r="E186" s="14" t="s">
+        <v>339</v>
+      </c>
+      <c r="F186" s="106">
+        <v>41.1</v>
+      </c>
+    </row>
+    <row r="187" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A187" s="8" t="s">
         <v>266</v>
       </c>
-      <c r="C177" s="14" t="s">
+      <c r="B187" s="8" t="s">
+        <v>260</v>
+      </c>
+      <c r="C187" s="14" t="s">
+        <v>258</v>
+      </c>
+      <c r="D187" s="99" t="s">
+        <v>14</v>
+      </c>
+      <c r="E187" s="14" t="s">
+        <v>339</v>
+      </c>
+      <c r="F187" s="106">
+        <v>36.549999999999997</v>
+      </c>
+    </row>
+    <row r="188" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A188" s="8" t="s">
         <v>267</v>
       </c>
-      <c r="D177" s="109" t="s">
-[...10 lines deleted...]
-      <c r="A178" s="8" t="s">
+      <c r="B188" s="8" t="s">
+        <v>254</v>
+      </c>
+      <c r="C188" s="14" t="s">
+        <v>255</v>
+      </c>
+      <c r="D188" s="99" t="s">
+        <v>16</v>
+      </c>
+      <c r="E188" s="14" t="s">
+        <v>340</v>
+      </c>
+      <c r="F188" s="106">
+        <v>25.55</v>
+      </c>
+    </row>
+    <row r="189" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A189" s="8" t="s">
         <v>268</v>
       </c>
-      <c r="B178" s="8" t="s">
+      <c r="B189" s="8" t="s">
+        <v>257</v>
+      </c>
+      <c r="C189" s="14" t="s">
+        <v>258</v>
+      </c>
+      <c r="D189" s="99" t="s">
+        <v>16</v>
+      </c>
+      <c r="E189" s="14" t="s">
+        <v>340</v>
+      </c>
+      <c r="F189" s="106">
+        <v>40.75</v>
+      </c>
+    </row>
+    <row r="190" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
+      <c r="A190" s="67" t="s">
         <v>269</v>
       </c>
-      <c r="C178" s="14" t="s">
-[...13 lines deleted...]
-      <c r="A179" s="8" t="s">
+      <c r="B190" s="67" t="s">
+        <v>260</v>
+      </c>
+      <c r="C190" s="58" t="s">
+        <v>258</v>
+      </c>
+      <c r="D190" s="100" t="s">
+        <v>16</v>
+      </c>
+      <c r="E190" s="58" t="s">
+        <v>340</v>
+      </c>
+      <c r="F190" s="106">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="191" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
+      <c r="A191" s="164" t="s">
         <v>270</v>
       </c>
-      <c r="B179" s="8" t="s">
-[...8 lines deleted...]
-      <c r="E179" s="14" t="s">
+      <c r="B191" s="165"/>
+      <c r="C191" s="165"/>
+      <c r="D191" s="165"/>
+      <c r="E191" s="165"/>
+      <c r="F191" s="166"/>
+    </row>
+    <row r="192" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A192" s="62" t="s">
+        <v>271</v>
+      </c>
+      <c r="B192" s="62" t="s">
+        <v>257</v>
+      </c>
+      <c r="C192" s="61" t="s">
+        <v>258</v>
+      </c>
+      <c r="D192" s="99" t="s">
+        <v>16</v>
+      </c>
+      <c r="E192" s="61" t="s">
+        <v>341</v>
+      </c>
+      <c r="F192" s="105">
+        <v>80.55</v>
+      </c>
+    </row>
+    <row r="193" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A193" s="8" t="s">
+        <v>272</v>
+      </c>
+      <c r="B193" s="8" t="s">
+        <v>260</v>
+      </c>
+      <c r="C193" s="14" t="s">
+        <v>258</v>
+      </c>
+      <c r="D193" s="99" t="s">
+        <v>16</v>
+      </c>
+      <c r="E193" s="14" t="s">
+        <v>341</v>
+      </c>
+      <c r="F193" s="106">
+        <v>71.349999999999994</v>
+      </c>
+    </row>
+    <row r="194" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A194" s="8" t="s">
+        <v>273</v>
+      </c>
+      <c r="B194" s="8" t="s">
+        <v>257</v>
+      </c>
+      <c r="C194" s="14" t="s">
+        <v>258</v>
+      </c>
+      <c r="D194" s="99" t="s">
+        <v>14</v>
+      </c>
+      <c r="E194" s="14" t="s">
+        <v>342</v>
+      </c>
+      <c r="F194" s="106">
+        <v>80.55</v>
+      </c>
+    </row>
+    <row r="195" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A195" s="8" t="s">
+        <v>274</v>
+      </c>
+      <c r="B195" s="8" t="s">
+        <v>260</v>
+      </c>
+      <c r="C195" s="14" t="s">
+        <v>258</v>
+      </c>
+      <c r="D195" s="99" t="s">
+        <v>16</v>
+      </c>
+      <c r="E195" s="14" t="s">
+        <v>342</v>
+      </c>
+      <c r="F195" s="106">
+        <v>71.349999999999994</v>
+      </c>
+    </row>
+    <row r="196" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A196" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="B196" s="8" t="s">
+        <v>257</v>
+      </c>
+      <c r="C196" s="14" t="s">
+        <v>258</v>
+      </c>
+      <c r="D196" s="99" t="s">
+        <v>16</v>
+      </c>
+      <c r="E196" s="14" t="s">
+        <v>343</v>
+      </c>
+      <c r="F196" s="106">
+        <v>80.55</v>
+      </c>
+    </row>
+    <row r="197" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A197" s="8" t="s">
+        <v>276</v>
+      </c>
+      <c r="B197" s="8" t="s">
+        <v>260</v>
+      </c>
+      <c r="C197" s="14" t="s">
+        <v>258</v>
+      </c>
+      <c r="D197" s="99" t="s">
+        <v>16</v>
+      </c>
+      <c r="E197" s="14" t="s">
+        <v>343</v>
+      </c>
+      <c r="F197" s="106">
+        <v>71.349999999999994</v>
+      </c>
+    </row>
+    <row r="198" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A198" s="8" t="s">
         <v>347</v>
       </c>
-      <c r="F179" s="118">
-[...113 lines deleted...]
-      <c r="D185" s="109" t="s">
+      <c r="B198" s="8" t="s">
+        <v>257</v>
+      </c>
+      <c r="C198" s="14" t="s">
+        <v>258</v>
+      </c>
+      <c r="D198" s="99" t="s">
         <v>16</v>
       </c>
-      <c r="E185" s="14" t="s">
-[...7 lines deleted...]
-      <c r="A186" s="8" t="s">
+      <c r="E198" s="14" t="s">
+        <v>344</v>
+      </c>
+      <c r="F198" s="106">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="199" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
+      <c r="A199" s="67" t="s">
         <v>277</v>
       </c>
-      <c r="B186" s="8" t="s">
-[...5 lines deleted...]
-      <c r="D186" s="109" t="s">
+      <c r="B199" s="67" t="s">
+        <v>260</v>
+      </c>
+      <c r="C199" s="58" t="s">
+        <v>258</v>
+      </c>
+      <c r="D199" s="99" t="s">
         <v>16</v>
       </c>
-      <c r="E186" s="14" t="s">
-[...7 lines deleted...]
-      <c r="A187" s="69" t="s">
+      <c r="E199" s="58" t="s">
+        <v>344</v>
+      </c>
+      <c r="F199" s="106">
+        <v>87.8</v>
+      </c>
+    </row>
+    <row r="200" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
+      <c r="A200" s="168" t="s">
         <v>278</v>
       </c>
-      <c r="B187" s="69" t="s">
-[...16 lines deleted...]
-      <c r="A188" s="143" t="s">
+      <c r="B200" s="169"/>
+      <c r="C200" s="169"/>
+      <c r="D200" s="169"/>
+      <c r="E200" s="169"/>
+      <c r="F200" s="170"/>
+    </row>
+    <row r="201" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A201" s="107" t="s">
         <v>279</v>
       </c>
-      <c r="B188" s="144"/>
-[...6 lines deleted...]
-      <c r="A189" s="64" t="s">
+      <c r="B201" s="107" t="s">
         <v>280</v>
       </c>
-      <c r="B189" s="64" t="s">
-[...16 lines deleted...]
-      <c r="A190" s="8" t="s">
+      <c r="C201" s="107" t="s">
         <v>281</v>
       </c>
-      <c r="B190" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A191" s="8" t="s">
+      <c r="D201" s="108" t="s">
+        <v>14</v>
+      </c>
+      <c r="E201" s="107" t="s">
         <v>282</v>
       </c>
-      <c r="B191" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A192" s="8" t="s">
+      <c r="F201" s="109">
+        <v>90.55</v>
+      </c>
+    </row>
+    <row r="202" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
+      <c r="A202" s="197" t="s">
         <v>283</v>
       </c>
-      <c r="B192" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A193" s="8" t="s">
+      <c r="B202" s="198"/>
+      <c r="C202" s="198"/>
+      <c r="D202" s="198"/>
+      <c r="E202" s="198"/>
+      <c r="F202" s="199"/>
+    </row>
+    <row r="203" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A203" s="62" t="s">
         <v>284</v>
       </c>
-      <c r="B193" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A194" s="8" t="s">
+      <c r="B203" s="62" t="s">
+        <v>254</v>
+      </c>
+      <c r="C203" s="62" t="s">
         <v>285</v>
       </c>
-      <c r="B194" s="8" t="s">
-[...36 lines deleted...]
-      <c r="A196" s="69" t="s">
+      <c r="D203" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="E203" s="62" t="s">
         <v>286</v>
       </c>
-      <c r="B196" s="69" t="s">
-[...16 lines deleted...]
-      <c r="A197" s="150" t="s">
+      <c r="F203" s="105">
+        <v>35.450000000000003</v>
+      </c>
+    </row>
+    <row r="204" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A204" s="8" t="s">
         <v>287</v>
       </c>
-      <c r="B197" s="145"/>
-[...6 lines deleted...]
-      <c r="A198" s="119" t="s">
+      <c r="B204" s="8" t="s">
+        <v>254</v>
+      </c>
+      <c r="C204" s="8" t="s">
         <v>288</v>
       </c>
-      <c r="B198" s="119" t="s">
+      <c r="D204" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="E204" s="8" t="s">
         <v>289</v>
       </c>
-      <c r="C198" s="119" t="s">
+      <c r="F204" s="106">
+        <v>17.95</v>
+      </c>
+    </row>
+    <row r="205" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
+      <c r="A205" s="67" t="s">
         <v>290</v>
       </c>
-      <c r="D198" s="120" t="s">
-[...2 lines deleted...]
-      <c r="E198" s="119" t="s">
+      <c r="B205" s="67" t="s">
+        <v>254</v>
+      </c>
+      <c r="C205" s="67" t="s">
+        <v>288</v>
+      </c>
+      <c r="D205" s="75" t="s">
+        <v>14</v>
+      </c>
+      <c r="E205" s="67" t="s">
         <v>291</v>
       </c>
-      <c r="F198" s="121">
-[...4 lines deleted...]
-      <c r="A199" s="140" t="s">
+      <c r="F205" s="110">
+        <v>23.85</v>
+      </c>
+    </row>
+    <row r="206" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
+      <c r="A206" s="164" t="s">
         <v>292</v>
       </c>
-      <c r="B199" s="141"/>
-[...6 lines deleted...]
-      <c r="A200" s="64" t="s">
+      <c r="B206" s="165"/>
+      <c r="C206" s="165"/>
+      <c r="D206" s="165"/>
+      <c r="E206" s="169"/>
+      <c r="F206" s="166"/>
+    </row>
+    <row r="207" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A207" s="111" t="s">
         <v>293</v>
       </c>
-      <c r="B200" s="64" t="s">
-[...2 lines deleted...]
-      <c r="C200" s="64" t="s">
+      <c r="B207" s="8" t="s">
         <v>294</v>
       </c>
-      <c r="D200" s="20" t="s">
-[...2 lines deleted...]
-      <c r="E200" s="64" t="s">
+      <c r="C207" s="111" t="s">
         <v>295</v>
       </c>
-      <c r="F200" s="117">
-[...4 lines deleted...]
-      <c r="A201" s="8" t="s">
+      <c r="D207" s="127" t="s">
+        <v>14</v>
+      </c>
+      <c r="E207" s="41" t="s">
         <v>296</v>
       </c>
-      <c r="B201" s="8" t="s">
-[...2 lines deleted...]
-      <c r="C201" s="8" t="s">
+      <c r="F207" s="105">
+        <v>74.75</v>
+      </c>
+    </row>
+    <row r="208" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A208" s="8" t="s">
+        <v>299</v>
+      </c>
+      <c r="B208" s="8" t="s">
+        <v>294</v>
+      </c>
+      <c r="C208" s="8" t="s">
+        <v>295</v>
+      </c>
+      <c r="D208" s="63" t="s">
+        <v>14</v>
+      </c>
+      <c r="E208" s="41" t="s">
+        <v>300</v>
+      </c>
+      <c r="F208" s="106">
+        <v>82.45</v>
+      </c>
+    </row>
+    <row r="209" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A209" s="8" t="s">
         <v>297</v>
       </c>
-      <c r="D201" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E201" s="8" t="s">
+      <c r="B209" s="8" t="s">
+        <v>294</v>
+      </c>
+      <c r="C209" s="8" t="s">
+        <v>295</v>
+      </c>
+      <c r="D209" s="63" t="s">
+        <v>14</v>
+      </c>
+      <c r="E209" s="41" t="s">
         <v>298</v>
       </c>
-      <c r="F201" s="118">
-[...24 lines deleted...]
-      <c r="A203" s="143" t="s">
+      <c r="F209" s="106">
+        <v>94.3</v>
+      </c>
+    </row>
+    <row r="210" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A210" s="8" t="s">
         <v>301</v>
       </c>
-      <c r="B203" s="144"/>
-[...6 lines deleted...]
-      <c r="A204" s="123" t="s">
+      <c r="B210" s="8" t="s">
+        <v>294</v>
+      </c>
+      <c r="C210" s="8" t="s">
+        <v>295</v>
+      </c>
+      <c r="D210" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="E210" s="8" t="s">
         <v>302</v>
       </c>
-      <c r="B204" s="8" t="s">
+      <c r="F210" s="112">
+        <v>106.3</v>
+      </c>
+    </row>
+    <row r="211" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
+      <c r="A211" s="111" t="s">
         <v>303</v>
       </c>
-      <c r="C204" s="123" t="s">
+      <c r="B211" s="8" t="s">
         <v>304</v>
       </c>
-      <c r="D204" s="139" t="s">
-[...2 lines deleted...]
-      <c r="E204" s="41" t="s">
+      <c r="C211" s="8" t="s">
         <v>305</v>
-      </c>
-[...122 lines deleted...]
-        <v>323</v>
       </c>
       <c r="D211" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E211" s="8" t="s">
+        <v>306</v>
+      </c>
+      <c r="F211" s="112">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="212" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
+      <c r="A212" s="164" t="s">
+        <v>307</v>
+      </c>
+      <c r="B212" s="165"/>
+      <c r="C212" s="165"/>
+      <c r="D212" s="165"/>
+      <c r="E212" s="165"/>
+      <c r="F212" s="166"/>
+    </row>
+    <row r="213" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A213" s="62" t="s">
+        <v>308</v>
+      </c>
+      <c r="B213" s="62" t="s">
+        <v>309</v>
+      </c>
+      <c r="C213" s="62" t="s">
+        <v>310</v>
+      </c>
+      <c r="D213" s="62" t="s">
+        <v>16</v>
+      </c>
+      <c r="E213" s="62" t="s">
+        <v>311</v>
+      </c>
+      <c r="F213" s="105">
+        <v>350.9</v>
+      </c>
+    </row>
+    <row r="214" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A214" s="8" t="s">
+        <v>312</v>
+      </c>
+      <c r="B214" s="8" t="s">
+        <v>313</v>
+      </c>
+      <c r="C214" s="8" t="s">
+        <v>314</v>
+      </c>
+      <c r="D214" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="E214" s="8" t="s">
+        <v>315</v>
+      </c>
+      <c r="F214" s="106">
+        <v>195.21</v>
+      </c>
+    </row>
+    <row r="215" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
+      <c r="A215" s="67" t="s">
+        <v>316</v>
+      </c>
+      <c r="B215" s="67" t="s">
+        <v>313</v>
+      </c>
+      <c r="C215" s="67" t="s">
+        <v>305</v>
+      </c>
+      <c r="D215" s="67" t="s">
+        <v>16</v>
+      </c>
+      <c r="E215" s="67" t="s">
+        <v>317</v>
+      </c>
+      <c r="F215" s="106">
+        <v>135.4</v>
+      </c>
+    </row>
+    <row r="216" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
+      <c r="A216" s="164" t="s">
+        <v>318</v>
+      </c>
+      <c r="B216" s="165"/>
+      <c r="C216" s="165"/>
+      <c r="D216" s="165"/>
+      <c r="E216" s="165"/>
+      <c r="F216" s="166"/>
+    </row>
+    <row r="217" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A217" s="62" t="s">
+        <v>319</v>
+      </c>
+      <c r="B217" s="62" t="s">
+        <v>320</v>
+      </c>
+      <c r="C217" s="62" t="s">
+        <v>321</v>
+      </c>
+      <c r="D217" s="62" t="s">
+        <v>16</v>
+      </c>
+      <c r="E217" s="62" t="s">
+        <v>322</v>
+      </c>
+      <c r="F217" s="105">
+        <v>63.65</v>
+      </c>
+    </row>
+    <row r="218" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A218" s="113" t="s">
+        <v>323</v>
+      </c>
+      <c r="B218" s="113" t="s">
         <v>324</v>
       </c>
-      <c r="F211" s="118">
-[...4 lines deleted...]
-      <c r="A212" s="69" t="s">
+      <c r="C218" s="113" t="s">
         <v>325</v>
       </c>
-      <c r="B212" s="69" t="s">
-[...5 lines deleted...]
-      <c r="D212" s="69" t="s">
+      <c r="D218" s="113" t="s">
         <v>16</v>
       </c>
-      <c r="E212" s="69" t="s">
+      <c r="E218" s="113" t="s">
         <v>326</v>
       </c>
-      <c r="F212" s="118">
-[...4 lines deleted...]
-      <c r="A213" s="143" t="s">
+      <c r="F218" s="114">
+        <v>63.65</v>
+      </c>
+    </row>
+    <row r="219" spans="1:6" ht="63" thickBot="1" x14ac:dyDescent="1.45">
+      <c r="A219" s="200" t="s">
         <v>327</v>
       </c>
-      <c r="B213" s="144"/>
-[...6 lines deleted...]
-      <c r="A214" s="64" t="s">
+      <c r="B219" s="201"/>
+      <c r="C219" s="201"/>
+      <c r="D219" s="201"/>
+      <c r="E219" s="201"/>
+      <c r="F219" s="202"/>
+    </row>
+    <row r="220" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A220" s="122" t="s">
         <v>328</v>
       </c>
-      <c r="B214" s="64" t="s">
+      <c r="B220" s="123"/>
+      <c r="C220" s="123" t="s">
         <v>329</v>
       </c>
-      <c r="C214" s="64" t="s">
+      <c r="D220" s="123" t="s">
+        <v>14</v>
+      </c>
+      <c r="E220" s="123" t="s">
         <v>330</v>
       </c>
-      <c r="D214" s="64" t="s">
-[...2 lines deleted...]
-      <c r="E214" s="64" t="s">
+      <c r="F220" s="124">
+        <v>20.7</v>
+      </c>
+    </row>
+    <row r="221" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A221" s="125" t="s">
         <v>331</v>
       </c>
-      <c r="F214" s="117">
-[...4 lines deleted...]
-      <c r="A215" s="125" t="s">
+      <c r="B221" s="115"/>
+      <c r="C221" s="115" t="s">
+        <v>329</v>
+      </c>
+      <c r="D221" s="115" t="s">
+        <v>14</v>
+      </c>
+      <c r="E221" s="115" t="s">
         <v>332</v>
       </c>
-      <c r="B215" s="125" t="s">
+      <c r="F221" s="126">
+        <v>20.7</v>
+      </c>
+    </row>
+    <row r="222" spans="1:6" x14ac:dyDescent="1.4">
+      <c r="A222" s="125" t="s">
         <v>333</v>
       </c>
-      <c r="C215" s="125" t="s">
+      <c r="B222" s="115"/>
+      <c r="C222" s="115" t="s">
+        <v>329</v>
+      </c>
+      <c r="D222" s="115" t="s">
+        <v>14</v>
+      </c>
+      <c r="E222" s="115" t="s">
         <v>334</v>
       </c>
-      <c r="D215" s="125" t="s">
-[...33 lines deleted...]
-      <c r="F217" s="136">
+      <c r="F222" s="126">
         <v>20.7</v>
       </c>
     </row>
-    <row r="218" spans="1:6" x14ac:dyDescent="1">
-[...44 lines deleted...]
-    <row r="223" spans="1:6" x14ac:dyDescent="1">
+    <row r="223" spans="1:6" x14ac:dyDescent="1.4">
       <c r="F223" s="2"/>
     </row>
-    <row r="224" spans="1:6" x14ac:dyDescent="1">
+    <row r="224" spans="1:6" x14ac:dyDescent="1.4">
       <c r="F224" s="2"/>
     </row>
-    <row r="225" spans="6:6" x14ac:dyDescent="1">
+    <row r="225" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F225" s="2"/>
     </row>
-    <row r="226" spans="6:6" x14ac:dyDescent="1">
+    <row r="226" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F226" s="2"/>
     </row>
-    <row r="227" spans="6:6" x14ac:dyDescent="1">
+    <row r="227" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F227" s="2"/>
     </row>
-    <row r="228" spans="6:6" x14ac:dyDescent="1">
+    <row r="228" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F228" s="2"/>
     </row>
-    <row r="229" spans="6:6" x14ac:dyDescent="1">
+    <row r="229" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F229" s="2"/>
     </row>
-    <row r="230" spans="6:6" x14ac:dyDescent="1">
+    <row r="230" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F230" s="2"/>
     </row>
-    <row r="231" spans="6:6" x14ac:dyDescent="1">
+    <row r="231" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F231" s="2"/>
     </row>
-    <row r="232" spans="6:6" x14ac:dyDescent="1">
+    <row r="232" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F232" s="2"/>
     </row>
-    <row r="233" spans="6:6" x14ac:dyDescent="1">
+    <row r="233" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F233" s="2"/>
     </row>
-    <row r="234" spans="6:6" x14ac:dyDescent="1">
+    <row r="234" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F234" s="2"/>
     </row>
-    <row r="235" spans="6:6" x14ac:dyDescent="1">
+    <row r="235" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F235" s="2"/>
     </row>
-    <row r="236" spans="6:6" x14ac:dyDescent="1">
+    <row r="236" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F236" s="2"/>
     </row>
-    <row r="237" spans="6:6" x14ac:dyDescent="1">
+    <row r="237" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F237" s="2"/>
     </row>
-    <row r="238" spans="6:6" x14ac:dyDescent="1">
+    <row r="238" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F238" s="2"/>
     </row>
-    <row r="239" spans="6:6" x14ac:dyDescent="1">
+    <row r="239" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F239" s="2"/>
     </row>
-    <row r="240" spans="6:6" x14ac:dyDescent="1">
+    <row r="240" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F240" s="2"/>
     </row>
-    <row r="241" spans="6:6" x14ac:dyDescent="1">
+    <row r="241" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F241" s="2"/>
     </row>
-    <row r="242" spans="6:6" x14ac:dyDescent="1">
+    <row r="242" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F242" s="2"/>
     </row>
-    <row r="243" spans="6:6" x14ac:dyDescent="1">
+    <row r="243" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F243" s="2"/>
     </row>
-    <row r="244" spans="6:6" x14ac:dyDescent="1">
+    <row r="244" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F244" s="2"/>
     </row>
-    <row r="245" spans="6:6" x14ac:dyDescent="1">
+    <row r="245" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F245" s="2"/>
     </row>
-    <row r="246" spans="6:6" x14ac:dyDescent="1">
+    <row r="246" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F246" s="2"/>
     </row>
-    <row r="247" spans="6:6" x14ac:dyDescent="1">
+    <row r="247" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F247" s="2"/>
     </row>
-    <row r="248" spans="6:6" x14ac:dyDescent="1">
+    <row r="248" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F248" s="2"/>
     </row>
-    <row r="249" spans="6:6" x14ac:dyDescent="1">
+    <row r="249" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F249" s="2"/>
     </row>
-    <row r="250" spans="6:6" x14ac:dyDescent="1">
+    <row r="250" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F250" s="2"/>
     </row>
-    <row r="251" spans="6:6" x14ac:dyDescent="1">
+    <row r="251" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F251" s="2"/>
     </row>
-    <row r="252" spans="6:6" x14ac:dyDescent="1">
+    <row r="252" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F252" s="2"/>
     </row>
-    <row r="253" spans="6:6" x14ac:dyDescent="1">
+    <row r="253" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F253" s="2"/>
     </row>
-    <row r="254" spans="6:6" x14ac:dyDescent="1">
+    <row r="254" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F254" s="2"/>
     </row>
-    <row r="255" spans="6:6" x14ac:dyDescent="1">
+    <row r="255" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F255" s="2"/>
     </row>
-    <row r="256" spans="6:6" x14ac:dyDescent="1">
+    <row r="256" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F256" s="2"/>
     </row>
-    <row r="257" spans="6:6" x14ac:dyDescent="1">
+    <row r="257" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F257" s="2"/>
     </row>
-    <row r="258" spans="6:6" x14ac:dyDescent="1">
+    <row r="258" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F258" s="2"/>
     </row>
-    <row r="259" spans="6:6" x14ac:dyDescent="1">
+    <row r="259" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F259" s="2"/>
     </row>
-    <row r="260" spans="6:6" x14ac:dyDescent="1">
+    <row r="260" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F260" s="2"/>
     </row>
-    <row r="261" spans="6:6" x14ac:dyDescent="1">
+    <row r="261" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F261" s="2"/>
     </row>
-    <row r="262" spans="6:6" x14ac:dyDescent="1">
+    <row r="262" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F262" s="2"/>
     </row>
-    <row r="263" spans="6:6" x14ac:dyDescent="1">
+    <row r="263" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F263" s="2"/>
     </row>
-    <row r="264" spans="6:6" x14ac:dyDescent="1">
+    <row r="264" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F264" s="2"/>
     </row>
-    <row r="265" spans="6:6" x14ac:dyDescent="1">
+    <row r="265" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F265" s="2"/>
     </row>
-    <row r="266" spans="6:6" x14ac:dyDescent="1">
+    <row r="266" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F266" s="2"/>
     </row>
-    <row r="267" spans="6:6" x14ac:dyDescent="1">
+    <row r="267" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F267" s="2"/>
     </row>
-    <row r="268" spans="6:6" x14ac:dyDescent="1">
+    <row r="268" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F268" s="2"/>
     </row>
-    <row r="269" spans="6:6" x14ac:dyDescent="1">
+    <row r="269" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F269" s="2"/>
     </row>
-    <row r="270" spans="6:6" x14ac:dyDescent="1">
+    <row r="270" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F270" s="2"/>
     </row>
-    <row r="271" spans="6:6" x14ac:dyDescent="1">
+    <row r="271" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F271" s="2"/>
     </row>
-    <row r="272" spans="6:6" x14ac:dyDescent="1">
+    <row r="272" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F272" s="2"/>
     </row>
-    <row r="273" spans="6:6" x14ac:dyDescent="1">
+    <row r="273" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F273" s="2"/>
     </row>
-    <row r="274" spans="6:6" x14ac:dyDescent="1">
+    <row r="274" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F274" s="2"/>
     </row>
-    <row r="275" spans="6:6" x14ac:dyDescent="1">
+    <row r="275" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F275" s="2"/>
     </row>
-    <row r="276" spans="6:6" x14ac:dyDescent="1">
+    <row r="276" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F276" s="2"/>
     </row>
-    <row r="277" spans="6:6" x14ac:dyDescent="1">
+    <row r="277" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F277" s="2"/>
     </row>
-    <row r="278" spans="6:6" x14ac:dyDescent="1">
+    <row r="278" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F278" s="2"/>
     </row>
-    <row r="279" spans="6:6" x14ac:dyDescent="1">
+    <row r="279" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F279" s="2"/>
     </row>
-    <row r="280" spans="6:6" x14ac:dyDescent="1">
+    <row r="280" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F280" s="2"/>
     </row>
-    <row r="281" spans="6:6" x14ac:dyDescent="1">
+    <row r="281" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F281" s="2"/>
     </row>
-    <row r="282" spans="6:6" x14ac:dyDescent="1">
+    <row r="282" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F282" s="2"/>
     </row>
-    <row r="283" spans="6:6" x14ac:dyDescent="1">
+    <row r="283" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F283" s="2"/>
     </row>
-    <row r="284" spans="6:6" x14ac:dyDescent="1">
+    <row r="284" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F284" s="2"/>
     </row>
-    <row r="285" spans="6:6" x14ac:dyDescent="1">
+    <row r="285" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F285" s="2"/>
     </row>
-    <row r="286" spans="6:6" x14ac:dyDescent="1">
+    <row r="286" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F286" s="2"/>
     </row>
-    <row r="287" spans="6:6" x14ac:dyDescent="1">
+    <row r="287" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F287" s="2"/>
     </row>
-    <row r="288" spans="6:6" x14ac:dyDescent="1">
+    <row r="288" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F288" s="2"/>
     </row>
-    <row r="289" spans="6:6" x14ac:dyDescent="1">
+    <row r="289" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F289" s="2"/>
     </row>
-    <row r="290" spans="6:6" x14ac:dyDescent="1">
+    <row r="290" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F290" s="2"/>
     </row>
-    <row r="291" spans="6:6" x14ac:dyDescent="1">
+    <row r="291" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F291" s="2"/>
     </row>
-    <row r="292" spans="6:6" x14ac:dyDescent="1">
+    <row r="292" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F292" s="2"/>
     </row>
-    <row r="293" spans="6:6" x14ac:dyDescent="1">
+    <row r="293" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F293" s="2"/>
     </row>
-    <row r="294" spans="6:6" x14ac:dyDescent="1">
+    <row r="294" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F294" s="2"/>
     </row>
-    <row r="295" spans="6:6" x14ac:dyDescent="1">
+    <row r="295" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F295" s="2"/>
     </row>
-    <row r="296" spans="6:6" x14ac:dyDescent="1">
+    <row r="296" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F296" s="2"/>
     </row>
-    <row r="297" spans="6:6" x14ac:dyDescent="1">
+    <row r="297" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F297" s="2"/>
     </row>
-    <row r="298" spans="6:6" x14ac:dyDescent="1">
+    <row r="298" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F298" s="2"/>
     </row>
-    <row r="299" spans="6:6" x14ac:dyDescent="1">
+    <row r="299" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F299" s="2"/>
     </row>
-    <row r="300" spans="6:6" x14ac:dyDescent="1">
+    <row r="300" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F300" s="2"/>
     </row>
-    <row r="301" spans="6:6" x14ac:dyDescent="1">
+    <row r="301" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F301" s="2"/>
     </row>
-    <row r="302" spans="6:6" x14ac:dyDescent="1">
+    <row r="302" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F302" s="2"/>
     </row>
-    <row r="303" spans="6:6" x14ac:dyDescent="1">
+    <row r="303" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F303" s="2"/>
     </row>
-    <row r="304" spans="6:6" x14ac:dyDescent="1">
+    <row r="304" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F304" s="2"/>
     </row>
-    <row r="305" spans="6:6" x14ac:dyDescent="1">
+    <row r="305" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F305" s="2"/>
     </row>
-    <row r="306" spans="6:6" x14ac:dyDescent="1">
+    <row r="306" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F306" s="2"/>
     </row>
-    <row r="307" spans="6:6" x14ac:dyDescent="1">
+    <row r="307" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F307" s="2"/>
     </row>
-    <row r="308" spans="6:6" x14ac:dyDescent="1">
+    <row r="308" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F308" s="2"/>
     </row>
-    <row r="309" spans="6:6" x14ac:dyDescent="1">
+    <row r="309" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F309" s="2"/>
     </row>
-    <row r="310" spans="6:6" x14ac:dyDescent="1">
+    <row r="310" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F310" s="2"/>
     </row>
-    <row r="311" spans="6:6" x14ac:dyDescent="1">
+    <row r="311" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F311" s="2"/>
     </row>
-    <row r="312" spans="6:6" x14ac:dyDescent="1">
+    <row r="312" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F312" s="2"/>
     </row>
-    <row r="313" spans="6:6" x14ac:dyDescent="1">
+    <row r="313" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F313" s="2"/>
     </row>
-    <row r="314" spans="6:6" x14ac:dyDescent="1">
+    <row r="314" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F314" s="2"/>
     </row>
-    <row r="315" spans="6:6" x14ac:dyDescent="1">
+    <row r="315" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F315" s="2"/>
     </row>
-    <row r="316" spans="6:6" x14ac:dyDescent="1">
+    <row r="316" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F316" s="2"/>
     </row>
-    <row r="317" spans="6:6" x14ac:dyDescent="1">
+    <row r="317" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F317" s="2"/>
     </row>
-    <row r="318" spans="6:6" x14ac:dyDescent="1">
+    <row r="318" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F318" s="2"/>
     </row>
-    <row r="319" spans="6:6" x14ac:dyDescent="1">
+    <row r="319" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F319" s="2"/>
     </row>
-    <row r="320" spans="6:6" x14ac:dyDescent="1">
+    <row r="320" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F320" s="2"/>
     </row>
-    <row r="321" spans="6:6" x14ac:dyDescent="1">
+    <row r="321" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F321" s="2"/>
     </row>
-    <row r="322" spans="6:6" x14ac:dyDescent="1">
+    <row r="322" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F322" s="2"/>
     </row>
-    <row r="323" spans="6:6" x14ac:dyDescent="1">
+    <row r="323" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F323" s="2"/>
     </row>
-    <row r="324" spans="6:6" x14ac:dyDescent="1">
+    <row r="324" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F324" s="2"/>
     </row>
-    <row r="325" spans="6:6" x14ac:dyDescent="1">
+    <row r="325" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F325" s="2"/>
     </row>
-    <row r="326" spans="6:6" x14ac:dyDescent="1">
+    <row r="326" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F326" s="2"/>
     </row>
-    <row r="327" spans="6:6" x14ac:dyDescent="1">
+    <row r="327" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F327" s="2"/>
     </row>
-    <row r="328" spans="6:6" x14ac:dyDescent="1">
+    <row r="328" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F328" s="2"/>
     </row>
-    <row r="329" spans="6:6" x14ac:dyDescent="1">
+    <row r="329" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F329" s="2"/>
     </row>
-    <row r="330" spans="6:6" x14ac:dyDescent="1">
+    <row r="330" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F330" s="2"/>
     </row>
-    <row r="331" spans="6:6" x14ac:dyDescent="1">
+    <row r="331" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F331" s="2"/>
     </row>
-    <row r="332" spans="6:6" x14ac:dyDescent="1">
+    <row r="332" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F332" s="2"/>
     </row>
-    <row r="333" spans="6:6" x14ac:dyDescent="1">
+    <row r="333" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F333" s="2"/>
     </row>
-    <row r="334" spans="6:6" x14ac:dyDescent="1">
+    <row r="334" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F334" s="2"/>
     </row>
-    <row r="335" spans="6:6" x14ac:dyDescent="1">
+    <row r="335" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F335" s="2"/>
     </row>
-    <row r="336" spans="6:6" x14ac:dyDescent="1">
+    <row r="336" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F336" s="2"/>
     </row>
-    <row r="337" spans="6:6" x14ac:dyDescent="1">
+    <row r="337" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F337" s="2"/>
     </row>
-    <row r="338" spans="6:6" x14ac:dyDescent="1">
+    <row r="338" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F338" s="2"/>
     </row>
-    <row r="339" spans="6:6" x14ac:dyDescent="1">
+    <row r="339" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F339" s="2"/>
     </row>
-    <row r="340" spans="6:6" x14ac:dyDescent="1">
+    <row r="340" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F340" s="2"/>
     </row>
-    <row r="341" spans="6:6" x14ac:dyDescent="1">
+    <row r="341" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F341" s="2"/>
     </row>
-    <row r="342" spans="6:6" x14ac:dyDescent="1">
+    <row r="342" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F342" s="2"/>
     </row>
-    <row r="343" spans="6:6" x14ac:dyDescent="1">
+    <row r="343" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F343" s="2"/>
     </row>
-    <row r="344" spans="6:6" x14ac:dyDescent="1">
+    <row r="344" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F344" s="2"/>
     </row>
-    <row r="345" spans="6:6" x14ac:dyDescent="1">
+    <row r="345" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F345" s="2"/>
     </row>
-    <row r="346" spans="6:6" x14ac:dyDescent="1">
+    <row r="346" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F346" s="2"/>
     </row>
-    <row r="347" spans="6:6" x14ac:dyDescent="1">
+    <row r="347" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F347" s="2"/>
     </row>
-    <row r="348" spans="6:6" x14ac:dyDescent="1">
+    <row r="348" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F348" s="2"/>
     </row>
-    <row r="349" spans="6:6" x14ac:dyDescent="1">
+    <row r="349" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F349" s="2"/>
     </row>
-    <row r="350" spans="6:6" x14ac:dyDescent="1">
+    <row r="350" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F350" s="2"/>
     </row>
-    <row r="351" spans="6:6" x14ac:dyDescent="1">
+    <row r="351" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F351" s="2"/>
     </row>
-    <row r="352" spans="6:6" x14ac:dyDescent="1">
+    <row r="352" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F352" s="2"/>
     </row>
-    <row r="353" spans="6:6" x14ac:dyDescent="1">
+    <row r="353" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F353" s="2"/>
     </row>
-    <row r="354" spans="6:6" x14ac:dyDescent="1">
+    <row r="354" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F354" s="2"/>
     </row>
-    <row r="355" spans="6:6" x14ac:dyDescent="1">
+    <row r="355" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F355" s="2"/>
     </row>
-    <row r="356" spans="6:6" x14ac:dyDescent="1">
+    <row r="356" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F356" s="2"/>
     </row>
-    <row r="357" spans="6:6" x14ac:dyDescent="1">
+    <row r="357" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F357" s="2"/>
     </row>
-    <row r="358" spans="6:6" x14ac:dyDescent="1">
+    <row r="358" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F358" s="2"/>
     </row>
-    <row r="359" spans="6:6" x14ac:dyDescent="1">
+    <row r="359" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F359" s="2"/>
     </row>
-    <row r="360" spans="6:6" x14ac:dyDescent="1">
+    <row r="360" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F360" s="2"/>
     </row>
-    <row r="361" spans="6:6" x14ac:dyDescent="1">
+    <row r="361" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F361" s="2"/>
     </row>
-    <row r="362" spans="6:6" x14ac:dyDescent="1">
+    <row r="362" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F362" s="2"/>
     </row>
-    <row r="363" spans="6:6" x14ac:dyDescent="1">
+    <row r="363" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F363" s="2"/>
     </row>
-    <row r="364" spans="6:6" x14ac:dyDescent="1">
+    <row r="364" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F364" s="2"/>
     </row>
-    <row r="365" spans="6:6" x14ac:dyDescent="1">
+    <row r="365" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F365" s="2"/>
     </row>
-    <row r="366" spans="6:6" x14ac:dyDescent="1">
+    <row r="366" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F366" s="2"/>
     </row>
-    <row r="367" spans="6:6" x14ac:dyDescent="1">
+    <row r="367" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F367" s="2"/>
     </row>
-    <row r="368" spans="6:6" x14ac:dyDescent="1">
+    <row r="368" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F368" s="2"/>
     </row>
-    <row r="369" spans="6:6" x14ac:dyDescent="1">
+    <row r="369" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F369" s="2"/>
     </row>
-    <row r="370" spans="6:6" x14ac:dyDescent="1">
+    <row r="370" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F370" s="2"/>
     </row>
-    <row r="371" spans="6:6" x14ac:dyDescent="1">
+    <row r="371" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F371" s="2"/>
     </row>
-    <row r="372" spans="6:6" x14ac:dyDescent="1">
+    <row r="372" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F372" s="2"/>
     </row>
-    <row r="373" spans="6:6" x14ac:dyDescent="1">
+    <row r="373" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F373" s="2"/>
     </row>
-    <row r="374" spans="6:6" x14ac:dyDescent="1">
+    <row r="374" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F374" s="2"/>
     </row>
-    <row r="375" spans="6:6" x14ac:dyDescent="1">
+    <row r="375" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F375" s="2"/>
     </row>
-    <row r="376" spans="6:6" x14ac:dyDescent="1">
+    <row r="376" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F376" s="2"/>
     </row>
-    <row r="377" spans="6:6" x14ac:dyDescent="1">
+    <row r="377" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F377" s="2"/>
     </row>
-    <row r="378" spans="6:6" x14ac:dyDescent="1">
+    <row r="378" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F378" s="2"/>
     </row>
-    <row r="379" spans="6:6" x14ac:dyDescent="1">
+    <row r="379" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F379" s="2"/>
     </row>
-    <row r="380" spans="6:6" x14ac:dyDescent="1">
+    <row r="380" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F380" s="2"/>
     </row>
-    <row r="381" spans="6:6" x14ac:dyDescent="1">
+    <row r="381" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F381" s="2"/>
     </row>
-    <row r="382" spans="6:6" x14ac:dyDescent="1">
+    <row r="382" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F382" s="2"/>
     </row>
-    <row r="383" spans="6:6" x14ac:dyDescent="1">
+    <row r="383" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F383" s="2"/>
     </row>
-    <row r="384" spans="6:6" x14ac:dyDescent="1">
+    <row r="384" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F384" s="2"/>
     </row>
-    <row r="385" spans="6:6" x14ac:dyDescent="1">
+    <row r="385" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F385" s="2"/>
     </row>
-    <row r="386" spans="6:6" x14ac:dyDescent="1">
+    <row r="386" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F386" s="2"/>
     </row>
-    <row r="387" spans="6:6" x14ac:dyDescent="1">
+    <row r="387" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F387" s="2"/>
     </row>
-    <row r="388" spans="6:6" x14ac:dyDescent="1">
+    <row r="388" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F388" s="2"/>
     </row>
-    <row r="389" spans="6:6" x14ac:dyDescent="1">
+    <row r="389" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F389" s="2"/>
     </row>
-    <row r="390" spans="6:6" x14ac:dyDescent="1">
+    <row r="390" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F390" s="2"/>
     </row>
-    <row r="391" spans="6:6" x14ac:dyDescent="1">
+    <row r="391" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F391" s="2"/>
     </row>
-    <row r="392" spans="6:6" x14ac:dyDescent="1">
+    <row r="392" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F392" s="2"/>
     </row>
-    <row r="393" spans="6:6" x14ac:dyDescent="1">
+    <row r="393" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F393" s="2"/>
     </row>
-    <row r="394" spans="6:6" x14ac:dyDescent="1">
+    <row r="394" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F394" s="2"/>
     </row>
-    <row r="395" spans="6:6" x14ac:dyDescent="1">
+    <row r="395" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F395" s="2"/>
     </row>
-    <row r="396" spans="6:6" x14ac:dyDescent="1">
+    <row r="396" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F396" s="2"/>
     </row>
-    <row r="397" spans="6:6" x14ac:dyDescent="1">
+    <row r="397" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F397" s="2"/>
     </row>
-    <row r="398" spans="6:6" x14ac:dyDescent="1">
+    <row r="398" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F398" s="2"/>
     </row>
-    <row r="399" spans="6:6" x14ac:dyDescent="1">
+    <row r="399" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F399" s="2"/>
     </row>
-    <row r="400" spans="6:6" x14ac:dyDescent="1">
+    <row r="400" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F400" s="2"/>
     </row>
-    <row r="401" spans="6:6" x14ac:dyDescent="1">
+    <row r="401" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F401" s="2"/>
     </row>
-    <row r="402" spans="6:6" x14ac:dyDescent="1">
+    <row r="402" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F402" s="2"/>
     </row>
-    <row r="403" spans="6:6" x14ac:dyDescent="1">
+    <row r="403" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F403" s="2"/>
     </row>
-    <row r="404" spans="6:6" x14ac:dyDescent="1">
+    <row r="404" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F404" s="2"/>
     </row>
-    <row r="405" spans="6:6" x14ac:dyDescent="1">
+    <row r="405" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F405" s="2"/>
     </row>
-    <row r="406" spans="6:6" x14ac:dyDescent="1">
+    <row r="406" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F406" s="2"/>
     </row>
-    <row r="407" spans="6:6" x14ac:dyDescent="1">
+    <row r="407" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F407" s="2"/>
     </row>
-    <row r="408" spans="6:6" x14ac:dyDescent="1">
+    <row r="408" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F408" s="2"/>
     </row>
-    <row r="409" spans="6:6" x14ac:dyDescent="1">
+    <row r="409" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F409" s="2"/>
     </row>
-    <row r="410" spans="6:6" x14ac:dyDescent="1">
+    <row r="410" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F410" s="2"/>
     </row>
-    <row r="411" spans="6:6" x14ac:dyDescent="1">
+    <row r="411" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F411" s="2"/>
     </row>
-    <row r="412" spans="6:6" x14ac:dyDescent="1">
+    <row r="412" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F412" s="2"/>
     </row>
-    <row r="413" spans="6:6" x14ac:dyDescent="1">
+    <row r="413" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F413" s="2"/>
     </row>
-    <row r="414" spans="6:6" x14ac:dyDescent="1">
+    <row r="414" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F414" s="2"/>
     </row>
-    <row r="415" spans="6:6" x14ac:dyDescent="1">
+    <row r="415" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F415" s="2"/>
     </row>
-    <row r="416" spans="6:6" x14ac:dyDescent="1">
+    <row r="416" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F416" s="2"/>
     </row>
-    <row r="417" spans="6:6" x14ac:dyDescent="1">
+    <row r="417" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F417" s="2"/>
     </row>
-    <row r="418" spans="6:6" x14ac:dyDescent="1">
+    <row r="418" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F418" s="2"/>
     </row>
-    <row r="419" spans="6:6" x14ac:dyDescent="1">
+    <row r="419" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F419" s="2"/>
     </row>
-    <row r="420" spans="6:6" x14ac:dyDescent="1">
+    <row r="420" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F420" s="2"/>
     </row>
-    <row r="421" spans="6:6" x14ac:dyDescent="1">
+    <row r="421" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F421" s="2"/>
     </row>
-    <row r="422" spans="6:6" x14ac:dyDescent="1">
+    <row r="422" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F422" s="2"/>
     </row>
-    <row r="423" spans="6:6" x14ac:dyDescent="1">
+    <row r="423" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F423" s="2"/>
     </row>
-    <row r="424" spans="6:6" x14ac:dyDescent="1">
+    <row r="424" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F424" s="2"/>
     </row>
-    <row r="425" spans="6:6" x14ac:dyDescent="1">
+    <row r="425" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F425" s="2"/>
     </row>
-    <row r="426" spans="6:6" x14ac:dyDescent="1">
+    <row r="426" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F426" s="2"/>
     </row>
-    <row r="427" spans="6:6" x14ac:dyDescent="1">
+    <row r="427" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F427" s="2"/>
     </row>
-    <row r="428" spans="6:6" x14ac:dyDescent="1">
+    <row r="428" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F428" s="2"/>
     </row>
-    <row r="429" spans="6:6" x14ac:dyDescent="1">
+    <row r="429" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F429" s="2"/>
     </row>
-    <row r="430" spans="6:6" x14ac:dyDescent="1">
+    <row r="430" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F430" s="2"/>
     </row>
-    <row r="431" spans="6:6" x14ac:dyDescent="1">
+    <row r="431" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F431" s="2"/>
     </row>
-    <row r="432" spans="6:6" x14ac:dyDescent="1">
+    <row r="432" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F432" s="2"/>
     </row>
-    <row r="433" spans="6:6" x14ac:dyDescent="1">
+    <row r="433" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F433" s="2"/>
     </row>
-    <row r="434" spans="6:6" x14ac:dyDescent="1">
+    <row r="434" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F434" s="2"/>
     </row>
-    <row r="435" spans="6:6" x14ac:dyDescent="1">
+    <row r="435" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F435" s="2"/>
     </row>
-    <row r="436" spans="6:6" x14ac:dyDescent="1">
+    <row r="436" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F436" s="2"/>
     </row>
-    <row r="437" spans="6:6" x14ac:dyDescent="1">
+    <row r="437" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F437" s="2"/>
     </row>
-    <row r="438" spans="6:6" x14ac:dyDescent="1">
+    <row r="438" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F438" s="2"/>
     </row>
-    <row r="439" spans="6:6" x14ac:dyDescent="1">
+    <row r="439" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F439" s="2"/>
     </row>
-    <row r="440" spans="6:6" x14ac:dyDescent="1">
+    <row r="440" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F440" s="2"/>
     </row>
-    <row r="441" spans="6:6" x14ac:dyDescent="1">
+    <row r="441" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F441" s="2"/>
     </row>
-    <row r="442" spans="6:6" x14ac:dyDescent="1">
+    <row r="442" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F442" s="2"/>
     </row>
-    <row r="443" spans="6:6" x14ac:dyDescent="1">
+    <row r="443" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F443" s="2"/>
     </row>
-    <row r="444" spans="6:6" x14ac:dyDescent="1">
+    <row r="444" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F444" s="2"/>
     </row>
-    <row r="445" spans="6:6" x14ac:dyDescent="1">
+    <row r="445" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F445" s="2"/>
     </row>
-    <row r="446" spans="6:6" x14ac:dyDescent="1">
+    <row r="446" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F446" s="2"/>
     </row>
-    <row r="447" spans="6:6" x14ac:dyDescent="1">
+    <row r="447" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F447" s="2"/>
     </row>
-    <row r="448" spans="6:6" x14ac:dyDescent="1">
+    <row r="448" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F448" s="2"/>
     </row>
-    <row r="449" spans="6:6" x14ac:dyDescent="1">
+    <row r="449" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F449" s="2"/>
     </row>
-    <row r="450" spans="6:6" x14ac:dyDescent="1">
+    <row r="450" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F450" s="2"/>
     </row>
-    <row r="451" spans="6:6" x14ac:dyDescent="1">
+    <row r="451" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F451" s="2"/>
     </row>
-    <row r="452" spans="6:6" x14ac:dyDescent="1">
+    <row r="452" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F452" s="2"/>
     </row>
-    <row r="453" spans="6:6" x14ac:dyDescent="1">
+    <row r="453" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F453" s="2"/>
     </row>
-    <row r="454" spans="6:6" x14ac:dyDescent="1">
+    <row r="454" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F454" s="2"/>
     </row>
-    <row r="455" spans="6:6" x14ac:dyDescent="1">
+    <row r="455" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F455" s="2"/>
     </row>
-    <row r="456" spans="6:6" x14ac:dyDescent="1">
+    <row r="456" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F456" s="2"/>
     </row>
-    <row r="457" spans="6:6" x14ac:dyDescent="1">
+    <row r="457" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F457" s="2"/>
     </row>
-    <row r="458" spans="6:6" x14ac:dyDescent="1">
+    <row r="458" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F458" s="2"/>
     </row>
-    <row r="459" spans="6:6" x14ac:dyDescent="1">
+    <row r="459" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F459" s="2"/>
     </row>
-    <row r="460" spans="6:6" x14ac:dyDescent="1">
+    <row r="460" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F460" s="2"/>
     </row>
-    <row r="461" spans="6:6" x14ac:dyDescent="1">
+    <row r="461" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F461" s="2"/>
     </row>
-    <row r="462" spans="6:6" x14ac:dyDescent="1">
+    <row r="462" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F462" s="2"/>
     </row>
-    <row r="463" spans="6:6" x14ac:dyDescent="1">
+    <row r="463" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F463" s="2"/>
     </row>
-    <row r="464" spans="6:6" x14ac:dyDescent="1">
+    <row r="464" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F464" s="2"/>
     </row>
-    <row r="465" spans="6:6" x14ac:dyDescent="1">
+    <row r="465" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F465" s="2"/>
     </row>
-    <row r="466" spans="6:6" x14ac:dyDescent="1">
+    <row r="466" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F466" s="2"/>
     </row>
-    <row r="467" spans="6:6" x14ac:dyDescent="1">
+    <row r="467" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F467" s="2"/>
     </row>
-    <row r="468" spans="6:6" x14ac:dyDescent="1">
+    <row r="468" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F468" s="2"/>
     </row>
-    <row r="469" spans="6:6" x14ac:dyDescent="1">
+    <row r="469" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F469" s="2"/>
     </row>
-    <row r="470" spans="6:6" x14ac:dyDescent="1">
+    <row r="470" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F470" s="2"/>
     </row>
-    <row r="471" spans="6:6" x14ac:dyDescent="1">
+    <row r="471" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F471" s="2"/>
     </row>
-    <row r="472" spans="6:6" x14ac:dyDescent="1">
+    <row r="472" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F472" s="2"/>
     </row>
-    <row r="473" spans="6:6" x14ac:dyDescent="1">
+    <row r="473" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F473" s="2"/>
     </row>
-    <row r="474" spans="6:6" x14ac:dyDescent="1">
+    <row r="474" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F474" s="2"/>
     </row>
-    <row r="475" spans="6:6" x14ac:dyDescent="1">
+    <row r="475" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F475" s="2"/>
     </row>
-    <row r="476" spans="6:6" x14ac:dyDescent="1">
+    <row r="476" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F476" s="2"/>
     </row>
-    <row r="477" spans="6:6" x14ac:dyDescent="1">
+    <row r="477" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F477" s="2"/>
     </row>
-    <row r="478" spans="6:6" x14ac:dyDescent="1">
+    <row r="478" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F478" s="2"/>
     </row>
-    <row r="479" spans="6:6" x14ac:dyDescent="1">
+    <row r="479" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F479" s="2"/>
     </row>
-    <row r="480" spans="6:6" x14ac:dyDescent="1">
+    <row r="480" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F480" s="2"/>
     </row>
-    <row r="481" spans="6:6" x14ac:dyDescent="1">
+    <row r="481" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F481" s="2"/>
     </row>
-    <row r="482" spans="6:6" x14ac:dyDescent="1">
+    <row r="482" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F482" s="2"/>
     </row>
-    <row r="483" spans="6:6" x14ac:dyDescent="1">
+    <row r="483" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F483" s="2"/>
     </row>
-    <row r="484" spans="6:6" x14ac:dyDescent="1">
+    <row r="484" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F484" s="2"/>
     </row>
-    <row r="485" spans="6:6" x14ac:dyDescent="1">
+    <row r="485" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F485" s="2"/>
     </row>
-    <row r="486" spans="6:6" x14ac:dyDescent="1">
+    <row r="486" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F486" s="2"/>
     </row>
-    <row r="487" spans="6:6" x14ac:dyDescent="1">
+    <row r="487" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F487" s="2"/>
     </row>
-    <row r="488" spans="6:6" x14ac:dyDescent="1">
+    <row r="488" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F488" s="2"/>
     </row>
-    <row r="489" spans="6:6" x14ac:dyDescent="1">
+    <row r="489" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F489" s="2"/>
     </row>
-    <row r="490" spans="6:6" x14ac:dyDescent="1">
+    <row r="490" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F490" s="2"/>
     </row>
-    <row r="491" spans="6:6" x14ac:dyDescent="1">
+    <row r="491" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F491" s="2"/>
     </row>
-    <row r="492" spans="6:6" x14ac:dyDescent="1">
+    <row r="492" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F492" s="2"/>
     </row>
-    <row r="493" spans="6:6" x14ac:dyDescent="1">
+    <row r="493" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F493" s="2"/>
     </row>
-    <row r="494" spans="6:6" x14ac:dyDescent="1">
+    <row r="494" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F494" s="2"/>
     </row>
-    <row r="495" spans="6:6" x14ac:dyDescent="1">
+    <row r="495" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F495" s="2"/>
     </row>
-    <row r="496" spans="6:6" x14ac:dyDescent="1">
+    <row r="496" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F496" s="2"/>
     </row>
-    <row r="497" spans="6:6" x14ac:dyDescent="1">
+    <row r="497" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F497" s="2"/>
     </row>
-    <row r="498" spans="6:6" x14ac:dyDescent="1">
+    <row r="498" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F498" s="2"/>
     </row>
-    <row r="499" spans="6:6" x14ac:dyDescent="1">
+    <row r="499" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F499" s="2"/>
     </row>
-    <row r="500" spans="6:6" x14ac:dyDescent="1">
+    <row r="500" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F500" s="2"/>
     </row>
-    <row r="501" spans="6:6" x14ac:dyDescent="1">
+    <row r="501" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F501" s="2"/>
     </row>
-    <row r="502" spans="6:6" x14ac:dyDescent="1">
+    <row r="502" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F502" s="2"/>
     </row>
-    <row r="503" spans="6:6" x14ac:dyDescent="1">
+    <row r="503" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F503" s="2"/>
     </row>
-    <row r="504" spans="6:6" x14ac:dyDescent="1">
+    <row r="504" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F504" s="2"/>
     </row>
-    <row r="505" spans="6:6" x14ac:dyDescent="1">
+    <row r="505" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F505" s="2"/>
     </row>
-    <row r="506" spans="6:6" x14ac:dyDescent="1">
+    <row r="506" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F506" s="2"/>
     </row>
-    <row r="507" spans="6:6" x14ac:dyDescent="1">
+    <row r="507" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F507" s="2"/>
     </row>
-    <row r="508" spans="6:6" x14ac:dyDescent="1">
+    <row r="508" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F508" s="2"/>
     </row>
-    <row r="509" spans="6:6" x14ac:dyDescent="1">
+    <row r="509" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F509" s="2"/>
     </row>
-    <row r="510" spans="6:6" x14ac:dyDescent="1">
+    <row r="510" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F510" s="2"/>
     </row>
-    <row r="511" spans="6:6" x14ac:dyDescent="1">
+    <row r="511" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F511" s="2"/>
     </row>
-    <row r="512" spans="6:6" x14ac:dyDescent="1">
+    <row r="512" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F512" s="2"/>
     </row>
-    <row r="513" spans="6:6" x14ac:dyDescent="1">
+    <row r="513" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F513" s="2"/>
     </row>
-    <row r="514" spans="6:6" x14ac:dyDescent="1">
+    <row r="514" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F514" s="2"/>
     </row>
-    <row r="515" spans="6:6" x14ac:dyDescent="1">
+    <row r="515" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F515" s="2"/>
     </row>
-    <row r="516" spans="6:6" x14ac:dyDescent="1">
+    <row r="516" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F516" s="2"/>
     </row>
-    <row r="517" spans="6:6" x14ac:dyDescent="1">
+    <row r="517" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F517" s="2"/>
     </row>
-    <row r="518" spans="6:6" x14ac:dyDescent="1">
+    <row r="518" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F518" s="2"/>
     </row>
-    <row r="519" spans="6:6" x14ac:dyDescent="1">
+    <row r="519" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F519" s="2"/>
     </row>
-    <row r="520" spans="6:6" x14ac:dyDescent="1">
+    <row r="520" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F520" s="2"/>
     </row>
-    <row r="521" spans="6:6" x14ac:dyDescent="1">
+    <row r="521" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F521" s="2"/>
     </row>
-    <row r="522" spans="6:6" x14ac:dyDescent="1">
+    <row r="522" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F522" s="2"/>
     </row>
-    <row r="523" spans="6:6" x14ac:dyDescent="1">
+    <row r="523" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F523" s="2"/>
     </row>
-    <row r="524" spans="6:6" x14ac:dyDescent="1">
+    <row r="524" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F524" s="2"/>
     </row>
-    <row r="525" spans="6:6" x14ac:dyDescent="1">
+    <row r="525" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F525" s="2"/>
     </row>
-    <row r="526" spans="6:6" x14ac:dyDescent="1">
+    <row r="526" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F526" s="2"/>
     </row>
-    <row r="527" spans="6:6" x14ac:dyDescent="1">
+    <row r="527" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F527" s="2"/>
     </row>
-    <row r="528" spans="6:6" x14ac:dyDescent="1">
+    <row r="528" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F528" s="2"/>
     </row>
-    <row r="529" spans="6:6" x14ac:dyDescent="1">
+    <row r="529" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F529" s="2"/>
     </row>
-    <row r="530" spans="6:6" x14ac:dyDescent="1">
+    <row r="530" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F530" s="2"/>
     </row>
-    <row r="531" spans="6:6" x14ac:dyDescent="1">
+    <row r="531" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F531" s="2"/>
     </row>
-    <row r="532" spans="6:6" x14ac:dyDescent="1">
+    <row r="532" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F532" s="2"/>
     </row>
-    <row r="533" spans="6:6" x14ac:dyDescent="1">
+    <row r="533" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F533" s="2"/>
     </row>
-    <row r="534" spans="6:6" x14ac:dyDescent="1">
+    <row r="534" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F534" s="2"/>
     </row>
-    <row r="535" spans="6:6" x14ac:dyDescent="1">
+    <row r="535" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F535" s="2"/>
     </row>
-    <row r="536" spans="6:6" x14ac:dyDescent="1">
+    <row r="536" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F536" s="2"/>
     </row>
-    <row r="537" spans="6:6" x14ac:dyDescent="1">
+    <row r="537" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F537" s="2"/>
     </row>
-    <row r="538" spans="6:6" x14ac:dyDescent="1">
+    <row r="538" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F538" s="2"/>
     </row>
-    <row r="539" spans="6:6" x14ac:dyDescent="1">
+    <row r="539" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F539" s="2"/>
     </row>
-    <row r="540" spans="6:6" x14ac:dyDescent="1">
+    <row r="540" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F540" s="2"/>
     </row>
-    <row r="541" spans="6:6" x14ac:dyDescent="1">
+    <row r="541" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F541" s="2"/>
     </row>
-    <row r="542" spans="6:6" x14ac:dyDescent="1">
+    <row r="542" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F542" s="2"/>
     </row>
-    <row r="543" spans="6:6" x14ac:dyDescent="1">
+    <row r="543" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F543" s="2"/>
     </row>
-    <row r="544" spans="6:6" x14ac:dyDescent="1">
+    <row r="544" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F544" s="2"/>
     </row>
-    <row r="545" spans="6:6" x14ac:dyDescent="1">
+    <row r="545" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F545" s="2"/>
     </row>
-    <row r="546" spans="6:6" x14ac:dyDescent="1">
+    <row r="546" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F546" s="2"/>
     </row>
-    <row r="547" spans="6:6" x14ac:dyDescent="1">
+    <row r="547" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F547" s="2"/>
     </row>
-    <row r="548" spans="6:6" x14ac:dyDescent="1">
+    <row r="548" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F548" s="2"/>
     </row>
-    <row r="549" spans="6:6" x14ac:dyDescent="1">
+    <row r="549" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F549" s="2"/>
     </row>
-    <row r="550" spans="6:6" x14ac:dyDescent="1">
+    <row r="550" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F550" s="2"/>
     </row>
-    <row r="551" spans="6:6" x14ac:dyDescent="1">
+    <row r="551" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F551" s="2"/>
     </row>
-    <row r="552" spans="6:6" x14ac:dyDescent="1">
+    <row r="552" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F552" s="2"/>
     </row>
-    <row r="553" spans="6:6" x14ac:dyDescent="1">
+    <row r="553" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F553" s="2"/>
     </row>
-    <row r="554" spans="6:6" x14ac:dyDescent="1">
+    <row r="554" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F554" s="2"/>
     </row>
-    <row r="555" spans="6:6" x14ac:dyDescent="1">
+    <row r="555" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F555" s="2"/>
     </row>
-    <row r="556" spans="6:6" x14ac:dyDescent="1">
+    <row r="556" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F556" s="2"/>
     </row>
-    <row r="557" spans="6:6" x14ac:dyDescent="1">
+    <row r="557" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F557" s="2"/>
     </row>
-    <row r="558" spans="6:6" x14ac:dyDescent="1">
+    <row r="558" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F558" s="2"/>
     </row>
-    <row r="559" spans="6:6" x14ac:dyDescent="1">
+    <row r="559" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F559" s="2"/>
     </row>
-    <row r="560" spans="6:6" x14ac:dyDescent="1">
+    <row r="560" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F560" s="2"/>
     </row>
-    <row r="561" spans="6:6" x14ac:dyDescent="1">
+    <row r="561" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F561" s="2"/>
     </row>
-    <row r="562" spans="6:6" x14ac:dyDescent="1">
+    <row r="562" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F562" s="2"/>
     </row>
-    <row r="563" spans="6:6" x14ac:dyDescent="1">
+    <row r="563" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F563" s="2"/>
     </row>
-    <row r="564" spans="6:6" x14ac:dyDescent="1">
+    <row r="564" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F564" s="2"/>
     </row>
-    <row r="565" spans="6:6" x14ac:dyDescent="1">
+    <row r="565" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F565" s="2"/>
     </row>
-    <row r="566" spans="6:6" x14ac:dyDescent="1">
+    <row r="566" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F566" s="2"/>
     </row>
-    <row r="567" spans="6:6" x14ac:dyDescent="1">
+    <row r="567" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F567" s="2"/>
     </row>
-    <row r="568" spans="6:6" x14ac:dyDescent="1">
+    <row r="568" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F568" s="2"/>
     </row>
-    <row r="569" spans="6:6" x14ac:dyDescent="1">
+    <row r="569" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F569" s="2"/>
     </row>
-    <row r="570" spans="6:6" x14ac:dyDescent="1">
+    <row r="570" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F570" s="2"/>
     </row>
-    <row r="571" spans="6:6" x14ac:dyDescent="1">
+    <row r="571" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F571" s="2"/>
     </row>
-    <row r="572" spans="6:6" x14ac:dyDescent="1">
+    <row r="572" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F572" s="2"/>
     </row>
-    <row r="573" spans="6:6" x14ac:dyDescent="1">
+    <row r="573" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F573" s="2"/>
     </row>
-    <row r="574" spans="6:6" x14ac:dyDescent="1">
+    <row r="574" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F574" s="2"/>
     </row>
-    <row r="575" spans="6:6" x14ac:dyDescent="1">
+    <row r="575" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F575" s="2"/>
     </row>
-    <row r="576" spans="6:6" x14ac:dyDescent="1">
+    <row r="576" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F576" s="2"/>
     </row>
-    <row r="577" spans="6:6" x14ac:dyDescent="1">
+    <row r="577" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F577" s="2"/>
     </row>
-    <row r="578" spans="6:6" x14ac:dyDescent="1">
+    <row r="578" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F578" s="2"/>
     </row>
-    <row r="579" spans="6:6" x14ac:dyDescent="1">
+    <row r="579" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F579" s="2"/>
     </row>
-    <row r="580" spans="6:6" x14ac:dyDescent="1">
+    <row r="580" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F580" s="2"/>
     </row>
-    <row r="581" spans="6:6" x14ac:dyDescent="1">
+    <row r="581" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F581" s="2"/>
     </row>
-    <row r="582" spans="6:6" x14ac:dyDescent="1">
+    <row r="582" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F582" s="2"/>
     </row>
-    <row r="583" spans="6:6" x14ac:dyDescent="1">
+    <row r="583" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F583" s="2"/>
     </row>
-    <row r="584" spans="6:6" x14ac:dyDescent="1">
+    <row r="584" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F584" s="2"/>
     </row>
-    <row r="585" spans="6:6" x14ac:dyDescent="1">
+    <row r="585" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F585" s="2"/>
     </row>
-    <row r="586" spans="6:6" x14ac:dyDescent="1">
+    <row r="586" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F586" s="2"/>
     </row>
-    <row r="587" spans="6:6" x14ac:dyDescent="1">
+    <row r="587" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F587" s="2"/>
     </row>
-    <row r="588" spans="6:6" x14ac:dyDescent="1">
+    <row r="588" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F588" s="2"/>
     </row>
-    <row r="589" spans="6:6" x14ac:dyDescent="1">
+    <row r="589" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F589" s="2"/>
     </row>
-    <row r="590" spans="6:6" x14ac:dyDescent="1">
+    <row r="590" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F590" s="2"/>
     </row>
-    <row r="591" spans="6:6" x14ac:dyDescent="1">
+    <row r="591" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F591" s="2"/>
     </row>
-    <row r="592" spans="6:6" x14ac:dyDescent="1">
+    <row r="592" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F592" s="2"/>
     </row>
-    <row r="593" spans="6:6" x14ac:dyDescent="1">
+    <row r="593" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F593" s="2"/>
     </row>
-    <row r="594" spans="6:6" x14ac:dyDescent="1">
+    <row r="594" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F594" s="2"/>
     </row>
-    <row r="595" spans="6:6" x14ac:dyDescent="1">
+    <row r="595" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F595" s="2"/>
     </row>
-    <row r="596" spans="6:6" x14ac:dyDescent="1">
+    <row r="596" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F596" s="2"/>
     </row>
-    <row r="597" spans="6:6" x14ac:dyDescent="1">
+    <row r="597" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F597" s="2"/>
     </row>
-    <row r="598" spans="6:6" x14ac:dyDescent="1">
+    <row r="598" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F598" s="2"/>
     </row>
-    <row r="599" spans="6:6" x14ac:dyDescent="1">
+    <row r="599" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F599" s="2"/>
     </row>
-    <row r="600" spans="6:6" x14ac:dyDescent="1">
+    <row r="600" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F600" s="2"/>
     </row>
-    <row r="601" spans="6:6" x14ac:dyDescent="1">
+    <row r="601" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F601" s="2"/>
     </row>
-    <row r="602" spans="6:6" x14ac:dyDescent="1">
+    <row r="602" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F602" s="2"/>
     </row>
-    <row r="603" spans="6:6" x14ac:dyDescent="1">
+    <row r="603" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F603" s="2"/>
     </row>
-    <row r="604" spans="6:6" x14ac:dyDescent="1">
+    <row r="604" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F604" s="2"/>
     </row>
-    <row r="605" spans="6:6" x14ac:dyDescent="1">
+    <row r="605" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F605" s="2"/>
     </row>
-    <row r="606" spans="6:6" x14ac:dyDescent="1">
+    <row r="606" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F606" s="2"/>
     </row>
-    <row r="607" spans="6:6" x14ac:dyDescent="1">
+    <row r="607" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F607" s="2"/>
     </row>
-    <row r="608" spans="6:6" x14ac:dyDescent="1">
+    <row r="608" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F608" s="2"/>
     </row>
-    <row r="609" spans="6:6" x14ac:dyDescent="1">
+    <row r="609" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F609" s="2"/>
     </row>
-    <row r="610" spans="6:6" x14ac:dyDescent="1">
+    <row r="610" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F610" s="2"/>
     </row>
-    <row r="611" spans="6:6" x14ac:dyDescent="1">
+    <row r="611" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F611" s="2"/>
     </row>
-    <row r="612" spans="6:6" x14ac:dyDescent="1">
+    <row r="612" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F612" s="2"/>
     </row>
-    <row r="613" spans="6:6" x14ac:dyDescent="1">
+    <row r="613" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F613" s="2"/>
     </row>
-    <row r="614" spans="6:6" x14ac:dyDescent="1">
+    <row r="614" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F614" s="2"/>
     </row>
-    <row r="615" spans="6:6" x14ac:dyDescent="1">
+    <row r="615" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F615" s="2"/>
     </row>
-    <row r="616" spans="6:6" x14ac:dyDescent="1">
+    <row r="616" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F616" s="2"/>
     </row>
-    <row r="617" spans="6:6" x14ac:dyDescent="1">
+    <row r="617" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F617" s="2"/>
     </row>
-    <row r="618" spans="6:6" x14ac:dyDescent="1">
+    <row r="618" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F618" s="2"/>
     </row>
-    <row r="619" spans="6:6" x14ac:dyDescent="1">
+    <row r="619" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F619" s="2"/>
     </row>
-    <row r="620" spans="6:6" x14ac:dyDescent="1">
+    <row r="620" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F620" s="2"/>
     </row>
-    <row r="621" spans="6:6" x14ac:dyDescent="1">
+    <row r="621" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F621" s="2"/>
     </row>
-    <row r="622" spans="6:6" x14ac:dyDescent="1">
+    <row r="622" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F622" s="2"/>
     </row>
-    <row r="623" spans="6:6" x14ac:dyDescent="1">
+    <row r="623" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F623" s="2"/>
     </row>
-    <row r="624" spans="6:6" x14ac:dyDescent="1">
+    <row r="624" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F624" s="2"/>
     </row>
-    <row r="625" spans="6:6" x14ac:dyDescent="1">
+    <row r="625" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F625" s="2"/>
     </row>
-    <row r="626" spans="6:6" x14ac:dyDescent="1">
+    <row r="626" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F626" s="2"/>
     </row>
-    <row r="627" spans="6:6" x14ac:dyDescent="1">
+    <row r="627" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F627" s="2"/>
     </row>
-    <row r="628" spans="6:6" x14ac:dyDescent="1">
+    <row r="628" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F628" s="2"/>
     </row>
-    <row r="629" spans="6:6" x14ac:dyDescent="1">
+    <row r="629" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F629" s="2"/>
     </row>
-    <row r="630" spans="6:6" x14ac:dyDescent="1">
+    <row r="630" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F630" s="2"/>
     </row>
-    <row r="631" spans="6:6" x14ac:dyDescent="1">
+    <row r="631" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F631" s="2"/>
     </row>
-    <row r="632" spans="6:6" x14ac:dyDescent="1">
+    <row r="632" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F632" s="2"/>
     </row>
-    <row r="633" spans="6:6" x14ac:dyDescent="1">
+    <row r="633" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F633" s="2"/>
     </row>
-    <row r="634" spans="6:6" x14ac:dyDescent="1">
+    <row r="634" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F634" s="2"/>
     </row>
-    <row r="635" spans="6:6" x14ac:dyDescent="1">
+    <row r="635" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F635" s="2"/>
     </row>
-    <row r="636" spans="6:6" x14ac:dyDescent="1">
+    <row r="636" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F636" s="2"/>
     </row>
-    <row r="637" spans="6:6" x14ac:dyDescent="1">
+    <row r="637" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F637" s="2"/>
     </row>
-    <row r="638" spans="6:6" x14ac:dyDescent="1">
+    <row r="638" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F638" s="2"/>
     </row>
-    <row r="639" spans="6:6" x14ac:dyDescent="1">
+    <row r="639" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F639" s="2"/>
     </row>
-    <row r="640" spans="6:6" x14ac:dyDescent="1">
+    <row r="640" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F640" s="2"/>
     </row>
-    <row r="641" spans="6:6" x14ac:dyDescent="1">
+    <row r="641" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F641" s="2"/>
     </row>
-    <row r="642" spans="6:6" x14ac:dyDescent="1">
+    <row r="642" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F642" s="2"/>
     </row>
-    <row r="643" spans="6:6" x14ac:dyDescent="1">
+    <row r="643" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F643" s="2"/>
     </row>
-    <row r="644" spans="6:6" x14ac:dyDescent="1">
+    <row r="644" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F644" s="2"/>
     </row>
-    <row r="645" spans="6:6" x14ac:dyDescent="1">
+    <row r="645" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F645" s="2"/>
     </row>
-    <row r="646" spans="6:6" x14ac:dyDescent="1">
+    <row r="646" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F646" s="2"/>
     </row>
-    <row r="647" spans="6:6" x14ac:dyDescent="1">
+    <row r="647" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F647" s="2"/>
     </row>
-    <row r="648" spans="6:6" x14ac:dyDescent="1">
+    <row r="648" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F648" s="2"/>
     </row>
-    <row r="649" spans="6:6" x14ac:dyDescent="1">
+    <row r="649" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F649" s="2"/>
     </row>
-    <row r="650" spans="6:6" x14ac:dyDescent="1">
+    <row r="650" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F650" s="2"/>
     </row>
-    <row r="651" spans="6:6" x14ac:dyDescent="1">
+    <row r="651" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F651" s="2"/>
     </row>
-    <row r="652" spans="6:6" x14ac:dyDescent="1">
+    <row r="652" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F652" s="2"/>
     </row>
-    <row r="653" spans="6:6" x14ac:dyDescent="1">
+    <row r="653" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F653" s="2"/>
     </row>
-    <row r="654" spans="6:6" x14ac:dyDescent="1">
+    <row r="654" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F654" s="2"/>
     </row>
-    <row r="655" spans="6:6" x14ac:dyDescent="1">
+    <row r="655" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F655" s="2"/>
     </row>
-    <row r="656" spans="6:6" x14ac:dyDescent="1">
+    <row r="656" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F656" s="2"/>
     </row>
-    <row r="657" spans="6:6" x14ac:dyDescent="1">
+    <row r="657" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F657" s="2"/>
     </row>
-    <row r="658" spans="6:6" x14ac:dyDescent="1">
+    <row r="658" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F658" s="2"/>
     </row>
-    <row r="659" spans="6:6" x14ac:dyDescent="1">
+    <row r="659" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F659" s="2"/>
     </row>
-    <row r="660" spans="6:6" x14ac:dyDescent="1">
+    <row r="660" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F660" s="2"/>
     </row>
-    <row r="661" spans="6:6" x14ac:dyDescent="1">
+    <row r="661" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F661" s="2"/>
     </row>
-    <row r="662" spans="6:6" x14ac:dyDescent="1">
+    <row r="662" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F662" s="2"/>
     </row>
-    <row r="663" spans="6:6" x14ac:dyDescent="1">
+    <row r="663" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F663" s="2"/>
     </row>
-    <row r="664" spans="6:6" x14ac:dyDescent="1">
+    <row r="664" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F664" s="2"/>
     </row>
-    <row r="665" spans="6:6" x14ac:dyDescent="1">
+    <row r="665" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F665" s="2"/>
     </row>
-    <row r="666" spans="6:6" x14ac:dyDescent="1">
+    <row r="666" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F666" s="2"/>
     </row>
-    <row r="667" spans="6:6" x14ac:dyDescent="1">
+    <row r="667" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F667" s="2"/>
     </row>
-    <row r="668" spans="6:6" x14ac:dyDescent="1">
+    <row r="668" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F668" s="2"/>
     </row>
-    <row r="669" spans="6:6" x14ac:dyDescent="1">
+    <row r="669" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F669" s="2"/>
     </row>
-    <row r="670" spans="6:6" x14ac:dyDescent="1">
+    <row r="670" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F670" s="2"/>
     </row>
-    <row r="671" spans="6:6" x14ac:dyDescent="1">
+    <row r="671" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F671" s="2"/>
     </row>
-    <row r="672" spans="6:6" x14ac:dyDescent="1">
+    <row r="672" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F672" s="2"/>
     </row>
-    <row r="673" spans="6:6" x14ac:dyDescent="1">
+    <row r="673" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F673" s="2"/>
     </row>
-    <row r="674" spans="6:6" x14ac:dyDescent="1">
+    <row r="674" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F674" s="2"/>
     </row>
-    <row r="675" spans="6:6" x14ac:dyDescent="1">
+    <row r="675" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F675" s="2"/>
     </row>
-    <row r="676" spans="6:6" x14ac:dyDescent="1">
+    <row r="676" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F676" s="2"/>
     </row>
-    <row r="677" spans="6:6" x14ac:dyDescent="1">
+    <row r="677" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F677" s="2"/>
     </row>
-    <row r="678" spans="6:6" x14ac:dyDescent="1">
+    <row r="678" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F678" s="2"/>
     </row>
-    <row r="679" spans="6:6" x14ac:dyDescent="1">
+    <row r="679" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F679" s="2"/>
     </row>
-    <row r="680" spans="6:6" x14ac:dyDescent="1">
+    <row r="680" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F680" s="2"/>
     </row>
-    <row r="681" spans="6:6" x14ac:dyDescent="1">
+    <row r="681" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F681" s="2"/>
     </row>
-    <row r="682" spans="6:6" x14ac:dyDescent="1">
+    <row r="682" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F682" s="2"/>
     </row>
-    <row r="683" spans="6:6" x14ac:dyDescent="1">
+    <row r="683" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F683" s="2"/>
     </row>
-    <row r="684" spans="6:6" x14ac:dyDescent="1">
+    <row r="684" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F684" s="2"/>
     </row>
-    <row r="685" spans="6:6" x14ac:dyDescent="1">
+    <row r="685" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F685" s="2"/>
     </row>
-    <row r="686" spans="6:6" x14ac:dyDescent="1">
+    <row r="686" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F686" s="2"/>
     </row>
-    <row r="687" spans="6:6" x14ac:dyDescent="1">
+    <row r="687" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F687" s="2"/>
     </row>
-    <row r="688" spans="6:6" x14ac:dyDescent="1">
+    <row r="688" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F688" s="2"/>
     </row>
-    <row r="689" spans="6:6" x14ac:dyDescent="1">
+    <row r="689" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F689" s="2"/>
     </row>
-    <row r="690" spans="6:6" x14ac:dyDescent="1">
+    <row r="690" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F690" s="2"/>
     </row>
-    <row r="691" spans="6:6" x14ac:dyDescent="1">
+    <row r="691" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F691" s="2"/>
     </row>
-    <row r="692" spans="6:6" x14ac:dyDescent="1">
+    <row r="692" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F692" s="2"/>
     </row>
-    <row r="693" spans="6:6" x14ac:dyDescent="1">
+    <row r="693" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F693" s="2"/>
     </row>
-    <row r="694" spans="6:6" x14ac:dyDescent="1">
+    <row r="694" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F694" s="2"/>
     </row>
-    <row r="695" spans="6:6" x14ac:dyDescent="1">
+    <row r="695" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F695" s="2"/>
     </row>
-    <row r="696" spans="6:6" x14ac:dyDescent="1">
+    <row r="696" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F696" s="2"/>
     </row>
-    <row r="697" spans="6:6" x14ac:dyDescent="1">
+    <row r="697" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F697" s="2"/>
     </row>
-    <row r="698" spans="6:6" x14ac:dyDescent="1">
+    <row r="698" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F698" s="2"/>
     </row>
-    <row r="699" spans="6:6" x14ac:dyDescent="1">
+    <row r="699" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F699" s="2"/>
     </row>
-    <row r="700" spans="6:6" x14ac:dyDescent="1">
+    <row r="700" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F700" s="2"/>
     </row>
-    <row r="701" spans="6:6" x14ac:dyDescent="1">
+    <row r="701" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F701" s="2"/>
     </row>
-    <row r="702" spans="6:6" x14ac:dyDescent="1">
+    <row r="702" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F702" s="2"/>
     </row>
-    <row r="703" spans="6:6" x14ac:dyDescent="1">
+    <row r="703" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F703" s="2"/>
     </row>
-    <row r="704" spans="6:6" x14ac:dyDescent="1">
+    <row r="704" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F704" s="2"/>
     </row>
-    <row r="705" spans="6:6" x14ac:dyDescent="1">
+    <row r="705" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F705" s="2"/>
     </row>
-    <row r="706" spans="6:6" x14ac:dyDescent="1">
+    <row r="706" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F706" s="2"/>
     </row>
-    <row r="707" spans="6:6" x14ac:dyDescent="1">
+    <row r="707" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F707" s="2"/>
     </row>
-    <row r="708" spans="6:6" x14ac:dyDescent="1">
+    <row r="708" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F708" s="2"/>
     </row>
-    <row r="709" spans="6:6" x14ac:dyDescent="1">
+    <row r="709" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F709" s="2"/>
     </row>
-    <row r="710" spans="6:6" x14ac:dyDescent="1">
+    <row r="710" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F710" s="2"/>
     </row>
-    <row r="711" spans="6:6" x14ac:dyDescent="1">
+    <row r="711" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F711" s="2"/>
     </row>
-    <row r="712" spans="6:6" x14ac:dyDescent="1">
+    <row r="712" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F712" s="2"/>
     </row>
-    <row r="713" spans="6:6" x14ac:dyDescent="1">
+    <row r="713" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F713" s="2"/>
     </row>
-    <row r="714" spans="6:6" x14ac:dyDescent="1">
+    <row r="714" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F714" s="2"/>
     </row>
-    <row r="715" spans="6:6" x14ac:dyDescent="1">
+    <row r="715" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F715" s="2"/>
     </row>
-    <row r="716" spans="6:6" x14ac:dyDescent="1">
+    <row r="716" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F716" s="2"/>
     </row>
-    <row r="717" spans="6:6" x14ac:dyDescent="1">
+    <row r="717" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F717" s="2"/>
     </row>
-    <row r="718" spans="6:6" x14ac:dyDescent="1">
+    <row r="718" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F718" s="2"/>
     </row>
-    <row r="719" spans="6:6" x14ac:dyDescent="1">
+    <row r="719" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F719" s="2"/>
     </row>
-    <row r="720" spans="6:6" x14ac:dyDescent="1">
+    <row r="720" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F720" s="2"/>
     </row>
-    <row r="721" spans="6:6" x14ac:dyDescent="1">
+    <row r="721" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F721" s="2"/>
     </row>
-    <row r="722" spans="6:6" x14ac:dyDescent="1">
+    <row r="722" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F722" s="2"/>
     </row>
-    <row r="723" spans="6:6" x14ac:dyDescent="1">
+    <row r="723" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F723" s="2"/>
     </row>
-    <row r="724" spans="6:6" x14ac:dyDescent="1">
+    <row r="724" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F724" s="2"/>
     </row>
-    <row r="725" spans="6:6" x14ac:dyDescent="1">
+    <row r="725" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F725" s="2"/>
     </row>
-    <row r="726" spans="6:6" x14ac:dyDescent="1">
+    <row r="726" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F726" s="2"/>
     </row>
-    <row r="727" spans="6:6" x14ac:dyDescent="1">
+    <row r="727" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F727" s="2"/>
     </row>
-    <row r="728" spans="6:6" x14ac:dyDescent="1">
+    <row r="728" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F728" s="2"/>
     </row>
-    <row r="729" spans="6:6" x14ac:dyDescent="1">
+    <row r="729" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F729" s="2"/>
     </row>
-    <row r="730" spans="6:6" x14ac:dyDescent="1">
+    <row r="730" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F730" s="2"/>
     </row>
-    <row r="731" spans="6:6" x14ac:dyDescent="1">
+    <row r="731" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F731" s="2"/>
     </row>
-    <row r="732" spans="6:6" x14ac:dyDescent="1">
+    <row r="732" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F732" s="2"/>
     </row>
-    <row r="733" spans="6:6" x14ac:dyDescent="1">
+    <row r="733" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F733" s="2"/>
     </row>
-    <row r="734" spans="6:6" x14ac:dyDescent="1">
+    <row r="734" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F734" s="2"/>
     </row>
-    <row r="735" spans="6:6" x14ac:dyDescent="1">
+    <row r="735" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F735" s="2"/>
     </row>
-    <row r="736" spans="6:6" x14ac:dyDescent="1">
+    <row r="736" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F736" s="2"/>
     </row>
-    <row r="737" spans="6:6" x14ac:dyDescent="1">
+    <row r="737" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F737" s="2"/>
     </row>
-    <row r="738" spans="6:6" x14ac:dyDescent="1">
+    <row r="738" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F738" s="2"/>
     </row>
-    <row r="739" spans="6:6" x14ac:dyDescent="1">
+    <row r="739" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F739" s="2"/>
     </row>
-    <row r="740" spans="6:6" x14ac:dyDescent="1">
+    <row r="740" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F740" s="2"/>
     </row>
-    <row r="741" spans="6:6" x14ac:dyDescent="1">
+    <row r="741" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F741" s="2"/>
     </row>
-    <row r="742" spans="6:6" x14ac:dyDescent="1">
+    <row r="742" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F742" s="2"/>
     </row>
-    <row r="743" spans="6:6" x14ac:dyDescent="1">
+    <row r="743" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F743" s="2"/>
     </row>
-    <row r="744" spans="6:6" x14ac:dyDescent="1">
+    <row r="744" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F744" s="2"/>
     </row>
-    <row r="745" spans="6:6" x14ac:dyDescent="1">
+    <row r="745" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F745" s="2"/>
     </row>
-    <row r="746" spans="6:6" x14ac:dyDescent="1">
+    <row r="746" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F746" s="2"/>
     </row>
-    <row r="747" spans="6:6" x14ac:dyDescent="1">
+    <row r="747" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F747" s="2"/>
     </row>
-    <row r="748" spans="6:6" x14ac:dyDescent="1">
+    <row r="748" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F748" s="2"/>
     </row>
-    <row r="749" spans="6:6" x14ac:dyDescent="1">
+    <row r="749" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F749" s="2"/>
     </row>
-    <row r="750" spans="6:6" x14ac:dyDescent="1">
+    <row r="750" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F750" s="2"/>
     </row>
-    <row r="751" spans="6:6" x14ac:dyDescent="1">
+    <row r="751" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F751" s="2"/>
     </row>
-    <row r="752" spans="6:6" x14ac:dyDescent="1">
+    <row r="752" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F752" s="2"/>
     </row>
-    <row r="753" spans="6:6" x14ac:dyDescent="1">
+    <row r="753" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F753" s="2"/>
     </row>
-    <row r="754" spans="6:6" x14ac:dyDescent="1">
+    <row r="754" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F754" s="2"/>
     </row>
-    <row r="755" spans="6:6" x14ac:dyDescent="1">
+    <row r="755" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F755" s="2"/>
     </row>
-    <row r="756" spans="6:6" x14ac:dyDescent="1">
+    <row r="756" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F756" s="2"/>
     </row>
-    <row r="757" spans="6:6" x14ac:dyDescent="1">
+    <row r="757" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F757" s="2"/>
     </row>
-    <row r="758" spans="6:6" x14ac:dyDescent="1">
+    <row r="758" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F758" s="2"/>
     </row>
-    <row r="759" spans="6:6" x14ac:dyDescent="1">
+    <row r="759" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F759" s="2"/>
     </row>
-    <row r="760" spans="6:6" x14ac:dyDescent="1">
+    <row r="760" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F760" s="2"/>
     </row>
-    <row r="761" spans="6:6" x14ac:dyDescent="1">
+    <row r="761" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F761" s="2"/>
     </row>
-    <row r="762" spans="6:6" x14ac:dyDescent="1">
+    <row r="762" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F762" s="2"/>
     </row>
-    <row r="763" spans="6:6" x14ac:dyDescent="1">
+    <row r="763" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F763" s="2"/>
     </row>
-    <row r="764" spans="6:6" x14ac:dyDescent="1">
+    <row r="764" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F764" s="2"/>
     </row>
-    <row r="765" spans="6:6" x14ac:dyDescent="1">
+    <row r="765" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F765" s="2"/>
     </row>
-    <row r="766" spans="6:6" x14ac:dyDescent="1">
+    <row r="766" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F766" s="2"/>
     </row>
-    <row r="767" spans="6:6" x14ac:dyDescent="1">
+    <row r="767" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F767" s="2"/>
     </row>
-    <row r="768" spans="6:6" x14ac:dyDescent="1">
+    <row r="768" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F768" s="2"/>
     </row>
-    <row r="769" spans="6:6" x14ac:dyDescent="1">
+    <row r="769" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F769" s="2"/>
     </row>
-    <row r="770" spans="6:6" x14ac:dyDescent="1">
+    <row r="770" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F770" s="2"/>
     </row>
-    <row r="771" spans="6:6" x14ac:dyDescent="1">
+    <row r="771" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F771" s="2"/>
     </row>
-    <row r="772" spans="6:6" x14ac:dyDescent="1">
+    <row r="772" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F772" s="2"/>
     </row>
-    <row r="773" spans="6:6" x14ac:dyDescent="1">
+    <row r="773" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F773" s="2"/>
     </row>
-    <row r="774" spans="6:6" x14ac:dyDescent="1">
+    <row r="774" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F774" s="2"/>
     </row>
-    <row r="775" spans="6:6" x14ac:dyDescent="1">
+    <row r="775" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F775" s="2"/>
     </row>
-    <row r="776" spans="6:6" x14ac:dyDescent="1">
+    <row r="776" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F776" s="2"/>
     </row>
-    <row r="777" spans="6:6" x14ac:dyDescent="1">
+    <row r="777" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F777" s="2"/>
     </row>
-    <row r="778" spans="6:6" x14ac:dyDescent="1">
+    <row r="778" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F778" s="2"/>
     </row>
-    <row r="779" spans="6:6" x14ac:dyDescent="1">
+    <row r="779" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F779" s="2"/>
     </row>
-    <row r="780" spans="6:6" x14ac:dyDescent="1">
+    <row r="780" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F780" s="2"/>
     </row>
-    <row r="781" spans="6:6" x14ac:dyDescent="1">
+    <row r="781" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F781" s="2"/>
     </row>
-    <row r="782" spans="6:6" x14ac:dyDescent="1">
+    <row r="782" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F782" s="2"/>
     </row>
-    <row r="783" spans="6:6" x14ac:dyDescent="1">
+    <row r="783" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F783" s="2"/>
     </row>
-    <row r="784" spans="6:6" x14ac:dyDescent="1">
+    <row r="784" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F784" s="2"/>
     </row>
-    <row r="785" spans="6:6" x14ac:dyDescent="1">
+    <row r="785" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F785" s="2"/>
     </row>
-    <row r="786" spans="6:6" x14ac:dyDescent="1">
+    <row r="786" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F786" s="2"/>
     </row>
-    <row r="787" spans="6:6" x14ac:dyDescent="1">
+    <row r="787" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F787" s="2"/>
     </row>
-    <row r="788" spans="6:6" x14ac:dyDescent="1">
+    <row r="788" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F788" s="2"/>
     </row>
-    <row r="789" spans="6:6" x14ac:dyDescent="1">
+    <row r="789" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F789" s="2"/>
     </row>
-    <row r="790" spans="6:6" x14ac:dyDescent="1">
+    <row r="790" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F790" s="2"/>
     </row>
-    <row r="791" spans="6:6" x14ac:dyDescent="1">
+    <row r="791" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F791" s="2"/>
     </row>
-    <row r="792" spans="6:6" x14ac:dyDescent="1">
+    <row r="792" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F792" s="2"/>
     </row>
-    <row r="793" spans="6:6" x14ac:dyDescent="1">
+    <row r="793" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F793" s="2"/>
     </row>
-    <row r="794" spans="6:6" x14ac:dyDescent="1">
+    <row r="794" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F794" s="2"/>
     </row>
-    <row r="795" spans="6:6" x14ac:dyDescent="1">
+    <row r="795" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F795" s="2"/>
     </row>
-    <row r="796" spans="6:6" x14ac:dyDescent="1">
+    <row r="796" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F796" s="2"/>
     </row>
-    <row r="797" spans="6:6" x14ac:dyDescent="1">
+    <row r="797" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F797" s="2"/>
     </row>
-    <row r="798" spans="6:6" x14ac:dyDescent="1">
+    <row r="798" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F798" s="2"/>
     </row>
-    <row r="799" spans="6:6" x14ac:dyDescent="1">
+    <row r="799" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F799" s="2"/>
     </row>
-    <row r="800" spans="6:6" x14ac:dyDescent="1">
+    <row r="800" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F800" s="2"/>
     </row>
-    <row r="801" spans="6:6" x14ac:dyDescent="1">
+    <row r="801" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F801" s="2"/>
     </row>
-    <row r="802" spans="6:6" x14ac:dyDescent="1">
+    <row r="802" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F802" s="2"/>
     </row>
-    <row r="803" spans="6:6" x14ac:dyDescent="1">
+    <row r="803" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F803" s="2"/>
     </row>
-    <row r="804" spans="6:6" x14ac:dyDescent="1">
+    <row r="804" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F804" s="2"/>
     </row>
-    <row r="805" spans="6:6" x14ac:dyDescent="1">
+    <row r="805" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F805" s="2"/>
     </row>
-    <row r="806" spans="6:6" x14ac:dyDescent="1">
+    <row r="806" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F806" s="2"/>
     </row>
-    <row r="807" spans="6:6" x14ac:dyDescent="1">
+    <row r="807" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F807" s="2"/>
     </row>
-    <row r="808" spans="6:6" x14ac:dyDescent="1">
+    <row r="808" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F808" s="2"/>
     </row>
-    <row r="809" spans="6:6" x14ac:dyDescent="1">
+    <row r="809" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F809" s="2"/>
     </row>
-    <row r="810" spans="6:6" x14ac:dyDescent="1">
+    <row r="810" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F810" s="2"/>
     </row>
-    <row r="811" spans="6:6" x14ac:dyDescent="1">
+    <row r="811" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F811" s="2"/>
     </row>
-    <row r="812" spans="6:6" x14ac:dyDescent="1">
+    <row r="812" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F812" s="2"/>
     </row>
-    <row r="813" spans="6:6" x14ac:dyDescent="1">
+    <row r="813" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F813" s="2"/>
     </row>
-    <row r="814" spans="6:6" x14ac:dyDescent="1">
+    <row r="814" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F814" s="2"/>
     </row>
-    <row r="815" spans="6:6" x14ac:dyDescent="1">
+    <row r="815" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F815" s="2"/>
     </row>
-    <row r="816" spans="6:6" x14ac:dyDescent="1">
+    <row r="816" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F816" s="2"/>
     </row>
-    <row r="817" spans="6:6" x14ac:dyDescent="1">
+    <row r="817" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F817" s="2"/>
     </row>
-    <row r="818" spans="6:6" x14ac:dyDescent="1">
+    <row r="818" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F818" s="2"/>
     </row>
-    <row r="819" spans="6:6" x14ac:dyDescent="1">
+    <row r="819" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F819" s="2"/>
     </row>
-    <row r="820" spans="6:6" x14ac:dyDescent="1">
+    <row r="820" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F820" s="2"/>
     </row>
-    <row r="821" spans="6:6" x14ac:dyDescent="1">
+    <row r="821" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F821" s="2"/>
     </row>
-    <row r="822" spans="6:6" x14ac:dyDescent="1">
+    <row r="822" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F822" s="2"/>
     </row>
-    <row r="823" spans="6:6" x14ac:dyDescent="1">
+    <row r="823" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F823" s="2"/>
     </row>
-    <row r="824" spans="6:6" x14ac:dyDescent="1">
+    <row r="824" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F824" s="2"/>
     </row>
-    <row r="825" spans="6:6" x14ac:dyDescent="1">
+    <row r="825" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F825" s="2"/>
     </row>
-    <row r="826" spans="6:6" x14ac:dyDescent="1">
+    <row r="826" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F826" s="2"/>
     </row>
-    <row r="827" spans="6:6" x14ac:dyDescent="1">
+    <row r="827" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F827" s="2"/>
     </row>
-    <row r="828" spans="6:6" x14ac:dyDescent="1">
+    <row r="828" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F828" s="2"/>
     </row>
-    <row r="829" spans="6:6" x14ac:dyDescent="1">
+    <row r="829" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F829" s="2"/>
     </row>
-    <row r="830" spans="6:6" x14ac:dyDescent="1">
+    <row r="830" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F830" s="2"/>
     </row>
-    <row r="831" spans="6:6" x14ac:dyDescent="1">
+    <row r="831" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F831" s="2"/>
     </row>
-    <row r="832" spans="6:6" x14ac:dyDescent="1">
+    <row r="832" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F832" s="2"/>
     </row>
-    <row r="833" spans="6:6" x14ac:dyDescent="1">
+    <row r="833" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F833" s="2"/>
     </row>
-    <row r="834" spans="6:6" x14ac:dyDescent="1">
+    <row r="834" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F834" s="2"/>
     </row>
-    <row r="835" spans="6:6" x14ac:dyDescent="1">
+    <row r="835" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F835" s="2"/>
     </row>
-    <row r="836" spans="6:6" x14ac:dyDescent="1">
+    <row r="836" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F836" s="2"/>
     </row>
-    <row r="837" spans="6:6" x14ac:dyDescent="1">
+    <row r="837" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F837" s="2"/>
     </row>
-    <row r="838" spans="6:6" x14ac:dyDescent="1">
+    <row r="838" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F838" s="2"/>
     </row>
-    <row r="839" spans="6:6" x14ac:dyDescent="1">
+    <row r="839" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F839" s="2"/>
     </row>
-    <row r="840" spans="6:6" x14ac:dyDescent="1">
+    <row r="840" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F840" s="2"/>
     </row>
-    <row r="841" spans="6:6" x14ac:dyDescent="1">
+    <row r="841" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F841" s="2"/>
     </row>
-    <row r="842" spans="6:6" x14ac:dyDescent="1">
+    <row r="842" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F842" s="2"/>
     </row>
-    <row r="843" spans="6:6" x14ac:dyDescent="1">
+    <row r="843" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F843" s="2"/>
     </row>
-    <row r="844" spans="6:6" x14ac:dyDescent="1">
+    <row r="844" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F844" s="2"/>
     </row>
-    <row r="845" spans="6:6" x14ac:dyDescent="1">
+    <row r="845" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F845" s="2"/>
     </row>
-    <row r="846" spans="6:6" x14ac:dyDescent="1">
+    <row r="846" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F846" s="2"/>
     </row>
-    <row r="847" spans="6:6" x14ac:dyDescent="1">
+    <row r="847" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F847" s="2"/>
     </row>
-    <row r="848" spans="6:6" x14ac:dyDescent="1">
+    <row r="848" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F848" s="2"/>
     </row>
-    <row r="849" spans="6:6" x14ac:dyDescent="1">
+    <row r="849" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F849" s="2"/>
     </row>
-    <row r="850" spans="6:6" x14ac:dyDescent="1">
+    <row r="850" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F850" s="2"/>
     </row>
-    <row r="851" spans="6:6" x14ac:dyDescent="1">
+    <row r="851" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F851" s="2"/>
     </row>
-    <row r="852" spans="6:6" x14ac:dyDescent="1">
+    <row r="852" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F852" s="2"/>
     </row>
-    <row r="853" spans="6:6" x14ac:dyDescent="1">
+    <row r="853" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F853" s="2"/>
     </row>
-    <row r="854" spans="6:6" x14ac:dyDescent="1">
+    <row r="854" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F854" s="2"/>
     </row>
-    <row r="855" spans="6:6" x14ac:dyDescent="1">
+    <row r="855" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F855" s="2"/>
     </row>
-    <row r="856" spans="6:6" x14ac:dyDescent="1">
+    <row r="856" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F856" s="2"/>
     </row>
-    <row r="857" spans="6:6" x14ac:dyDescent="1">
+    <row r="857" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F857" s="2"/>
     </row>
-    <row r="858" spans="6:6" x14ac:dyDescent="1">
+    <row r="858" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F858" s="2"/>
     </row>
-    <row r="859" spans="6:6" x14ac:dyDescent="1">
+    <row r="859" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F859" s="2"/>
     </row>
-    <row r="860" spans="6:6" x14ac:dyDescent="1">
+    <row r="860" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F860" s="2"/>
     </row>
-    <row r="861" spans="6:6" x14ac:dyDescent="1">
+    <row r="861" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F861" s="2"/>
     </row>
-    <row r="862" spans="6:6" x14ac:dyDescent="1">
+    <row r="862" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F862" s="2"/>
     </row>
-    <row r="863" spans="6:6" x14ac:dyDescent="1">
+    <row r="863" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F863" s="2"/>
     </row>
-    <row r="864" spans="6:6" x14ac:dyDescent="1">
+    <row r="864" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F864" s="2"/>
     </row>
-    <row r="865" spans="6:6" x14ac:dyDescent="1">
+    <row r="865" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F865" s="2"/>
     </row>
-    <row r="866" spans="6:6" x14ac:dyDescent="1">
+    <row r="866" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F866" s="2"/>
     </row>
-    <row r="867" spans="6:6" x14ac:dyDescent="1">
+    <row r="867" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F867" s="2"/>
     </row>
-    <row r="868" spans="6:6" x14ac:dyDescent="1">
+    <row r="868" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F868" s="2"/>
     </row>
-    <row r="869" spans="6:6" x14ac:dyDescent="1">
+    <row r="869" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F869" s="2"/>
     </row>
-    <row r="870" spans="6:6" x14ac:dyDescent="1">
+    <row r="870" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F870" s="2"/>
     </row>
-    <row r="871" spans="6:6" x14ac:dyDescent="1">
+    <row r="871" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F871" s="2"/>
     </row>
-    <row r="872" spans="6:6" x14ac:dyDescent="1">
+    <row r="872" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F872" s="2"/>
     </row>
-    <row r="873" spans="6:6" x14ac:dyDescent="1">
+    <row r="873" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F873" s="2"/>
     </row>
-    <row r="874" spans="6:6" x14ac:dyDescent="1">
+    <row r="874" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F874" s="2"/>
     </row>
-    <row r="875" spans="6:6" x14ac:dyDescent="1">
+    <row r="875" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F875" s="2"/>
     </row>
-    <row r="876" spans="6:6" x14ac:dyDescent="1">
+    <row r="876" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F876" s="2"/>
     </row>
-    <row r="877" spans="6:6" x14ac:dyDescent="1">
+    <row r="877" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F877" s="2"/>
     </row>
-    <row r="878" spans="6:6" x14ac:dyDescent="1">
+    <row r="878" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F878" s="2"/>
     </row>
-    <row r="879" spans="6:6" x14ac:dyDescent="1">
+    <row r="879" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F879" s="2"/>
     </row>
-    <row r="880" spans="6:6" x14ac:dyDescent="1">
+    <row r="880" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F880" s="2"/>
     </row>
-    <row r="881" spans="6:6" x14ac:dyDescent="1">
+    <row r="881" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F881" s="2"/>
     </row>
-    <row r="882" spans="6:6" x14ac:dyDescent="1">
+    <row r="882" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F882" s="2"/>
     </row>
-    <row r="883" spans="6:6" x14ac:dyDescent="1">
+    <row r="883" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F883" s="2"/>
     </row>
-    <row r="884" spans="6:6" x14ac:dyDescent="1">
+    <row r="884" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F884" s="2"/>
     </row>
-    <row r="885" spans="6:6" x14ac:dyDescent="1">
+    <row r="885" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F885" s="2"/>
     </row>
-    <row r="886" spans="6:6" x14ac:dyDescent="1">
+    <row r="886" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F886" s="2"/>
     </row>
-    <row r="887" spans="6:6" x14ac:dyDescent="1">
+    <row r="887" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F887" s="2"/>
     </row>
-    <row r="888" spans="6:6" x14ac:dyDescent="1">
+    <row r="888" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F888" s="2"/>
     </row>
-    <row r="889" spans="6:6" x14ac:dyDescent="1">
+    <row r="889" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F889" s="2"/>
     </row>
-    <row r="890" spans="6:6" x14ac:dyDescent="1">
+    <row r="890" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F890" s="2"/>
     </row>
-    <row r="891" spans="6:6" x14ac:dyDescent="1">
+    <row r="891" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F891" s="2"/>
     </row>
-    <row r="892" spans="6:6" x14ac:dyDescent="1">
+    <row r="892" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F892" s="2"/>
     </row>
-    <row r="893" spans="6:6" x14ac:dyDescent="1">
+    <row r="893" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F893" s="2"/>
     </row>
-    <row r="894" spans="6:6" x14ac:dyDescent="1">
+    <row r="894" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F894" s="2"/>
     </row>
-    <row r="895" spans="6:6" x14ac:dyDescent="1">
+    <row r="895" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F895" s="2"/>
     </row>
-    <row r="896" spans="6:6" x14ac:dyDescent="1">
+    <row r="896" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F896" s="2"/>
     </row>
-    <row r="897" spans="6:6" x14ac:dyDescent="1">
+    <row r="897" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F897" s="2"/>
     </row>
-    <row r="898" spans="6:6" x14ac:dyDescent="1">
+    <row r="898" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F898" s="2"/>
     </row>
-    <row r="899" spans="6:6" x14ac:dyDescent="1">
+    <row r="899" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F899" s="2"/>
     </row>
-    <row r="900" spans="6:6" x14ac:dyDescent="1">
+    <row r="900" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F900" s="2"/>
     </row>
-    <row r="901" spans="6:6" x14ac:dyDescent="1">
+    <row r="901" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F901" s="2"/>
     </row>
-    <row r="902" spans="6:6" x14ac:dyDescent="1">
+    <row r="902" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F902" s="2"/>
     </row>
-    <row r="903" spans="6:6" x14ac:dyDescent="1">
+    <row r="903" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F903" s="2"/>
     </row>
-    <row r="904" spans="6:6" x14ac:dyDescent="1">
+    <row r="904" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F904" s="2"/>
     </row>
-    <row r="905" spans="6:6" x14ac:dyDescent="1">
+    <row r="905" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F905" s="2"/>
     </row>
-    <row r="906" spans="6:6" x14ac:dyDescent="1">
+    <row r="906" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F906" s="2"/>
     </row>
-    <row r="907" spans="6:6" x14ac:dyDescent="1">
+    <row r="907" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F907" s="2"/>
     </row>
-    <row r="908" spans="6:6" x14ac:dyDescent="1">
+    <row r="908" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F908" s="2"/>
     </row>
-    <row r="909" spans="6:6" x14ac:dyDescent="1">
+    <row r="909" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F909" s="2"/>
     </row>
-    <row r="910" spans="6:6" x14ac:dyDescent="1">
+    <row r="910" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F910" s="2"/>
     </row>
-    <row r="911" spans="6:6" x14ac:dyDescent="1">
+    <row r="911" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F911" s="2"/>
     </row>
-    <row r="912" spans="6:6" x14ac:dyDescent="1">
+    <row r="912" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F912" s="2"/>
     </row>
-    <row r="913" spans="6:6" x14ac:dyDescent="1">
+    <row r="913" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F913" s="2"/>
     </row>
-    <row r="914" spans="6:6" x14ac:dyDescent="1">
+    <row r="914" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F914" s="2"/>
     </row>
-    <row r="915" spans="6:6" x14ac:dyDescent="1">
+    <row r="915" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F915" s="2"/>
     </row>
-    <row r="916" spans="6:6" x14ac:dyDescent="1">
+    <row r="916" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F916" s="2"/>
     </row>
-    <row r="917" spans="6:6" x14ac:dyDescent="1">
+    <row r="917" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F917" s="2"/>
     </row>
-    <row r="918" spans="6:6" x14ac:dyDescent="1">
+    <row r="918" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F918" s="2"/>
     </row>
-    <row r="919" spans="6:6" x14ac:dyDescent="1">
+    <row r="919" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F919" s="2"/>
     </row>
-    <row r="920" spans="6:6" x14ac:dyDescent="1">
+    <row r="920" spans="6:6" x14ac:dyDescent="1.4">
       <c r="F920" s="2"/>
     </row>
+    <row r="921" spans="6:6" x14ac:dyDescent="1.4">
+      <c r="F921" s="2"/>
+    </row>
+    <row r="922" spans="6:6" x14ac:dyDescent="1.4">
+      <c r="F922" s="2"/>
+    </row>
+    <row r="923" spans="6:6" x14ac:dyDescent="1.4">
+      <c r="F923" s="2"/>
+    </row>
   </sheetData>
-  <mergeCells count="59">
-[...32 lines deleted...]
-    <mergeCell ref="D147:E147"/>
+  <mergeCells count="7">
+    <mergeCell ref="B151:C151"/>
+    <mergeCell ref="B152:C152"/>
+    <mergeCell ref="B154:C154"/>
+    <mergeCell ref="B155:C155"/>
     <mergeCell ref="B148:C148"/>
-    <mergeCell ref="D148:E148"/>
     <mergeCell ref="B149:C149"/>
-    <mergeCell ref="D149:E149"/>
-[...21 lines deleted...]
-    <mergeCell ref="A216:F216"/>
+    <mergeCell ref="B150:C150"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="17" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
-    <brk id="171" max="16383" man="1"/>
+    <brk id="174" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>